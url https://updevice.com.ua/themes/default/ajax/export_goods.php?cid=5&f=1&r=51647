--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,254 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011191</t>
-[...16 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2896,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2971,104 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
-    <t>000010404</t>
-[...7 lines deleted...]
-  <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3088,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3289,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3563,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3616,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb07c757c4d404429b2220babaf9251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a439c3fda4986b41a219d2e92a8542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702101f72ff37a31bcc9438b8b33eb33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670cecf26573fef9d249369d10d3c524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08ecaf64864edc65e5dd4730da31ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3d2cdfa9d21aa1fe9a23f9128bc9f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd98db557db187dd815c774ea400cc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab00445530dfed85111277942fecd98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650b4370406fcec5cb8c4d2a57cf3f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015346f6ebefbd140a1150555eb523810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c51126f1ca091eb5dcd8bd001d11db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b16305b2932c5b02a30b4f0287fb4212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593788f51303b0c36aebeea3060164d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72027f8aab57df9dd3d274e02c494c2514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099f3f8d26607058a5da152ca6bf90115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d99d6916def74a8474060eb6838dc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e6afaa8f21e01cab13c1af77d1c0e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1edde3759d1655fdff3af77c0b2a61018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227c755a2726aad6df251b57c8022e019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8bd5b9e963f10fe7040f08af0a4a420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac7216aab82e10feb44d6b5791a7e821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5711320cd466ab5b74f00099f9f883922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1bb13762a623920f1d5eddcc0525823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c9d6b2efeb78a926b5d2a3b89c7fe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7c48b3faad8a68676ddd619e661d925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67928450f1275ac18d9ffaff2c72b47e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a56bf3d2f086b02db9ac2553cecdd027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1744e440d3c1b8638c230895a79d5db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079af1ae7b5dc2dec0c0d5312a509ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b6d23900d0cb3db93410054b3a10530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b194d7b2de6122a869d81649d63e0c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d1a6f2ba49608d24b07bc5adfc15532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47b790566313716ba71431b26625b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020dcd5ce0689a15056a3b7e2122770534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34dad7f20de37ebbd53b4348eed5bb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588e43b22eca4fc0809f0ecd887bb3d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad423636ae2794ce4db260426f5953a337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b700f7ef32651a824b2de0953f705f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93a6ec11a887124c9cfd22d92ea26e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c98b0be641aacc3ee656b619e255d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bd20b64eb56baf7ca9d2760f8f00841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fce1b7ac3d118e46509a6a1aed178d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f55db76c98a14a93b0abb9e41d36f143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdb791abe2bdae69e73f0faf8473ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568249b013a0f024ba69d86b53bf81045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6008d5b5c7450c0e5fb7bd07a29412046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258735783669d2e7b26f6b91667e735b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b144f6e9385784913ef630a9deec70f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bda389d74bca11250fea1e606b25049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a5e1d10f51689ec229f8a443b5e7d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76adcf55f3c394338a4528c57d010e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8778907c67b22f4ecfef3ea82911952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b872bb196588a05c171b34ea1a6a67353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13dd36a012edcb1e5b59c52ee5265354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b2a2b173658499526954b903689b255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5366fb27433da2239d04f8131689fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55cd95eccead6acdf1da3df009d3f9357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87961888151164da2dbd3f94ff0d554258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea932337d3206ca1de937334a5eb60a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43101822bdea04285ba81922b9dbbb760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087bf2b5b370dc8d3bad09c1f1e203e161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96eae455566cdffa8c76c5be132f4662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843dd050091c9d82161aacd313a9c0b963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b129686eca661816ef4d5ff17ebb5c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a9306761544f95f2bc2d98e979e3065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8e3661d0fb3952d352dbdcc13038066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50dbc8fe3708ab4a07a87aa2c32b87667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b8f172afb1b6b0ee2ef2e06f2639568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2e3795a245204013d35cb256dd23469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46daf068c12361ff14cd5f0875ba29f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867fa1870ee956eae205db01ad3b93171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fd69b762c7409be22736ba805df5572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcde36fe5b7032c1b378c71dc57409f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c375f95c42887aae25fa89a7ffbf60a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3e3c822e8e4d242a200b9cdea4ac775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de4ee3010d9035b6c9411d5f254e7b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53fd202766885af8d048a3b97182ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b59d230872e249811605e48b2dae4378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16016f0e83a7ed63fe5d6d107e29ff5879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed92b4e32bd71bce43e5d72aa713c4b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb0e9b2f4be8e179ac9e12af89b70281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d807c4f30ca27fbc63fb57ff4796182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e76fddeb8679d1ef5b06a8a9cd85a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9c2d7b6eab1d09576a68f9200448984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc19ceb82254440b962c46735e332ca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb38734f96d3287e0ef664b788a19386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cca9e66170b80d11fbd301aaee44087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28ca90cdc65e014e6bb81f5ccb594088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af603dd82f77ccf0370ba6cb6a5ce489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e73d112e2ed19c3a44b828e6ea9a4a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517392592bc4fd06265bd70c8fbe28091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59056fc44f5051b7985166a1d08fe192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eeeb708893a44db17e086e62ac729293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18610ba14beeb3937799f46b2484eff694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9a98f04c00cd139fcbd45c56c743295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c92169c9045b5b70ca268ee3ebba7696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f647c57f62ff41cb10b839024088397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef737576a72663f58e1dabd1bcd08a898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7e267a1ee09c046c422b1d5f039d199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21948064d7fbe2c8a04ddbcb625559100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ef45fc1662a7b303758ebe5a0b145101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4bf34468d4152f7b5d6dac7901773d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797677731a972570a5fc29be2e4a910a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4d193bdda0c015fee3c4f411c0b49104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159f1693d0c275bb98fae2d3b71adf6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad74086f2de1e4cfcd9a9323a5b351106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad387edfb7d8abae22ec16a602e316a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b9e36d0659119580014cf0967d8e4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c307b15603566ca5d39e02505bf71a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9657925789c9600e6555b0eb7928763110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55fa07ef7d06f9d364022b7566d8ea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e6bb3a054760de0aba5a0ec6f1bd7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49eb47de284de9bd6cf59dafe0859f7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b7f3625d84dcae08f3b715104dc37114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68974548fc962217fca1f53f42859bc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82265333260a503c7a20938003f1319e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7965c7a449687023cf7ff051af77f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91329e3f797faf36f79e6dec7606f181118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfcd9f23d4f0bac7ff47470f8ecc1d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759e23f45c8b507662b226d9563b461120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcb9e6ce4db105cf852ecdd6f8a145121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816859d7ee2bc6326667114d0f867b1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4a02e6445c88f5e6c11325293fa24123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b2a91000277fcfdb28f2f22c7bd3a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080b50cedb296569843a75d51c922b2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41728462711c4e0d8cfc1b6af076a3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42838db0bca3b6e630228dc51922515c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429c887dbd4d00c1cecbb995942ced0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ca6d420267e15bd835ba0e77f7000129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468a9f7182bf87de59fdd3563590ca3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467148a505de2bef1ee2427560e03bd3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8946220dd360e2b8570357bdb8899132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab55c67db14758c0072c7c5d7b414a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52404196aad46ed7051fd3179e11cbcc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d65da72aec33a267b8c9bf1519d90135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7faf39d1f544c052f13b1afc79f3d6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288bebe2284dce4fd2497f1b0fe2782137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5930f5e84c94ccd63b99c171f4b1478138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5aa41d65e2b5c1a8f946bf950bf5fc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb343671751313679f9002b29eb219140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a19ce3361acaf9461052b625dd447141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b7586330f6fe8e6a522f7c19d8f76142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec69c5c8d3571d8f240eff49f89a78143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93251b49f3986545cd75a46fe10948d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8eed07baabd68f9109f90faebf702145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddc9ee5425da5200fed43a41777377146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560f252ec657c4345265f553d545919147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0421601d98f09fa7d73abf52cfddd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1555e8b16a22ea0dfcf9ef6a3ec99f0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf806d1bacda8098c3db33f491fa9cbd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f033bb460bb7bfa996eb8edb085382e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafceb47693d76efa32a808d3bb68c0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8cb9bb86208cc4a23db30b3f65420153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b32784043a151b5ad6ca28a67529e4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe72c6cec39c6ecd954aef7a594717e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214894d25670592d3085eb5a771abc49156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199114a1dcdbebf29cbc1a046bf2c0f8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12d5929452ceb5cf47899d62d5b9aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc34ad9c9a80b7d63e5335905ba0fad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d471ccc6d1d0cb5914b67ac432797d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ad21cd10ed03c15e7f9fa01e8ad8d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80ce4ef9fc46daf4e4f8d5f7139b73162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ae4b1056284d0230c67f6dfeedc89163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45467bc9774094c177e639f4ca00c517164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41d48fe6f1b6dc83bdfe1064d8c107165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c10ab54dccb026b48f75f15feecc38166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299fdc28b2c7333a6af29430e3015f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1b563023570520505d5d320a5d600168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26317c2d7c0a732d8d4940c5539980b0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139effda683ac1b31edf87cd0ad38b1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb25fa790daa716c7233a57262a912171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddc2e1fbcf9d8b5e033e65f9fb56ca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8514557c2783228c3aa1a8c825d1ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c34cac8118cb40a09cc840c949b18f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359391d2426403c0593e58f95070a52175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9898b45ee34ab13e29190e2e412967176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10f1ce088c2a09fb824d0d5b9fc0ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed027209b864c017d500d4916ad39875178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110df10ccada2e52413068fb14a01c3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9023dd4ac8682332bda21ff108e45180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d10e92e4352be9481f8982080d556181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae201ba26e8121d0c6d5631819177a9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c018f334cd6399820a902e7438322c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5068c4aef13bf79866c4d1abee7ce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05211ccd8d2811072abd14afd4a16f56185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a2fa34dfaa22177dece48f285e3dc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00c215311aa63d6fbbda77a7860487187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94382e54d7f74dba994acebca61b4e84188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f5986f6603016c58e38daaa9a529c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d52efafc404c903e0106bbebece746190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc1b30b4c42904512a00d57283d5f6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095bdbe27321e1f6147e5b69b0bd792192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c452ca46dd49c8c8cd4370f6d76ec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c3618d157d9b5820f3539f6d47448194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06350d49ee2b5e3c59df46b6c334dcf5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc042ed9e622aafe76c732f0aa7e45196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f033708b6da338408cbfe36ceb3cb6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5baa8219a4ba1c19dff5c5c15cdff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e7d1110f7dbe248c3cd82299fdbe3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d06f9844ee223e11aa5ac5c91d9428200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951894f9cdac6274519dfd6625941c3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f1c4f2bee5dc204cafd94aee79015202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f8f970ee3376fd0e06b83ce2a4f44203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3c8d4bff345127427c775360fd3b6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c056240e9021423e1739f95cc4df35205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2349560af35d5fa14337a632e585c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38dbac02d13f29f831a8dfb3ee1b728207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccccebfa2db4cb2fd2a3f964eadaf4a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee42e2a508e70aec33f04e722d07b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01747548e64414f38f2e9f0c4d24b741210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b69e1d8c53b670cc0be3c39dd546f5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be8cc69d0eb9a0f08edc989a5cdb00212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f1af017bdca14a64562c5aeaee5f5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f0bf3c5ad8e1b0a7fae6a9ca0a785214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4fa8d34dc670057eff54453f362a8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5776f390b4b86900f1563ef2042c6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39ed5f71246909feb6d3cac62caf31217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ffaf875257573be5ce254171d9ffd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5687c9ae425dd863a2fa016781e97e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8fff72c222f40f32f529e0f0f209e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9477de2ab1db72a9a95a222ac0b6df221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7840038da5be9a9432a5168fa74417222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ebbcd112bd5f3d98eb7d9ebc143f74223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5989a12bb8976b1ad6f4691ced852224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7aa89f2d07c96d592214ff902c6914225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc039e840fc62648d2534f6c62e25088226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e8745ececd96e522ee8aac9173485227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a1b35be2743c33c29de22296960b8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9f750ee94432c41ee1255eb1e3ce2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc943e19cb76b4564db28b81665a91230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c8c5a4a6a421c2257b31a6b0b348a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ecb52db2f24d570e105d29653b2b39232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3989092ad32c84be40a8d8bf63394233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5f4e9642e4d910b0b4d5806d275c9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfd0a48885537e7adc73bf0bd784f3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955097cf90b775bdfdc0a1eca8274f53236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c75e932b438e4e6a4aceaf5cd4ba6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0af332064ae64d4ba35e4daad9368238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bd58932874fc0b586751b5d36f1cc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23158b3aa5d3b9861415815be80c61240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4da415cc395fc942d85b53832265e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c5fe40ad92634e6af72799843d00c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7732b79e27454ef9209ab0cda1979f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74329d9c28281e73fb7c08ac7f0b99244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430fb1e2648ffb12950b693b8a2a2a2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984640979ed3a65604c3818e219ec15c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81b3cc7771b12cc777b1ddc5335aa4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b299be31d16a40d62ede6bc382e045248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefac831a500a314e4ddce17b93d260249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5a4e587b595782ff2905acfa6f498250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2af4241deb565e30135aaca8fcde21251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aef033d8136bdf9dfc7f1f361d75d2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41772e2210241f50c6a15a0516e216c0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ddb475708393ed89e08fe381f7a6e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052d8a804de83dfb3d2fb68b4b5fe61255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754f27e3640475437a586a88691ea31256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5f21e94df2a32ef932f145677a717257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede02b365f089340277435dbf80b134e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38920e1841fa00ec7b7b689a08a5b4f2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbaa44b085e9b607be8f8e599fa3c3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d769ab7a0c719392e1666ee5742291261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f6ba79e27a3acb102474ac3a5b093262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bda5b86679fa4d1b4c5d4b0726d13263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb629a5e7cdaee7e043cfd65314033264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2040c92cc1d4226f65fb2692ee5a99b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77189551f9ec9bef4921bafa6731d6f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed367ae3cbbabf892019796a925c857267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd8ee9204840d669bbb5f92b3095ab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ff6ed1ad0f41b1b1ab70bac52217e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e55ac24d80a0194ba211c7a1f1a53270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9052c1bd79308a8c7af3236b8b5760271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e362a8a778e08977191c0c9e90cb245272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4360d9605ef4a67ca954c19a9b078f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d55d33ac146234e863a1451623ddf0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cff49828ae723d9ce33599aeb4796275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556149b0f12f3d6bb54608a2e7c8c45276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e996ebaea35e8fa1394c11156ff27e7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61587d0e4646cc8466de9e877cbf3ca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12d3fdbee19df2953d9fe68b6c8cfe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb34996740ad734597a1e75621c494280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d726350b2dea878a1ff354efddd2b68281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c984e0f054dbd53100af607fb31b517282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e06f0cc45d6de487b4d38b6fdf6b9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73118c8c970a5fb11b591067311de15284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d5af5820a4d9387e492842ff8e003285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef3f10c77576866c27d1b9ed2fa6f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730598035c55e0acefd5b039e27b458b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca406660399a4c420cdae75d7871b5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2e469b21db798a6543a31f776f5df289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b7d305ff644357467264050d7b5de290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194e574f9988588247925ab9987045e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c9b9cc9c80332b14edfc9b34386df292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a495e0cce8b3e0b24c32952fd7727293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bcfb9895381a3f5a50231cb9179965294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67393e9e3a76c92a68ffa979116d5726295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0fb82b73ca9c206b7ca5cf384bca5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05036bec75612913b312897b4f4e1bf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a684f6fa05259ba4787ce0fa3a954a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94999fa1ce34d4ef4d8f9c8d473629dd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314770dba64d0e112d9eec85d8377fa2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2eb930b79ca665828d3df57cf97c1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3edcd8383270ff49df7cca8e8a38a8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba4b067cac4c00707849c826b752c9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ad21d2e5883ffc1b7e477fc0e7beb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5b3caa2ea3460144618989732c0cf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd8a62263a0d615c88a9689898f6ac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49bd6339ec801ea03345eea900fb82307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b45e031121a474ca67a0dd351e468308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547b56534c0ca2387e5520f40e710f3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6a67d072e935ae18588ff8395a601310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5e49ab597f078a1122a6ebff59b60311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a51ca2336d216f25e49167987109c7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881ae90bc09e3c9a70adeb8d5ea6e22313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e757e6e49f5845022ec6e3f44f7a13c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7482d7d6355e86e2e0176ce4c211f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebc8b0b3f0bd2fbd95f9ee35ca7964316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f8a511dc26deccb4f2e263e366105317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99cc998685e4bc6ba7e9ad443d3bd29318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105855a44f047351bbdafdb5b0499963319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f87e9074bb1dd47054699ac8c976a2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500276ad99bb995575889f3f6f27f7f5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74deb8548fb100ab0c1826fc61e58cb3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b46331cf85ebf3e1b131414eae34c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da232f82c0404ea5bd9ba241c4d0f52324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54855746c463d5d8915d4835fc7be1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa4d139bb1b27277023fbb9e28d354326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f55f349c83b50a53f5a85e73bfc67327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47bba418db6c81d6a1c2fe025437d73328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8d1be48a3804faf363506b7270990329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81fa900c06738671c5164e989f0431330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa321d4bd07ed22a551a26e1342a31331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a28a8e00bda0ad23450ebf72eb191332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99fc27d6a1fe97261ee5cd24d1cc99333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb622508929a66ff58f11b007f002a5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c4ec45ed6c0508bce41127a8f8394335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbeaf17e40cfd05f9b187911d1aae52336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20e105163402b4d3ac215dec4b026c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4a7628338a552cc2f10e659705544338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e682593b2ebae3eec0c8abeecbf581a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bfed2fdcdb62896ce71050d4abe385340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08358d23e162bb031c565b82b8de0c8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c4c5faf381d83ba8387da9cfb6d9f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd5534bba3eba55c807e8c4733c788343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a011f761015c5f8dfc3f8900cf5c4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cb9f7b2592040d4126da53664179d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e98a7ec3769a2a18c8e5623006efb1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3520fd499c1dade3268b724773fcf4f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb37a9891cb32b90423d3a71948792348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9e9a1fdd620e6dd2e0396800953c4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964632bd6ce7a6f6cddcc55c0a3ab98350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba518dc8f3ab547aa25b29e2f87e7fbd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ead03cb58b23027881ee1a4a5b79b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c621381ad67b9a01a714948fd6fcc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7070edd36eb390d010104743fa41111354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d8edb005db0b2509d3df9344b0852355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5770e02b4e2d11e1646b03ee93770f5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f053288f3d5098d2abca8720137a6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069510e680e1d5e8ee0957546202b5b8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fee5b3605ca4882f0963fce7ec5a8a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae777832a0aea3fb207803517eb237360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca56a31dc7009113d3a83cd05d93f9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62af36c84de02d3877620bd8bf37e2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21e90fd0d3f484daf383167960c09b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd640dc6a26d3d1fa2665bd8fd58f7a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f81002a62e1dba7184ea06a20d9ea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51768ee84f48c4d540a2ea195cda84dc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bff54006432f4df6a579186ce88c2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e346279d8801e2e10f9b83cf3e1e8ab368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fd634e05240e008b6d451944ab41f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac41242d8004fcaad092f7f2c06851370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef7e4a3f4b0fab9943147e02288150371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87d2e1b833ad6a46551f39e8fe330e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27201f557259472203dfc8694ea358e6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af86304dace2c52ee302473e4ccb5af374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035e020694e58ceab59cb5c74574498375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee16eb114dd12a33d1c7ca83dd1a9c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef6149303b2c57c80db380c5cb101f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6462da7cd651fbbfa4fb7963b554a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b247b05dc297b7ac218979f3b6784e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f113160ceab9e2f7c4cfd74d24a6070380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782add0bac96d6c9c2a76bf9f155453381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500acb9d468935e9e8ddcfb3ea5ee2d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef71fe3e0cfd91515bfdf270bbaabe0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376d0e0fd0496cdb186b5f6cc41977b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57012bfa19370ce7b00a4f2bcb10066385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b90ef599839022a3ea6318a3b1957386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9e685936cc8daa320b99120c39447387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9872555ecf03dccccf926daef50b7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642394ade77550cca0ff089ad3db5d1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0fa25e6d0f9306628f70b95e8b05f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fda8b21c19b73f733af6097165c163391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113ed1474887328c5a1bf7f0b513f91392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b78d4b14bc7f03bf26f419fe155726393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dcadac83c87307dbfe6f5b50aad12c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3218651f636d499def0827bcbc9c2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f3e494c2287614c24744f331dbf4f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffab116ab791b9f0abd5e1a6051e68e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee70cb8ca0f8d09c0d4a68b28f9645398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4a9a83a16bc44315cea2bc2234a0b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9fdf21e1ca451c0f35f7b7a6817f8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9f477e290de55b0b07fe5fb1e7782401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aface7a935788663f417a8765c87ac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8c8e5251c18942967192a3cb9e9ef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d532e742c74bb4213fcad0ae0d9692404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfbdda619ac899bec430306b3f488a5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431ed3be1c9ed0fb5debeffee2129f8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823eedfcc5690feac62215bcf5de162407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e0df34dd5ad4b8ae75d6159d16bf2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a53485399be02bf471d2c11536d27409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63eee932adb1e762d58739be7c3d99b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0e85e23eb94b4f58bb019c428474d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d8a06c78cbe53cb6d56960f9a6306412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9071de1f7555eb83d9f48376d0cc4f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3be978a5676a16f8300365fbdeda9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7641854100fbf0564cfe7e355ebf0b2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80307f3aefa57a864965080dbdd810e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4440c910e90e9ee510cf812dca7723417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1204c7463ed0608119fb7ef48475a2d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbdc3cf4a226c38da4349e71cf41e09419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca553d1cb33e5a0015dac33b79828560420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d6bb5e529a655668ab871f71d1812421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4224635ae2ec06a50c46c604c870ad422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a54d19fbe638ac66cec7f3adaf5f7f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbcce8d04ca2ab3b3deada26625777424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a24a39ef1ae42482ef67586a55a0b2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb64d0d369fd2290445724004696df426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73a16fa5bc4ad1aafa9dcbfbaad22a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cca429d95593b1c3ef280e1cf7ce02428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dab8d0835689fa800f0eb48ee94569429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abdd366ae752473500311bd16af5b8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a9502788ea61fedf71d61fb0717e3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efd1a2db01240fd3c8084bcbb94c0e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43382d9c04b075d23416db3750dce0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2dc76a42780a8ede1a6e28d81d859434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3550c52feb1ae616290c8d7b6d71aed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9809439561fa503bd9f1dfed87d47436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a5986fe7803b5089706f9d52268cd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a29b1cfc312b9db3308a6f6706638438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0184c07ff9b2cc991dbd1405d77e196439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6a42261faa150103a43bd4b218ecd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd188bd4ddf994845ed1275ea432db5e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd57906e9a7e2e0d9033a28d2d846b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d438972c13b6b86183e56d1eb4b6c04443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a414d4f0e6e96bb98659e52b37b14d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97869f50ed0b8d70fc185dc15728b229445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2851a5955558994700ea423284979446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38067abe19337baae1468db641036382447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6141df3aad7cf525c0cae63cd9c3ac4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd9dd48e4adad6863e700ed9606e8f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6b75d46dd28643d6978fb4350e918450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1de9950e1bb102236bfe462ed2f650451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56edd1262e011acbd142d28c1d9703eb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02adf8893a831483ed8d8bb1b1f3d333453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19e37302b3a3a594945ba86ee184bc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3365ea350197c16b7310fabbbcc06d7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24663cf261154e3d8eded5ec3172814456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2423251f9d769c739a03f0d84dee6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe70870a81548b599e3bd4fe3f98870458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9346bd776f36a843602f837e24c7c4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad181597353306bbcf9933d8f6a6be460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe82f986cedf70b99b2bffdab6b10a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ac82fa229d14e2c724c4e51d435a6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76da7837a34f5f77384d2010507dbe9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d75ef39617274ecb22debd9b3e9a03464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825c2d88150a641688576a48969320d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652e23a90d48b1ab23e3bff3fad830b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ff08fc8588caf194cbb534f5057eb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3724592c4a9870176a42752426e1c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541439b46de668273d2fb8a57ffe5b7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecc92add5c783d0d4373bb89c2e77f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437536db9fe52c46b57345ff7c6cd02f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd895e23076ea6df548630af61f093472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f73167563bbbb31f3ff65bf5d7df0d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e1d8b27e7c6049b40480dabb0a982474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4118e8860833fc4899dd11b159413f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49e7c5026b25558a3db9f90b1f5fe4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97847248e1455ec7fc2abc089b5c9fd2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d489985f800fbd2ce7b89aaf5c72e2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69204018c79efd2cd0c5b5d6d4b61db479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c070d5e0f96f74f355727a7ee8ad46480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb3c7383a6c60d3adf98146407f77e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084ff80a8e70f243baaac69d888c036482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4505c5477a278fa7f3c9a3e3e8d82a1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb62e383152bb899c4317780abae35484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f50d9d818297798754609bb27a2d0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a107cf96241438b58cbcf7f48a645a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb871be1fec3c58d9d4f9edd5445e645487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b371aabadbddb1dec3c34c4c96a49488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e53f4ef89726e9b36de8a7362451ea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bb488e8f683730769c76105268d2c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d885ec266d7fa22112a92a9f6ccdc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d89e2015ea0e36960087f6e87cd5cb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7e96e4aebc6bb6c94718a764ff1be493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa90dac00868c6dee761317b99f855494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c4b6c5820fb823d0e502807c419e8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4593d21c011c95f990dd36c45d8a2d4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66dcb8744c3b5c3b381bd5d173db65b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6491ba34ff15c7059e873238d70e5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d69bc522beb1d1479aa1377a9c43b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90482e1b852c1b6879064015da8711e2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac024d44c00adb396cbef8a6e611807501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f7f85a60a34d2d42f645ff3149779502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc58721d4bfd135f40d41cdf13bcb9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0aee5ededc5e4fe607113866ec601c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fd4db38b1caa5359864a79677c4c5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886424192050a2446dac2ebf613ae0d7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98df485210d95111e1e126435ae264507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307d8969cdcb6888dc1956678b01977508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31c3b6a5e3b09015b760c71376fec8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91abaa3a9c41bbfbf7f746a7a8f26ba510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88752cb387137bff3daabc615697e18c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513b5da3249f40468e47567c5da6cbc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a08f9d28a9fa56c129c423e85f2d3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be814074a0e46443710b1d1888b3b6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca67f2b67117ff6987b4bb4cd3b57da515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfe39a7c599dc5c8a4db44b1d7ddc7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece57cdda0d38a18960b02c6da9dea3c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdcda308b97b7ce5e9e3d7e6498882f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deda37d833453d0bc73b8957833272d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91a01a5b752cc4eecd64e1bf279184520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61967be11ccaab773212ced7b5d19c4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ab12d9d8948c174e1f7b9e9e06c31522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c23e13e4c7192f26c3d342c64333c1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682ab7a81ea05f5efd0309742f99df1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2197ab6d00836532f8cd85ea5b12ea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bea6bd834399f2e725888733862bd1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1d91aba2fd06c6a91bd3b1bed95fb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e6957479253c8a696b4eb387d1bc0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c713eb6dcebad9c610a2a0bddca5c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1640cd690d7c4f4638311384d32ee24530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b06c55abc073ee0a5a6b3d57ebf33531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4253d71b2f85439b2c735b6cf3d92f6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733547c82d0ac508ad4493140103a22b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38db20a4dd9614582cb625dd9e2c1b6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e861b88068f02c6b4694b5ec41e0cdc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d5dd28eaec98a03c55eda165cc56e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1db1bbf5c645f1c03a57904b898e0c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ff4706675acdf611042f39abd8afb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d504b937b344b1bdbccb75d31d8966539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9528d9ff1814f5ac58b1382c9a9211540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d144e06b42ba8eaa69bbd80ad9250541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3f3664b12436f5e53c47ee3f12b4f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318bf383c62c3d68b19cbd6321128bf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303bdf653abc183e81002d7371414c7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790631534d9e92bc153949d126846f4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d10f24b8817326d4c8212496cbb00546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84b7dea343ad3f5ce9798634d798f6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51edc83f3df1981501c08a25fb9cec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacf9cb89e5f6a9aaf682bb694bb7e0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e216a3b3b71805eb42dcd89ab914b9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2908aa6ce7a9a553b00f35632c6456551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912afe31d98bc0d442c440349c0dc2cd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05987dbf79ebfdb98f9a33cc67ff1992553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82853d99de04c2a0004dc854d08d0504554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a54c855f8f68fda584b83b262c458555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f91dc0f8ad57c996129c937f7cc3e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633a623e9063f437a7244516361153d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ca725caa921af011266b845311b37558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b562242ba5aecddde557639ed2d33559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43c13e3a291b2890551b64077a30d8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308ca259586c09f5e1335710fbc9332561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea941d317dd90aac7cea7dd91514da562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e140916b37a419645c0af9ecac9eb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035abb22c5117199296c3da73a0972c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613d3cf6631d68ec7de8be5d2d602ae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6aa5addd70afee04b42235110a9bf3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97160def39d12c4f56943d94d233d4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f613953b05b6a0416561c504723b4f3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936b6a30f05c7f29e14b2a4bdbdefa5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9366ef9fc64b6c094de0780c5b3915a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adecfbba0b4f4165ce35c611b3c78ead571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300cc51ad0d53d9cf49ba7c7a5b04d81572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac6250bbb426ba255fa93c0b00c8c3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27841ade0abf8ec82d987af83e0f7a30574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5aa7f598adcdfa35d8374378e083fd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28c3022613630be51d4ea2d4de4566576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0618872607bad9d8314d92e292a01d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf40e2f86ebdcbf8c8a78c6caa8361578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18807b12ae96de22222114c3346f69579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58d2249b1d3481d2172acef1c30559580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71745a2b8d13ad97ccb98ea656e2aad3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2327dd86b253bdc11b234c50a388580582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def005f01fe0a57a786829b6de425db8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78dba9db96fe5585bf2bd6c8642fc13584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c15257095cdf821c260ca7141cd572585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a72158736e2c69c5f0f2f61a68f03586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238133696662a828e0e7298f90543b5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859be754ffdf3e79234c7895a30bb5e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2584ba489e2401e2faa455878d29a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233f91ef4ecc7ae02253b7391d7eef8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9159367743787ccfd020d568e43790a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df382f96f3bb8638f5be31a02f9db31c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef1ce21096f3f4c323bf39bde2cd32593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b956c5c5f950bed736ee7c66d90966a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5a8b54481bd41699a0dee903da154595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedb720580f428135b2f3e9dcc601c6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e6f75f2fb6a32a00c758679c3cd6b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae526c54365a8effc9b2579cca72607598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc36bccaf51b01c4ec6c9d4a08440e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc89247010bea6e794c3472cb3396a4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b709a22c0aad73859ecc844818181601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582119b3292b3dcb54ea7339e3882d6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e12da10ef3facf4f270033ba2f429603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4a28cf4670ff4b538e13ba4863131604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5a9b20581f9dc7dab05e074f7695d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4215da7297ebbc0a8b731352ca5bcf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafaf8b31260e327cd010af28bada5a3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead70b34191e96c014ec3b881d95498a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de161fd05bcac7587188ebdc25a6cff5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a5ba9cd9991cd7b9f34901c305dca610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e181b8991ee5398f83ae323abfdf4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631302d45cfa5e279165fb4cf726e370612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d319e244541ceda7a5f3ea74a0de6c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb422defafb91c2123620d74cc485ae7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b36ff3dcf64efce00182a958b7ec8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c59245cc0aab4efb08a5270d2e5c0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd843aefd5f311031551bf9059a166617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173357d544e47f6c5378910405036fd6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8b29c25ab2c1cc6c68c1066edbafb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9083615096e5bbf838badaab35a36620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24feab9aee2a49515ef383c39436f1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018f784e877d0baa2e659054200a645622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489b05bc5e8752962287d9fcdcbebd8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0decbe2597e8aa65a7c5c180c8ea943e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4be0a9430356174ff661492f1bd42625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11068a53b096c316eb9eb045e7ea1a5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416890cc44b21499a90c906d8a53811f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd518a47fa6864ae53ecf1c09d2154628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbd1b7c546b986982abbf729594757629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972311b943cda6325c10eea6c2c23d0f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654210fa7fa39856f59dda3a975bcb80631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638034d78f43ed7be445939c52790881632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a80ba25180696b4bd499dca1954e75633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1ea6bb2b99c10660dd9872f2a9c16634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7c729364acd3852ab8ce344d389d3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceaf34b1fde7fe147845379f3690b83636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95136998e4d7ad4a7d0e95e953554116637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1706c66a218d40422a6223616d7f80638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea8b182d13b24d4544eaed3eb60e4d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d4890ee93291a03158dc5f24dc684640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39979b05dd95b44b8a5017ac39e0a53641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfb4740cc81094c69aae02b6a36134642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2dcc9d9848ed321bb31600e1f4cea7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297186967cc2d003abe9b920d2baf31644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620fa85f15382ff34c43031be40b336645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff867209614db334238aa2fc12bb522646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05efd3fcf84eb81ca425f39d8437444647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9c8af2c6f4ee80b90ad86fac66240648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c05a3c87c2651f5d76eedfebb0261649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03316f32c4c642d25c4d96d31526635e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc80d38ed62d73c33e59f93617528d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d974fd72441014932f6c83d3333eed1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca748cb6e953893bb418a678a5dc0b4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15b80890da2e9966614febce0be975654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ecbdc93757e7f38a38da695a5fca89655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7805ea8adac532b7d9446b8904a49656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a8e9325c23cda139d228747a8fc88657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9db1f74db1a282a25705e8df2dce1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5815fac5f570fa915b8c4601f176682659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb6f1291e4c7506b85da88badbb37d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee96e89017874d2f20ffb2c44d6e4f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cbb140a97d0274a863ab2657a8ce1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea86ea8d4a6fcc0c6df0208e1dca3af663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40607d9e3a2238feb86a9602f181f710664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99fe07797a6deb76ff1cfdd085c8ec665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e1cd5c2f4e36b0b8fd21489a04106666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a7e6b43c96c19e1513d63837575d4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58916200dbe76217afcfea289f5b33c5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7335e55551efc52b0c246cd23f5821669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753dfe61f72f57feb49e3cc19a8e19e3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfbdd88fb1793bcf771853b04a2332671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ab2ee0dc4fa030e8c96283f6268c8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6307644c7c7c029789344f568703081673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe08fd16ed1e197fae455d49c86878674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd197a1ae9033f282baaa546d3d4aa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad927e2ce5672bab28d74f7893479b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c085ef9d56ba1857c9e25ee771846f7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77226fba5314925e4cab90892b6d57678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbffd90426accfdd7dc7a919cefca63679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d871c71e3d2a7e4810c79509d640423680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc59ac736a89e5eae56849fe9aadec6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f571cdbff0a06c5043684e65fbfd9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279c3622fc27a2033af70f90c6bf938683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226444df7aab640807011f300ed06924684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a1a4ddda26ab5f639e6d37d9e4f48685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214132b730bfac4bc706b4bbf0a399d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ecb14974973e57dcc3890b141db0a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8563450212a6ed1a8c7bee90c2c16a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b3c3d20162e83afaa77fd2521ef9c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d69ced4cf1e00a63bdfeead21da65d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a30c306073f8f4b9ed4736399a0c6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611da3eb36d08f159091aff5afa8c603692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875edcfbc2b64244e15164d38044247c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d24faa099906c0504ad88773a02ac694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dad782e75a2685b23cba028f961a0e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8180aaf0c141dad73ae6a117bcb8d2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8baa5137083ec6d63dfae6a933a014697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bae532a8d7b20665e32b10cbf60a27698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949dafbc2a106de72217d9497877a22699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76fae64646f244039b57454c5693ac700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed1635a3838c22a1bd3cd790b9876e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f325c65f2d9aad94ba53e7344c0955702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b757dd6f7d578abc73ab3cd51b0777703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795fda01b16be4b5d18e44b7dbde298704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade354f1d50efc8f2d483548fa37ea9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126b16bfbbceb227342dd7a2dec3c87706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bda3fe40cf5b208dd052c1536f901707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f273863ee4892999d5073ad90b0ff4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ead3b233c5e645f5d679c92ea95d9b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e303b0143d3523c7a129132c7d7de6b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb60091455d0a2b46f6f8db637eed54711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e684ef8bcd2ec782e1569caa69d40ee712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ab70775c3074b8bfaabe8fdf35952713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5f89590658cef8298d20c00158eb3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c43c6be8be5d9cd23e9c727006bd6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d647c0820deb99f3e1ed5f29a6f108d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5bd27f05be274e5b5f2948d90edcd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2ed6c2d4f477500758679149e33fa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a1b4ce9ab025f7dcded15f4011058719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712de0cb51d7e33e4fb1b54650bd24fa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c141ad9ae12c39f76721f51cd081dc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a59d6f6a6208c049f152ead4c07c5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e0f14803ed881a1691bb9d5a48088723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9766a56675a8e5cc19feb7f867586ab724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f4312fe662a8705aef9b5a246ddc5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71edb5e9ded8c9403dfea2ceb248a0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db0797fa0ce7625cd9b69ca615f90d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96a0beb91982622cf4d71b359c0622728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c6ce320f86c9a6545fb8d71f34aef729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe1979680c376f7521f34d989ab382730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8b4cb3d90d111a5f09379ec02b621731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479006ad02c2f70183ea34b5b041ec6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc5c1f14e18d8f0788376270579474733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd718ebfb02b07689fd77ef2b32fbe6d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080c00fc02227304fbc95dbc01b70ee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716794f83a4072831a643d1bf4e29df736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c22bc1112447a542993315cb456bd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d0c00fe271a4fd535d8570520304b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67046c429c15b3da16b333c3438614e1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf5b11a2c9926797b74bd58d3c7ca7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc283ba1a5d67022a927711daca83eb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03a5f9a2524e61f765dc20b0deacf5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06734d1f93623d45fbdcbcf792ae703743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6ac4d5e9ecd020847b135b7d03f45744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015654b2f39c769a8949eb93bb59aec5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c88932844259bab1dc0c5250e4f0bc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06057d3878f9e3902e001fe9aeadfb7e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409ba252f2df48d861532c0e3177515748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7d9e8acf17bc6cafb5e2937d29681749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00228b556f28f47b2f6109901982c33f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638261c2a53211c1490668a167d3f837751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088aee5ea1de21a1bf3d5fb0b8079a16752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47b16508a7dac54972054a59597933753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0ac6459c3a9be7afae84315b15d1f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51814a786d1715c49628496e827ed7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30787c8905e635a1030d2ca8b6551b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d610b330badc1d4fb0ae47b76f55d5b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c36de96eb8a862b4c355dc1a26f610758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c859a03a9f3e66eeaa4d5bcd74e578759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cde8081ca1eeccfbff5f50642f5013760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f53080d89c60dde554dcf563fb13b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1db44f01ce8f62d92eaae0585fcb8d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240d4ede40e9f89f6eb4b35664c9bba763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e78c356b6def30542563450562be8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85b5b5e4cf84fcaa289ec047ee9c69765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065a49f3d13313fdd583f3cf10f3639766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565e3c4c9c3e48dde1d5b1b45dca9cf767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e4385fc580bf1872d2debd061e93e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd91ac2b820fb77f13d5d054dee282769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2619c146bd56b257a819e6d7502b5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecc3dec10a8be5a7f548fd8d511e5b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261ef26e1f413596683a1bb70ea0423772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10720b44f7b21bb6050aa3b80c1f6c0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e8ba6a8096fcc4d5b264011dca314774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873464238cb169568a2c9b80a74dc14775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b0f194a7611ec6e9c5289ce5f4e34776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf01c6e44753719195c56056c5fcbce777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad2e8b056e509f97d1ddea77e7d065778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a88101a6cbf2d8cb539116cbe97a1c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7c1e6b7969289c67691a7a441c96b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f0173228ed8fe81843295a5e85b0e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33638812ad401f2d492fe23a4248bd86782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a89b51f5451b39064577db1aecd242783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d69206c9436380cfab95c15fd77293784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b8db5701ad4afdf8dc292d21d3d4a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413fb89fe90206d48af2fc2970bb831786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f5f025fc3d829542708cac8646715787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92449cf34863fc73a58eb17f8b86a08b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4855b90cb96c09de8b41b4e997b95789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae1d7f2c859aa1f1e5480039994158790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93756e1fddf006696cfb0432a87921791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775caf5f5cdfeb116b44cf147c5d0253792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f624e71643a0ab3a59599936af5947793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd646a527ac08cdda81a620d88fef4d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6df2ea71c9b0a7ba9f630e911f1cf7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6bbea8b4a9a4208cb835cdf3a17ad796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e9b858768758de98dfcdbc736743a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f635575e7bc856b15424e2d3293d9e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ffaddac50f4a80a12001b1e891b41799.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d67a86427262e1a2d478984b317e111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757f15f230a452d0f716e01478b100b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e4d91b5be805e0cfc5ab085dcd7563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ba255d4e35b90f9b57fad198091ad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712784a0bd0d129d69444d2c824f5b925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d1e283272e8c8ae52351ff2e06ecf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c70c4abac66491a2f1243358fa8387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a619f0d29eb7ac9381bea8971dee88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a4dfc217ec8e97b13f6b9572431669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a308295346c30c8585dc55b26fdbb5910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4ca183205c403c4f04397967527d311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba4dbeb479181e78f9f451ef0ff67c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea2c8c6d979e0182bf9dfd62a4fd0e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834ae61dd7d631df42e7fdd293be19014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708536fabaed5d3c57085e8f62ba497515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28edacec54d227651fbda20d09ea250d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde286f314bc0944517043d16d917d2517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca4427e09b25571e5bbe65aba7c01218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a05e5661061738fb04bfa7827948c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fea0f5f02f2ecbeb3a24ed15c4381c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede03d92eba988b78b4c447187b16bfc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34753ae2d7975cb838eb10b22567e922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b86b972a8bc2b82adf9babea53b8b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f3e2f00b7945f4e0ae8759b953ce724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0ce15d24af20638d4f18b85e3397525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd581f82aa45b111cb957b149392fe426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109b067d4e5e335af9b9ddaf4828a3527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35584118e2a4b11f84368fcd252b3928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f909674ada257a56e3538ba0f75ff1a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32867954be5ee8dbf11f6354766a8d130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9fa96e3389f79d745343a92fbe03131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451a11d447f4711f0cc1913c59b741332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dac7a58c21c7b4bb5186c892ac9f9f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19ca41e9c6b7f157f2d17febd1f33934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c1f0daac8f67ceb9b3e70af366fc635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c65c53bce3ab2785832af84cd1d79d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5a3df303b8cd2cdd16f699aab5faf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494a4284766019c0c91e7b06a282ac238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403fbbcf2aa719869281723ce18649939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235164c7759a82e304cafb3547d092340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd59de6fdec7f649b6f6c03b5c1c27e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9752aac555811b3d42aed1f362f530a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc591b5aed31dc8f2e00a4d3d9a9ff2043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd2f580299463b2c12f1a918a3803e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7fd989d431412d80b209574276c6f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42fb4dd434bf3fdf9ca4281726d4e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11503bb851a2fc098d9663735784f75d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574cbd8009716c4025a942d6698c1ce648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aad0ec571556285496bf6b713a8f3f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5f2da4097726f5d58ae7aaf15573b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a526558f48d7b17a874e2c108a0a5e451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9155fac36666e06c1e74c0287b33652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e09d8c6fa5283fe3214b5c12cf22353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea628e45162731dbc61f8e060587794154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc3d09902979c3683fdf1852e5dc7855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963402a620ffe0c6db25ffa966027a3f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c66793d9fec3836f5b9b2ed4c11cb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a82dc1f5f627a3ce5e040c41c89f3b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cc091888e7550d813b97bb7fc87e259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792115d8a9e9bc14e1684a26b6fc64560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b5563ccdedd4dd674b0fc5023e79561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb30af7b43da73a3c9b7bd8bfd8f9362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a321fe47a65443700921c79d50b6fc063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495c2993dea2a3dfb9b6454324ee17d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382411a13e20762d155c4b37d818fcc465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859bb7bbb64b2d9d603ca0324c729fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f11e85e6971056803711818201003a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50990aad97c855f82e30a82562a8766868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c8a3115c24d48a80e0699fed166bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61559ca1a273e426cb040b9afab27fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86729fbbb453fafd42fb99c3bb82062e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21aeca76c0be9b1eebc59db3a7c14d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf682ca5e432abd3ac25e1106ae79773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6eddde54a644e9b26d2ee9a01896f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0c20d9159caf80ce8d72f56b9650075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e55ff0a4d6f296e29a94aeeaefde776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b694413b5a54431bf9d527e7a819377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4be562daab17da821a74105703e53678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832fea9f0d67586851d7c3ed35b2f3a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89b81ed605e653c6f8e44054760d3180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01d042b5d0d686e3ff92ff4346d20c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bf31d1faadecf6a110a526b9af7f682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599fecdf9c099cf92480100eac9e79e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9650b580171afff07ce52724b0fb984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012e0465d895b2617cf6af4ead0427b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c832c842bc2413933a36ed7deff2b586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9337a41128eede7b0cd5fe455311187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd610fbd7fe0174ee246e0c0995e51688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5aa202fae5bb4f3a8597a3d7a74cb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c26806a2dddac8f6182b8a1f9e897190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98de0bb542df3b48c7daa5bcab1be1f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2f25c628d1d70e8a5c850531be98d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e8cf140cb707fed70765c0406626493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc31e4a8b16cfafded535f80bb5538e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799bd41624e2b26f78a088b5d1bd22c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0674c4f7e9d9203800fb9f05ec69b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238b5ae22b0dde66f594ab209f4caac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808cf399ab4eb7d6a360252571a1e6798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82d1ad543f953af1fc6c1131c066c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a46d0a29dfd5484087283636761d25100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d78aeac5538ab9a2c46285280038c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50af505bed1af0d664542756a559a4b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba997de555a38dce16d4cc40bfaf44103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc538c8fcd6d251d5346051fa70c065104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300851dbd091b9d1fe972e3010437dc1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7732eea7f55d1d6e0fad181ae1f21106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d44237aec383115bea30a938a7d69107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63ddf2232e0ecf9d8d374742a813b2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38173a04c1c180404345dd73d5a241a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42383d69e8f205b025da0a1fab35a391110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506bf71d75da6f4a46f3b288f5aa9fca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffa6594ae02b9dbcffdaabb78976d7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae5dd89bb472f18475d79e6dfa70ec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a548d24408c3ab44bd7622cb556b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efd3b747b8e00127869170dadc9f23115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375235a5d0ce5d821b698f7616b6b77f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2ee77fbb4a3a7e69c1b389f53c4ef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36125b4a93d45e551ddfe33db8e72ff6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02feeb738536efe774f30c8b17163ddf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ffec7793e6bc14d741292773b8eb2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40defb4dba051d911b6cb52b5e2ffdfb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8829fec087290c8f6bfe3f991dd09122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb80646959794c5b0b15f6fea8c169123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c8bbb435c196b1f228de0fcdd8879124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bcf674c7183eed3d026c742aa3cc1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad181325dbb11e777d8d7ab58a635b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b41b57613e774066b898ded187c530127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba35b0bde5dc7520275baf3fc82ecec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286ee6ede9a338be6992fdd8f9b2abe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dede78dd1c5e70375d399b2f3bda19130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9594038dfab70ebaf4334cf1b5a357131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7708ccac81cdfff572671c2f13ca1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758be2e29cdad53fdfdf02b7b3a023ba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21143d7d94f8a8eca904cca84e9b74e2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ea4b4021aed00f8408f69e0731e72135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d0c28069fcd371cc7a412e315a29b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef0cd6f7de5efc390f5623749e27a5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bf473fdfcc4a61dbfeade442adf62138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3298792b862d5e89a0e0d093ad784139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cafb4447948c2aeeb570c9daa6bdc1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9d367e3bc9acb012421d925dada8c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab92e56afb5bcb704c90e42ad6c637d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6c9d67075d85da570b70590d1ce56143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cdf0040c8cb39229f56dad75608d64144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bce7fbf6bd6e2f1a9364af1ea6a4b8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e183966a9ffe688ba748e6b1ae861146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45ddfbe1c9ef19382720990996f191147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c7a35aaf95dfdef26d99a2cc17f73148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392f38cd19af6432f9ceb0e7977f365149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8e7e4e24b3158894a8db557c842d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6287aaeefc6863917b509377a63b97151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722cd2d351be72b2b1e4f2cf189203b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2254ccf7bf609374688654b6e4362153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbc4644f97e597f81122ba1c389761154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa836e5e3d0dcaa5c802025dcc50e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad689dc6ba88d7382c9dde7ce6ff3611156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e91a628dd0a1c82e0eaa7384764d3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130ba2dbcfcf6f4419a8ecc69224dd6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e363c55ef754d966571aeb845df1c5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44843383e717e1c7f8e05b615b60d1a1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520744cd6a4ad735c671e8bc0587957161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c575bdcca178697fba665f964d1b1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c499ace6a2a96ea39c00163a99dcbcb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732462f14ffc3fc92231a9c88b0b04c7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011835ad34cbc4464c16d10c7c58a8b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42962f0212a455913e206c4a64d52d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a380a77edb166dfcf5d5e778269dbf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a606e2a385b2faf69762daf1fde3bf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd1151878dc44df022f44a39bc371c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31738fc02e9151746f8d0c4b2d686dc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b84d5871618f2da72bf9ea5b25b4d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdad202065e06d504ca07328e7a9b0a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fac91c1c2788450a9d90f5ea8a0e6a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21225dcf7eeed4d9297b684bd471ed3e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffdcfe6757743375a1550fb7b319dd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad534d1d97931c98edbdf0a8dc8050176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b22e679f5a68847313931a07ad6420177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0efe6276f14192a2b29e416f81edec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5f6c24557870c435d8c681b7293d5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43e97e22c7107b9103a7127b30c0e5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a90dd156513446a19c625d217b6cab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc01ff47159e2d66a1882aa5fc1cce4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdef8730b709755b58ad04cda82f1cd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989084e1eb46e43cab65bd9fe0505ed6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2306b8c1254fccab74d6890284973185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927bf141b1a3a2f2341643c39ebada3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda83c59de35ef92864f7a78440af3b7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014609d0fa9bc72c7645a135262f98fc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf3436320114d950853cf5f148082c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb041e016261157a8e1247212d6a40190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0cc0d07a52701afa6c03e98e33ee9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ddc4f274e5801d7f1613b5156ffa4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf0b0ac1e7d5d5222c4c069061cb6d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c551aadab8916f6369289c930d2b84e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab05bc80b39b26ce2e9f2147490805195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f732a75bdbe8479f64614afce2a0d4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b53df206edaab3b1f7fcc9eb935a8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b21d17da55ff80baf409e022178c6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d377d1d31b8e05e95391731d32ec139199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4decbf42257872208f25f873da7f3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29229941a6d5ee4faf37563e2181873201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95039008bfed9b59c6abb77fa7c5cd78202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ab8e751c6d4c9b1d9e5147156c770203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376587e614ee86d77186e1ee7dea6be3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5896a36b20f3d824968e1d4ff1d7c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ca1fae968178ddc5fc0fef49f7f6b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1f1167717dbdb34ad72fc886e749e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3b2235f41cafade805d041a474535208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890937dc8ee7fce2d5863567976856a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28893b93f3c27b94e5cdfa5a038adda6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555a9cecac026b24c4ff5c2c8ce3b34211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afee7c0337e28f692116e1854511e20212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77aebfd39c64be125125e7af7e1190d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be630a250a20422216fdf8b9d6c23e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ebf1eea251433365a7656f5cbd127215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2895b1e7fa8685298ccd17afe71b9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979960cd87d373d7ea310160624f64d6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64038cec9d199b808fce69ddb658fa25218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396705080ee0d1e7e2289b2116231a4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7adc320e3281018583e180a6d94a3aa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0cc3b8fa70e00a6fd8f91270b3c7d0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94806f85ab1369bc7a398be697a618cf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83a13bd9681fddaf5585e62d2c3ddf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a184862b47bece340a89f1f1bc6112224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508aa5a35c817789fcb3ce26c30b302225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f7c41eb9078f7166471b4ebd8b2d7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c76aba4df4caf1229673e0e5b9f40227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82031f10b50b07e95608f4215f951908228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445fec70f84c791584943643373118a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e853fcf2bb938ccc2a83448d2d34419230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a317c1ed104b09525fafd7e726c6f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539bd901d7d89b22e91aa8b953df091232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5dba895851568efa895c804cff2f7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c84d48eeb321d98517c36a0d61806234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ebef4db30d8ff74960b08e32fe0c7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528adfdfbc06774e019205ce8e3a91d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc1cfc1432035fe874d4dfd19fa7dd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6602c222a390c01144c9e524a1bc9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86af0507a39662eb88956146e7728f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622d223a04e7075df59f381ea38b23e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8435fd4acd6fc6ede2486cf4e18dd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82101bcad6fa8be1e23c0a2265f7c5d2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccd0fb5c27e968a4e32100959199b5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfbaf6d8f169642b590c0b1182936b3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e57dd62645ec3b3e95dc5c97cd2427245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8269d51504a954cd97290f77ebdef9d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12722f22b908dc81e4a3c11a7e0b54ac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3362b3641df3c4ca4274c0ee622e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cdc3ffb1e1b5cb19f500d6db5a0250249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb6238019e21b9f3b61b1a66176250250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f02779c85ef07403755d88d707e407251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae416827f2a7fe4e0c51961163d33d15252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4c42585d2d1041a1551c556a3bf73253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fab0a7189d8f7bd092d088cdfb8495254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98031a8cbe77ff68ea0e4b70d2beff1d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efca5904c9ff313335883317476a352256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6f6e7f873bdd4b05a476092a98c3a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453e197b0113bc3dddcaa0b7ba8a619258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c7563d6eb070020f3a40bbf8919ae259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83a08b8a9717e710df76ce27b8cc73260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb7ee46d9657924ff88755c05b8813261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2b2e39782aa89cc440f56706767df262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11812023154bb42d628b4aa90a2003263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8cf83a26aaf02e3ce63c62c3289eee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae075919a1a139d34c8cbf6579ffe4a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132fa88a7b1f4c2c03f9043662865ea9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42a4909f8de5b09414dfc48dc3fab5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f0f843623290a1ff2b96451cb32b8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea0f91f924b8ca359aed0df8128de6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8c4ba1720ea2e6bf36081819c64dc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a56301bd87cc285890cc894202773271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21459730455897e0578cd36c24f86a0f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b55223943e8f67086971347db175be273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4115d4c0a60d454b802c392fb65c1b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28f842af2fec0b7ffa846c1d51a9bf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c34e4c493e5e52ac2f8684993c243276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f51cb239878113a25d56e4dd3b371277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d56cee7bf6c14b4e1b0a0d29f279f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbd1675d4cd2c31b50abbb977b930f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402ba18e1336ef756e945ba48c98eff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ef25e1b67c2cf4e9e45840ee43cda281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139edbf79a36d0901375e3006bdc12eb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53cb9fa2b73f002fcf535249593c05283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf568d40f88d17b7ea3f1badb48183284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc521d0fc5558e8d2fe4c2338becae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27138825ea508d2bd08c87972889b9e9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d311add0c53c30fddb83a9e535b61a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e32bade151d42ee40eda370c92fab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2776b55cd4a261219183ec64779d2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421495848ed88fe304b095f1c066b19f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead5dad96f6795ae7fa0a705a5bf89d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07b49e044673d2e1f622a11e315535292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8102f9a42dcf0290095cc64341cbb10293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf0ca6af3809afcb4faba2e71b55ba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcb32a139e66372091533f9e64c281295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fd2b08af2d58da5154277a6a7e30b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af04f7c4acf8faafe6802ab27ed7de9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f8bead54cd79e1c26423250ac8488298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990256509fa128224d2cedbf9221215299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e124b24d55c86da6c2f1f41dfcc94300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb003b3d1bbc06dde12498bdab64f1ae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76e4c1874dbb0dc3866d07754c6619302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc3d881ab517821b202e78ad6040d1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2e39ef24cf7fb911183b92a07bfbb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c386042e936e416abd760c0813533e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa5b27846f3596dd905cd74deb58a6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd49b62f3a03fd9f3db73d0a8e50cb8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce3b35d9c92b00868e8188dc382336308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a8ad41d607ad1e67e2978409c49f6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438df6d2169b68cb4fa153653e5b5a2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4fda1c716da1c98f1f57ea90dddf20311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81588e6f1831467f76d39dd19ed153d9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976003757220cd525bec96226af553b4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21074a740881241adb9be75d92bc4938314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35a804558d39ecc6e547618d65131a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ce9819fdeaa4b8c0da5704b07a672316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6417dc60a100141c09b7f138ffa09ba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d24d88316980e87b16bbd01b52e02e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659779246c5e54ab5fedc32b2bfa2ff2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318b4d9a9c88802af2104aa27d10068320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69c1a9d753f07b0fb40cd835155118321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a503c4f4e655cc8f548db21d28951322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83feef9db59be97a07debbb9fa9e67323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10d4eac6dfaad0c2fac1a42e2f6f90324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457cf41dd85ec71ec4b1a6d58ef478b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d1bfdd7ed729ba26e695a17de7eb3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33562fed9536fc545e56fce4adf1c12a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be768d0f70f89cc7e2e7723f7838eaa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603299e24e3d30e455d92bd1630522c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5d04588df95b4c146ffad28cd5cb4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a62e84bdbe6f58f4215116594cb6b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d1da9caf56b62de0bca2dae789875332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0463c36d2ff6ce93add0415f4e4b92333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc271af5b4b01db97e03c576b6a77b8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcff932425978a96c004b2e5719684a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b899dbbafa8ae4eca7abcedfc42294336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ac3ef1b1a45b8588f8f4d69cd4266337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77655b460364069cd41f91e90ed637338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c9a0651768107f0b0a75faf2ba555339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c742606fefe061301cdf21dc277eca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19f80e94029e073d1e764d7f8aad1d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f9acc906cb92ffbcf8d79eac0b427342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192b7948874f55e579e20768b083d74343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddba2f278d4f5792565c3fc22e9587c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d4e9166091d156f9374fa9b8316c7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba707b4ad03fbaecc158cd1f8f7a38346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc361b249cdcfe482df0213c3d7451347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabd77a60f3217a36b826d77f080b62348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05267b10d3d115f7832997b7c928e766349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7017425ddcaab2b725642f63fb0623350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6b2842064b665977226ba8757875a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53e1c9c476324bd685a5e5a0fd589d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137101fde4e3c6691abc1584f252cf41353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f4bf5d2b546ff429cfbc243b90765354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6dd4713df524bc4b3fb1cc250b63a0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14794415a364af92a176355bdf586155356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434e8a7836f6a29c76f38df6e851a86357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47161736a843407970635caf9c923583358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9da639eff2ca4597926ab85f15334359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb571dadfeab9c4f045ea6e7801ee23360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0245d011318483bae23d7bf79f25bd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd051856768d2afcf170f25c14d0072362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5520bd65a262374c9019abeef83800363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c678245c2d5bb871073392b4d27b6a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126089899ea94fa7eca75ca9bca066a9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2d3bfac61c71d79e2df0a8f0933c7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11413e642e16758345f4cf178af7607367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1643792cab1eb93b4430ad08b11d1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15384bf37a6e0d697f4b30e783d32c20369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c83ad0bb4c030193a87a60bb918c5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60773f6e5238a14b2cd3c795b020982f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1974a93022128c5497e46cb21ad1ca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff565bcf6e9330d56ede21e02e66fd8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7157f4a3ace80e59a50a3864c281b0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ac468ea050f0812f28c53c0b4f818375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c007a80fc7a87cf0c9cf387f587d86376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97465924a7389a5e6505fe3642619b3e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f70183e44f5cecc702535e881096b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2d4a2c614690f1967c8f2ce03fb36379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550db1a4f5a3904b4a5d592af840916e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae38d1c272e0ce9d1b43aa8ecc77074381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235022f5e09265bd81af96799ba7351382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6212adb4ffe14ec7394ffa1408da33d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bcb589723a38750965e9093b7344f4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2237401972b589498c65cea0a2d4b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3875cc46516681a8fae02128f7038e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698cd091756fd19a72609e6f338628fb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fda2760d3ce01f84955fc505ae5ab4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e517e64a8b99991c2c25e12c8e74a83389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132018a55aef6b159dcbdb915cd8f180390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8eff9a6f6888f2156abea598a680c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4637b2b40b3064bbff4c224780a1ea7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30059cfb551922ffc47608f52624db393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2b5a906c7fd5f4e3d80b369f6c8e8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407dc8052957d364e0d458ba0bf38b60395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73957d32ad5ca55aa8a9bd555b93cc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476fa300adcf3e65a07456096ad972d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61263a2ccfe52017c0156c6941367884398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11705191f98044e190dd95945d43adb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9938f5d32fd1dd4aefca3c67e27c8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378d94d7a202f75f28dd1aff0fa70d8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bbc3c35ca2e21f6a72a59ec3b6826402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d37e3d32ce2a36bb254b768d682de403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d4c38ff51771b72ca5d1894f4e0fb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05de69b218cf5733f880dca4988598405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e866f64e7b7d24f19d686417771d3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d275813ea0c097294259d92c6eab96407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c186c043eee450c39d86b510498de408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d68266a6f2dac717655fdf2110a5c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af41e77b29ea12202e8ed11c8379c8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c0824b8f45f1b99ec9560640088f5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a257669007f53477594284ba430203412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d933c355affde1b0ad81e05e410b06b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104395fae7d51a47db8780def929c782414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7358e27bd9a307837801fd09dbcbf7f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fcfdc6cad684cbd5a838d0587ba0e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cf1fd7315c728a9c5ef75063df865417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9ac1c4e461e0c6f2438346a9f458b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f10def513583092c7fef84881fd25419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a34f1d0e1e616e8ea5c578ed14fdd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d48b99859da29757f181cb6984e9aa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fe6803639ceef55bd0b6f8a944869422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3483f7e37fb24bea61204857f4317e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15a63df94d89e5cde02f1ed3c6e617424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5a4d2c10239280da8044e52d5ecf1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e42ae573a0ec0ecf8eceea31090cba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feef6e4b3d988b45e9fd287eafcd3f3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84a588675dba36a3fd54f119c4c41d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156816c50178c17d5e3487b55a148169429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708833159e867fa3bee6e417df3aa01e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342d490c2eefa15936e9bd79d9d3815431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00180f6246171c17526e0b89635879d6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2f2066cc74adbef0b2713f64ad118433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79150c04d880bf160030758c4ee5d2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8fd6e76375520d97071b2c6ae7c5cf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0b2952f46ec05943af8a6a55714f1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6a91241e8f3e9adecd53695ed5e32437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f72c5601243faf82ba5adac0130db0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c35707593f38abcf6e89f60c2dc26439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b832f453e3bab9e964729042f5669b4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e22c753ce5410627114e61f545b299441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317c09496bacf6c9831e7589aa19f88442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae22b1e73fef64f6749b540ce5b28d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7abce3838eec1a53ab3bce20167183444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a9a8de88ef61c4c135cf77a0a493d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ec8ac2e110d92076216e74220bdb9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f448917a6aaa7e176daa32af052674447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebfa1279eac53e4a77d1b0e5257a4a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06045a85c0e91a3488649b67cb47ff08449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402c8e47946389e19a89c35cca9a10b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebc7635e6ea2a348745f168df5f265451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eea77e44f42e81da23be83e7a49cf8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243f41fea7ec1f445c7f80e3ffd5cd7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0d103b0705770d6f06613567f39c5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1c0a94d4c8fb23e1854801e268231455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055be4e8ea7f1d232823acf8bb0b9da2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94c0e64a5fbb63764d0a62e6e534e4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b543615f0a3a1afa247269ff618a6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f6999c6440bde327e36cd5b03029f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37bd220742f35409309cdc6382bc7b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436b28760d1f50ac134075014020f23461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fc041c838e9cf58450c12bbafe484462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f15e78110b0df7d70504c5f57f959463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e46183833b114ec8cda305818de94464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7a1b27c43f07d919448ec58baf8ef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ecfca845d652a0fa999802fd7343ff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09370450a6996a0cd6618e4f52291868467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8f909f1ef928eacc1e47c8bdf4ab0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e7dd35e4b360cee37fefe1d731300469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b961e1d117445bf77d7bef546287b5e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402259328a78cf91b70ae33cb4f2d24471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7adac73ca43ab1cad20b6031f8ab40472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071a7f6780657cfa2672d5268846eb7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f56e9bb51bb4c4a89229b1d84c7b6f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9396a9dae17f55363f164d95ea92897475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10897c3e9a6621ff0dc5dd91202e0eee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b373384e098eb2b5b9c4dbfae8ec4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438184096fb39e9039406ff72e0e2472478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff015508c86783787c72883ced2ed0ae479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ad8a5bc54276a127ed023f9799640480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73652db37a2b975f14c66199af016bdb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce531f9b38c1d8d3d3cace5b967d09af482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27575c941c8678e4ad6f02d08c9ae5a6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09958f07d20087ca5e366db4fcc429484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5b9d2803aae89ea11780db01df034485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48142194f5748afa166072f30f73c6f3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed5b408dcd26cafb2fdcf126e9ec29487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91ff8d8f9558f6bdcb130c7b8ffe75488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225089f10ad6e7554cf274b79bf492d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6156a4343d329cb983648c01f8385d7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2dedf5103e605ea4cde18a4822f90491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c7fe8dcd6c70485e218205cdf8253492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057721d3cdff654418e9526a4674706b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58a99ae662c2da5379847ebd04949b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391fd7b809eb0dc093a1c093e0ecc7b6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556be66a2854236d46cb7b501ba175b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7126fe6295df60882237d2bfe9265497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbdb9edae9917c079f22adcda625ff4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab512c57986a5d5ad2bcf1c0072dc64499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7169ff7c02089e9635c8828ed0197500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139971201233da4832eaedfd9fb8f67501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00fdc59971e35d2ab4f2c56810e2ed502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04c61cfe9b769eda2f590fbc28d0ae503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbd06e30fc0cbc54a45ea7767ef0ff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b627c2434b7c5b1e611ce4a30291144505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffda4a8fb75ea846d457d185cf59f8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e113b6cb8ea2aa51ecec4bd749c61a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba8eb1279ce6c2da034d955d68af32508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c996b0ac4430ab625a21df6f523870e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c2b7cadec1dad0c92b92d7316b259510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83cdf1d01a673cd8396bd078e62efa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ec84d0d56aaa602e67ef101612808512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87873c48b31cd93fa1e4f66277b6b49513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8d1b9a4caf7c75205421a1b3751f2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868add9efecfd5e661c36f7f4d41e46515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80869cd5f6fc19a2c2e4f532affa3bf7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2e2e2e845605cedba13df60c2d57e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284e0f7aa1e70709e544dc438bfdb0f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84a488abd2a2fd5c67f617d90403d6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b5d8c4f1c28d4dbb65a429665e87f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7155ecd54035bff6b7d5e6c9a0136521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae339ffc38933917c124cc6476e0759c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548de2a5d2616c47ca8342104c42ac9a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9151befd2b4e730e6d6c1c687b687524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b93275f2dd0aec73c60353d418af4b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80193b5b8338fe04f40bd090b56280e1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a30ab75873b7c6d143c0e91d418949527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae2dde9832ad9aeee00c90693bc457528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97322537d8297e8d8cc2aff4c5bd5195529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15192bc4bda685bae06d7258d3f1ead2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48575d9a7521dbe043aabd3a68f377df531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792064c988b139d318ee4814efa8ba17532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d17b27c4057af7b4b0f8bd821b8a3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcff68af7aca9f6b6539022ba22f233534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77211ad8d043231910f367dc02465439535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658dd7a44826568550f96b7a202bc312536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88259335fc8612925d3c6b1a735d40537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ad58ad9f1af22900b30290f0ac1ff538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b272a7f66144c15caadb3b982d42db0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e78fc5b883c0a4f87cc0e7d4dc332540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef92c8b205dce264f03ce33a085a03541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85beb7d9212aef54f7f9db40872313a1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1caec9c6a257f2c8827b8ce7c9de44543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfae03ee8c9abe3d6b19063aa5c569544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca25787c17f62d72a8db364083fe40545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957cbc2966a8f7bf7bf4eecaddf739a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb0cc0c61a9928186330ec06d57c47547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9ff9292276d39a1188cdb7f5ceafc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8bf0caeb62e67ad239f321799ef3b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3ef4c5aeadf6f18d15003144c7198550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d39f96602354dc6f1a047056990b0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e45b2bda79f2997d8bf922acc7e06552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507cc4cf1c7ba4759559bf34e5d2eac6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088e909ecc8eb15084ab5e4238879a4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af055a1285a28ab8a64a2177e6a2fd1a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2b989c50b8a0339f143eddde26bdd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575c2695c394717f8031ac5ef2018f6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607e31a315f3fc38cedb719614641d7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e321902b74b4b0774227c3918c92f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e2a2806a85d263fe643e477cc20b3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f473eb5342dc5d33d9c69b7cab752b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52526ae9190f185a24c0d8582400d3e1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151979340684f9021ab581bc35836a24563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf934fb3e5d4d0ddfac09ce0a71fcb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015758dffa21438470ab80b57d9462a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b2f9f875f23fb8249313f4ff138f4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fae56880fabaffcbc9c21d73c859b9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d944cb7943e9bfec6ac175e2c77afe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841340b3581e5b2c58833ad4dedac81569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9db07d89382fb0f7bd1d55095adfb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643467f1f3da8f6cfde6a54be4b32027571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6710ac951ff8df502c915404441b8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd77d94b92399c2a7fb6ae3fcacd27d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a156498cb3361727b80c6f4d4e4edf6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7f649965e8d7a5b853b74140443d3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae310ebc0b55f6a29e28f679254c5fe1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959ce1a73b5bee11551833091d7825f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84419c361f954743666c1925bd194c79578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31ad576a2290fb42b203e7e1806de9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53021380fe0e99ccd70f1b4979e0d354580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223a351e1588973512510f59ffa87c4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23971c9afad795b825bd2e06e76811f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb9c22b47e5dd84545da843b82a18f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469d292ce11fd85000b1dcefaefc74a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75c418c5fe11a335b6b19d613afc53585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19dc8306cf9166b49ec92c9145ff19586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d546ab6af359847c644e28b85a4ec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ec22af00dcce6e27c9d8d4e8a02cd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3faed0c71ba7e5d947e14ec99cf09589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421aa872d52b23faed6d616bddd7db5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d871785e897d1a80948f06684aefb27591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b7f3247c78cd993010b1de4e6bb20592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d396b434245500311e1cacec16ae69593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3ba2d20cbce81d2ac70566eb0005f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050f368eba68a76639881516c6624b6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4946c44ae9e9a385cc6b65f0f0059f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50599a8c841f252d68d25142e56c41597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d86e535e97a6deed74cda59dbea684598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de2dae72ac75fa02bb79ffca1568e4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68117e06af716cb4e986d98ad6cf834f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8c73793750305a5a19b2e7a46fc75601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2781f8aeaf3e2e0867382a3f0b540d7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111171e0e5db9fe299c963855c115f2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0d3d263d54d7ae543ddf010038f6c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e246ada974cdef04a95e0662f1230605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e96455949fc4fd70aab891b309a218606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973c9c5e3609b54e9f3f7ef8f195d56607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee001a74ce0e69c7306d165d7725db5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d104120d1bd380fba3af1f76f833be2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87c7a71b38e63a6f0a319f4ac5310a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ea8723375efe161be5364d548c0a5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f4c47dd43fa297d60f1d6ab05be1f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e386cee22990d16b8d6dcc292e5e09613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400049cc866a2f350f451771d8ed0fce614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8012df0fb24997ddc48f409c02d6ba0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a964bd5eff2de760b1153257e0228c5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fa028b9d13f004fa643b087604211617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8cc8e3cac141f17b9385e3f2ff91c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4be2606b26c7cf4b782c0d57070ee619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36b3ae101ef34556d391a800dba9f3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09986dac59ace8008224baba64780c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f01be77a3fdd63d6b2906a4504e2b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aabd59012bb834abfd5ea6ccef0b63623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b56e9a3c3b26e28cab42384fe57223624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92640a7dafb100ac9f982168d9ecdf34625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271857d2c927ff0c5a172896d5e9ec51626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a584e5442449cc39e8b9246806dc153627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f790e0ffbc824e03902a81a117303628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ba6a4b3d8c7ff27ffad5c03eb39b8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8efd9ee94bd7c1288fed08cecd910a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2448dd2b5c0d22f49ce9572bb5155b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733d8e0f3fc9ab01669250f6a41fc67632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5422b1ac5e928c64820375179156745633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295eadfb5220c63a25e8a01f48a92d3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e016fa4b4fb7ff363f428b90e251e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571aa4172117f2b52d78f30e9f16509636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315c82911d0c31149b439d199dbbfb9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587557d373002ce40682bfd471bcc211638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7df53bf59375ee2fd7947d6554dac639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5756da94f7549f417bfd8f69f405265640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010e4e385d35f6ce07d07fab358ea31641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d4da16bef835cf50c5827635866ae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028d7a068e1b76ab9c04c112a417d81643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bea33a7fcb9fbb75bfd42128d76e3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ebde101d3702e40a86ec16583707b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812309e6ec64fbb24b2bf8b68c5d7063646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfea67199d5e3776c7ac22482aa18e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c570131f34187b45b571a23593e00648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ada425d5c352ab0a59b8bf57c8395649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae24ebd1939ca26a70d554f1baa2a08650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad46d25f7e9a4721157179590fd2e1d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7d1648ccbb7b9d15e1fd908bf1ef6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac635bde9911d2a65c976fb2a95f4ed7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef59c9a266dcc5c0a862ce20fa149a9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf34501b14f3ca8c79fa09fc04adb8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a0af6909739bd789d99bf3bc47494656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf575bad8f4f576937d5b89892bb80657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671c6a57409c45cd9a0228794269c45658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5bcd4a86f142c268d64c6780c1e37659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb122589daeeb828500dc671f417f2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70feedeef547db1737ce69d9a1ad2aa0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5926adb71ce013bbc175fb8bf71cf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda98b4321b4d5f3f5e5b201d87ff99c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db30b939e7e56c8b966e61d6fb86e06664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b71b25b8741b1938597298f4dd4e3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e301ece4f1acfb43274e43ba9a5683666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60bad695e127b3799ce3a8f930b846667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab4b3e85615552534c4018fa936313668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81ab29de3728d09e5867ef935df638669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc7fca955e580b041e56c30c62cd87670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e9147232273684e189a6948a1ceaa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcf6dce2f3e6f7ec435c3cfb74f8e6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610f02aadf87c03cdeb2665cc1d22a3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4d887761ef381e581225445e048b2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e631abc64bf2384454818a83fb4da675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed18a5b36f688a130e614505e3ecebd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46ab667f377a0f9cdfcdec921357d8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8e6a96d47ec703c6b33220307646a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fc9c45fa90a2191cd3a7966c338a9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39e08561c7a744821b699e80f2adc3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b605237838ca1429a51023605969e5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578c5e8bd9103a458ebdd7ad869854e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5949a23e5055edf623282eda945f7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89979b12fbc4fbaa3cc604e7b4efd0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd64d3ebcdeca05c7e214d787a8685685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a820d754339ec93cbeea4892c61845686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79549ef292f0cac87b36cd2645beb569687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839da52111ff7836b6e44e73b917433688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5610bed29c3e8267d9ddd215777ae689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b7367eef14727edba17d207a63293690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21788648c471d1c03e97992cd13df33691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b0b4464591e2b7edce4f8e5316790692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c491ddddfafea7e1c99b044ea993b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f0da90acc0dc50ac1f71daf8a1057694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4c38067cf1016c8d887183f1e8b95695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739bcd2e1dfe1f263591c6596fc3367696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc2a21d4cebaff0a5eabfb8715c4f9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a514d1dff260b099e212edb8c7e1d11698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b508a7f4a7c0ee6a6516cf3752a268699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc2a736f72b7386a3a12d0f9d8fe98700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a4fbc4d4ec54f3ccd20121988c430701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc449826b2723cf3075b5a7fc4d588702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d640d5e5d0876d509c5ba89031c037703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7092d53932aff920cd2a0f8efdf30e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fc520426cc95cd1c4c6f85fb98fc6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860d95b0b27cefaf152b7b5357c12f5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67066264669493de6becefe652728628707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f0fd40b97bbdffe5db087739e8ae2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239f325151c2cb66958bad3aafe77f0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4709f1fe6112d8d65836e3e69bb8049710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2e9f45759563eefb8f7f65bc2e8ca711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09951b6659a6431c221f52b66ee91f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740b3fc6f1dbc5776d2f9ba47703d44713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0109ba13ca81f4ef25ba0de2e9c253714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23136bd2d46497ad5c062d289719589d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23ebbd54652ac3f207e3cb0fb541ea716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e138374c2ff2b541cba242b4723ac4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9725d6ebe06800a7cf468fcf6b354a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad2f72b29ddfd6c81ade06b858a2e8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8d9cf05f6698dc3dd10e66b1082ed720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5373c6c6d139ea5c659da284ff42ad721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0eea72d5b0bcfecf0b08e466411006722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ef9e576c27bb993321d1271bd4c49723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8cd1c9b9731b385e164027557fcf6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394d4fa2ef2d16e580b241d94fc942a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b1d7e46f22d38980ebc0c7411569b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43545ab1621bfabe32cdbd98598c198727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af27de46192b2970c5f7d875ef95a7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9f076f69d4f1b149875beb270c7f6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be624312cca6e5563566f198ca3749d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7267e63d4483ae882afb55c76fee5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f1c9568f82e957da7995626791af3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660dcc5ca45b9ae72b6c2bb728fe966f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9019f2dc4b50fc53ecef7076b0f2e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ef1ea6947bb211ffb37a51e515968735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf55ea42374a7d69521d615f1f046c0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faed21c059d874d0f7a58d9558e75c9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e43b88c3d4a0eeff29496a90b90d2a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c1e15a41044432d825d0cdcff8fd2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000bd111c87ff75d37a5ef271dc2422740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791bf9e3a17784560bbd2499dae3677741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4998620c4b1991a3544025187fcb7b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c00d534408008da0d617db2a42b23743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea7efb67b744a88f127ab0519de86f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09db994c0b97555e7f30a3e9545e13745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2a18b6a4f114271c90e5125a0c3cb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894807494b188ce6616b3c2a6404cd3e747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5758,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5818,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6358,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6418,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9178,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9388,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25588,51 +25342,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26018,1610 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27888,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J402"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27964,10009 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17340</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>12.93</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17348</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>11.83</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17413</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.37</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17493</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>14.64</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17502</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>16.84</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17560</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>826</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>19.58</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>829</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>830</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>836</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>836</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>837</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>847</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17642</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>20.99</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17643</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>18.31</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17644</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>22.21</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19442</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19443</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>19444</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>0.7</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18291</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.99</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>874</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>875</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18293</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.74</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>881</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>882</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>883</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18325</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.94</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18370</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>19.01</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18212</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>378</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>10.8</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17143</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>17.46</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17144</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>15.48</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17147</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>24.16</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17154</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>46.75</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17155</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>21.97</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17158</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G306" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G306" s="0"/>
       <c r="I306" s="0">
-        <v>5.99</v>
+        <v>42.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>913</v>
+      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17235</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>29.51</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>16</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17238</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>18.66</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17288</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.36</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17289</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>15.76</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17295</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17296</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>14.64</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>952</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17522</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>19.72</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17588</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.61</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17589</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>14.45</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17657</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F326" s="0"/>
+      <c r="F326" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>18.02</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17658</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.59</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18274</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>971</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.62</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18316</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>10.81</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18320</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>19.06</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18367</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>13.96</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18368</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>35.59</v>
+        <v>10.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17097</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>23.13</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>986</v>
-      </c>
-[...8 lines deleted...]
-        <v>987</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17098</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>989</v>
-      </c>
-[...8 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F336" s="0"/>
+      <c r="F336" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
-[...1 lines deleted...]
-      <c r="F337" s="0"/>
+        <v>994</v>
+      </c>
+      <c r="F337" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I347" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>1031</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I348" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I351" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1038</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I352" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1041</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1082</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>404</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...649 lines deleted...]
-        <v>1182</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>