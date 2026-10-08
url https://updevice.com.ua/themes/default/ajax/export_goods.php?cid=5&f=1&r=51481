--- v0 (2026-08-22)
+++ v1 (2026-10-08)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be8da2949c208dc3719b098f9cc6ac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732af836c6a4fd2e9314474ffb0da1052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5fb4a1999f80cbecf432505530cbe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fdbf38c8795554da4f7db27a5e8674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91d61a51ac5b446e00e4df064b9a265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e55a34e14be838e814bbcce486bb86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c6f90e559731c8e3ef554629eabf97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f64993a685c2f3c743eaf1a652bfb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67d840faea9b7b763a3874f61ea6a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b26b5a0d3f6e5d16f2a2bb16c0679010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345d2db51a0aaf34298580c48b66fb311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b28ee1d7aaa233925433ffef74353c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b4d5c3a34724db7143d9b2857cfb613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac40729f566101d7886ee418873f1a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a9baf38a99368d0eaaa5d4380b49e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d54d902bec38d0e323dd4b0c30484c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1622e00ede1132273463cf53163bc017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b903a43ad6bfabd06972564a7d37ea918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888bde05fa1ee6fd7b7df20c4917e8a419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c17a3b2e35d35d17d5cbef56528b7720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c618402c538e5e75b4fdd9b5d6250721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f6a59b524eeb632b6a74be228764322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbdb1145e67b7a8786e3f34c2e77c523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07f2f334db174a2ef28026d866bb1524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d49f2ddd27daeacbb8bb75aa6ff3125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22310fc2791ab2c00489da2642ec756926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1bd3f927a2d373d89d0f084c6a48027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5146d1afc8e5c028183805afc3dd7b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57110abf0545839e89c3b423e5a57eab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828fef44c86892aa65bc9038d3a3c8c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41cf483033b93289037241780fca9f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109a555ca8f1458e75fdfc02b7703d232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045383496393f7789bfc3f09c09e915f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f816106cc5d72ce98ed10befd00c834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e8ae26ec16e99a01edee29d3342e635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f089bb8b5f1c3a67067eba160bf18936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbb9d844bd8d6a458af0e66c7d36e037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13c67ccf7fc003dd2483916ea58ff838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb3b4057e39ab27a9fadc261ac73c439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df50bb4b11632eb4fc5381acef7a9e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73166817aac7b1888ab260d85d1244a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d304f908a26212302849d64e183799b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df028a199c8195905d53717fe6062d7943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b960b4395e81d1ff24b2260bf8701f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240949e1676a8fae3452d81b58406ef345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21589f755a5d5c9b45ff5acba5efe9946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670dedffcf1d7a8d3ca42f1d7912963647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779116e8050fa1bb5c47d210c73a6d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e8e205352a912f4a76f1c7534648549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06c6063b1a4156e261cb1f5281ef4a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec620dab535981aa63e27b0910e11c2851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254612b0572d9d2cb0f5d574d53e8f852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9489bd7cd39b66866c0618341c6eb1953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb894fcf21ae9e8ad07607e186df4854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4cf796a41076a1da673c9827c4365255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581cd749941f7949ebec4cc26637e1056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25be1609a7a2a4518ae95071ccef0757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019742958abaaec5994670922565588c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab9dd4d560bb87584d723b2235ba3059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2375e9c134025f609d6271f5d3d1060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191aa4b91c4736619f7c919823bd70861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371fb0f06d83d784ee3c5fbec5a8a3a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0df1b1d7d16db398472eee4c8654463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e828b808287cf46ab6b72db7faa816164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347476df61e185eba51be4ebab94752765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7adaca3033ef896a165df8aad701de066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabc257cfb86a1e149aff5fce02809067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e83838db86dcba73dc6781f5882e468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb77fc989d497a09bf532127150d0ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172d0881412de9469ff09e2bd97f1f570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd96cd04d3f087929672ee27d2aa7771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2816fa16b53eb1bce96d850d5524a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09d33e6ceb0473ab6c089ffdd8890673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18908d0b869e6040c6a483efb7574e1f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f8d1db5e31fad2e56687be1ac423675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fca42efda26d492bd0b6e0b1a68c776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43d641a1dabdd752f49d593202db0577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adae37ad6d6423a4bac449c61fee39778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd193cab162ae34776895e3feb9d1479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c7349ffc965160e53d6d6ac4c537880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a64f9b7515688f9394c57e6ff87d8881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624fe37e530365504fbdb338e587c6a182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1218997e70960190db872e5c72ced8883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a150f5f5fcd600899fcf92392219184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510d758b827d8eafbc38aaa5acb938b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe816ca9b32413c4f99b3311a309cdc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394ec04654f2cb2a9f38b60a315bd4987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb29fd588ca9ab9adf69219c1bca3da88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7466ff8e7b1991579685146f1a9f9589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70b77aca5815156dcb715ab571661890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce559857f1ececf3a9c8ba265e70ef291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203c1efbefe75a4259d54135c1049bd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd58c78c49f1e057cbd71543d98f4c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429b4bf2f83715d9d20d5b9bd37036494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68f1a877e0ce47b4d2d3974ba899ce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88c094d331878111c0520550a2f6f996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e41c6060d9fcf138fb5eddecc32dc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600533d10fa871476da785a2789da64798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21428d09e79f05fd70f45f22d3ea3de99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff9812910ecc68d7d28789498a44b8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad5da10efee94fac4e46095780c629101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c03a49aad80c78e7890afe2b34fe0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fcc4c02a1b58072b561fd72d0e4be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec999cc5bbb0e0bf93bcbae0ce1958a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdc95116857765415f3143ed1d2bdb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37583367a1487a46c6b1ce257f78df106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb97f4000699f7f9fcf0cf49267771107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85becb201720d639b6012f97530611b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b176cea59c609a38b0910b91062a90c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf94a019c692c168f4adabdf65c13ff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cddeb25af4fc1303936cf65e00688111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469ac10eeb94f9a1c2923a4aa7a3ffe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b05ca9c850a2b62b59db642724185113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64dc9e4d8bcaab566c9a2b8df2168c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b9fd349fc57c45fb9362b60c8569c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05529046ecb09f9e6c68c0086bdf0bd9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376af51d13bc8f4ffed73fa695e2052d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad342ff2f016baa0b2f18a2bb2e73aa2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3d94a74f3ad19b302862497f916a0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34de2d5db2cb661b12a13158ac2e95120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00427bb9b9c305af24cdd0735db178b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed452c0424bf27c3e8da4b99a768d2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6e50b37bd8c75961ead82d305346c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c84a7aa00c72ea2e7fb42ab32cf6e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa7a8dfc8d21fa69026af5262fb516125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802a2b3dfb9a0fb026e792827e8a064126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa7cbd973b726026d9415588d6f5a3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316a9ad2f4650568591453d6e9ce0e1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cdfa095e8e54ebfd7a823cf67841a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ec9baf8f1fe8ac3f18baecea440b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343089a5400012845e120e56a7f762a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697978a130aaf49fe8a617ac0dd6360132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd882b6bc3606e542f303f74872a76133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2293f63cf71a5718fa892ffaffcac2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571a02aeb43cee20e72a8127fa47b27135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948cc87cddd6c9de2b13051139333e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62778a1574973e2251032707dd715464137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9571f5f39efdcf276415aabc0ae48138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9b520a641b0e34a07c3144293bfe6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8273504c137b1a9164cc83e379f5db1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bbad2a9654010b3c1a889ae7ca5dee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eedea5b550ef62c47d5d73d4339327142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e1f6b9d79c75953b4dbcccddb5023143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fac0baf06ae22d75b7ef8d21135e75144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb083ab17a62242014c93a83df7b95a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad73a00a72753bacd33b4b7020903b6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b99c089c52718100a599c8aee8324147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf250685a9a09b3e92fdb72405bbce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4ae36614f05e1f0891ab13f9c3abe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2ed872aa6a1a60d3cddfde3f220d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a83f88470f6d5e017a39e0f69d6ff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f416a51a74846606e2bed386f5b23e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb718fac3f0094ce1f53b62bb11b5b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20142608862f9e811d4fa161a85c7d13154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760554293fe8942a9e52e56dcc0ca5b6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdf2b2075149689349df211fb8f2fa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dec44629910c6f4d4ddc8d2a26dbb2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59e45cbc26dca109ae82cec3299337158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05089f03475a894bf84c8e715edceaa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92662e145a32eb5da74104e11137f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c28deb011955d1d7275d193a06bf84161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d5f39454375231292ce06cc4e73cb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fedc9c265bfd63325bcd054084ff6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd7b39bc842e8d0b63ad3686cd9f72164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2a224f73e8a55fab2f19dcd4a8da9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02639c17e003c6d286a457a9468fe0ca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99531fb90bfa6b21674ae2d4477d6580167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afacb1d9894cf5bfc95178ebacfbce2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba6987dc05162ba297c91988fee1c2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261416f2ad5875bfd8a02e70a8312df170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6063462b2a9a388972f66b0bb0aba19171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947505308f45ea8c011ce86e7b8f294172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58987feb53ae6b6dfb6b34f86abd4a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf11dd8933438117d63b10b8403fd2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06cda3cfe16b19398b184f03730dd2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90233f7914761d279a0a8f85af16b7d1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358654477b42596a97163d776d478bd0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee530f69cee2d3ad8c5bf214414d58bf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be236b2bd89f232d9c724507f32f82179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20722800fc96a3d5630f0937c642ffe0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1e8838be30dc9b939af5b8f8ad54f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957c945baf79c06c2a5a990870fbcf4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d6a223be0a813530a500cf387de21183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d4d03bd3024e958606e8ebb20be13184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fdeb7a5019c03fa1243ab10bcc146185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404170a30aeaa221811a919c464abc9b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45bc317093406fce978a7d4f45e72fe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3194fd1bde5c7502371620f70f777188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d84d07793287fcaaa764e786910e01189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837dce08aa24deff06f0ec67e1779934190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc401228dbb3d21a94d35835b9913654191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5ac849ad6137731b84d2ff60a64d9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304f0be58f003b6f03765114ad9879a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07f127f8171c438efef4cd4e405b1d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263aec91e3149704a9d45864d2c79fc1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf312045acfe8ce369fd2e527d3965196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5cb398208fb4261801197c9662bf6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ed7838491d0cbae0cd2de5415cf9c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443250e85776e10b36b024232cdcf986199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601193aea61b5e0f502ab24f0147dae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0559ec1fd957ef226beb10b68fbb3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8a4085cf68df19f356ef89645cc8f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec879d42de3d2b785097e72c9d28b88a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e007e8ef2f5f3bbc4208b1185552f5a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc644a2c376d8ea90020b8a1ebc8d4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7cb749a4b8257c8e3acffbc1c7c9a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34f33d248415579fc76e1492b584e5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7925cbdb9022dba93d97698fdcaad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664d798c9180b9959ba8924655cd368209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ffb14f94f66d3cc806d6d10f0dcca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4c6f8ce432807b80ad8c379f2cc1a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a51ad1874f7fb31bc410be5ce65b15212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619cb249eaa2921109ef1bd8c00ee72c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93983df813ab7afd17b195930ec323f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f6d4076cf2deeb4fb564f25b67d39215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8f308fbf07f3de6184ea200d6ee61216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306a12d938d12ca6be3e150d19719ec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8ab2c7806bc5440433c8a32afb6f6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78947bc3bb9cb4f628b973622be5361d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ccac9b5931d4f57d6fb982bf0950f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187f622a47031dc596aedf93bad4f95221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da27ab5816e017a194ee23d9e387e7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa22c8dbbfc9df3915ff7392c082e20223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0478d105f407d6883f0c02020ef2f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5b3526d7bbe3c62b77c47423c721c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ad40a084346d4bf3ff3219cd2fb57226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29654add1f56ea59cc2eeba44d4bf9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2391b6c0454ffbf1f8a98d6328a47228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00565509a062c16148e18cef6cb98336229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8a818b5ce50d3c3c13fb7b806f191230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88397c463346549a06660028d5abd4c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258e089e6e34940a20ab393cf67f5bc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01695bd5921196f7faeb2a10a79f3f7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080770ee19c2b4399b9e32261ad4d2b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c4ab7ae3c1a7762024890bd2c013f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a89b26843c0082b10a8e28c72aa56236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e729030296f40ed98758cbf50c7a9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3459481f7bfdf18f20197683e2823238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd009b52f43311d9e096297fac90c7cf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39401b299505d7aed802b221544433240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257a09446e98c3a53de39a1c4207745241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df4878592b19a9804b25c90841874d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36147a39b6bdcac3b6f678e7790480d6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ab5c657505f215e958dae19153a4f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4576987d1f188bf2e88b0bf8b6724d8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e1f8fa79b9805e6e28b55dace662d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6f18895783497c991498bca4f7c23247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56874feb33e64acbf1ab2f4d82dab5e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0a605b484d58d3e1c34b62064e3f4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a37e0d4688d20037503878f4e47d4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115830dc91c317182a6fb5111b378051251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fd5a4354b877a375ba957f847dbd9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef4c413a05ea67bed38b907711a906253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017f137f344ccf90333f679f73bf33a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33373a3e5dcd69b3f6cbbb06c737d7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d9f9737c6a8562fa43030f2b10456256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac6e18ce61ec178193ebbda2c3d7a8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832af69b0ac27b06374d52348dab8b31258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fec225245f3e69e48ce8141ebfc78d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507dfe6ca72aa99b49c7e53a20026ed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94794bbc7fa3a03c0192bafba95978f6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89653d3b64f443a2a54cf80ad9c0f19a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106203baba0a28a9c189b06fba904073263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe852711d687f68a03f4f70c701ca3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9c8aa3542714ac9c527795c4362c7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b3274121d047607dfd88210a55f83266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee659401e1085cb7e52c128d7b66b1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd8dbbb790b66a8b82cd1bf05452f7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755327c72e264ded0c5cf02d7d469562269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f4ab49705c01786a55520389a4298270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706351c45716230e9c3ef4bd53e78af0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843df7e3b9ee5b2c15991cf0352ad001272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097fc7fc31ec7475c5f6f6ee3a4a5db273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8d97c6c6d84021bc50d48dec22748274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86dac9eaf849f4c32b1ba9189edca8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afbb601bf5d35073505c6aa3714d0f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb7612858afbefa76f4c804736f044277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa83e0b33055ac0a12500a30b891d63278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86bc0220917594bafa0670bb4abf84279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7884086e7d71d2dab72c50c18a9142280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33725a21c001f74112d1cd0449d79952281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90260090a14850df1cceb5b4db78cae8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd048b6091c7d2831464fe0602a0f2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792d5b341d33aa11400bf8a57d344c2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf760669257079049c5cc49eb91b421e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4384d5542059170e412e3015e22b7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f88974f5d676cfbeb72b472116750287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b55ef1d4453b3703abd8069e299724288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a4230c96b94abcecfcb0159ee9a46289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff96195252c78472b161f13599ac15d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d78549c41f51f26380f9d354997d8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7b1e35a1d096b8a99cd75b4f3d9ad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948818e4563230615070228f03d8395e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7e94f809ab609d47a5983074792a5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22e349bb37fe5166e5334f16f0b5b9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddbb8bff890af3afd4293925ecae781296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecc72185b7b36e6103a1308b6a0ecf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6726e3033f4938c0f7b8709742115b6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f28894b3c18a6046ffda6bdae6083d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48fd2993426c344cbb9468bed9c253300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8ad40b3c9d30852e93cfaaf526cd4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25a58c645a2a25d8d980ec0fa5efba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e8fbcc5aaafa085dc351bcd064cc3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d70743b2e4e3386ffee9f5102ba777304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277ff4cd4daf3dd1da60ababa16fe7f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7422400c7f731c7879e164355dc32b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe932b1ac7dcacff2aa08a93eb4bbaa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f36890d8a02f1826e33e0ee08cfa7f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d730dd129c40de8aab552d1988c479d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe5509204d3ed6629ceb030963772b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758944fdd46bc4cf5cd3e80ee0533701311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ff1641f271e48d323e67b043dcbfc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eac6375d7e303abc10cc3dd0eea732313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0029494671525e3021194113e9871314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3067fc5831ac36a7ab6dbd56ef0822315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe7f0e92cf7e70d085989f94d961a9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817fa76baedab2e61a260058577dcdb9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3e710caeaedb1aad3ee44e48ee7bb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1ea1c8a5c1e0c1cb94d49a577d80e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b120d3f8f5c84167df72b1d1b74056d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164b98b21a4e0e8bed0fbcf21dab113321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6bafcce72f56913cf5f985bf50e58322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313a01ce8be2fd368f5920dd6630ef7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a7cbe9850fdab91412daaa431ce3f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba8f3601b75fe9baf6cdbc6435fd9b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dea38bd7d168850a287780f58afc47326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91edb2dfe4ea7cca9d2fc1c5d3372df327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eef413385e6b05618af7d875b4bd39328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921dced14587c4c26eb1549bee34235329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626df94cdb11c75463d028c148b0772330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b45c60880de6e22f32c4c5b2d36de3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b847f61e48810a5650f0e911dc2d4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30221e104e912a88e1587d5e4436ef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef020cd16e05cbb37a9b56919e7522334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa7954f6d265407fbd776b6d63f157335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394b6d4545140d6a42edde98a3129fd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08578758fd58baa949548d626273d805337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe410095e9b4ccdead0c4f612a8032338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5293dd1bd825b7812b1b0a784a2fd6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f3f5b00718fcd4b42ab4384b32048340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33400c72713e3ddfb7803a904467e35341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72a71ac4d5ce9d4469be1184bd1c26342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a6abe35723b78d83e3fb880ac22c3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f85965e693e1a2cef5aad1a91dc199344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfe3087c4e09d447d74d65224f2ef2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb3f34b1ee4cc00c5a8007b106b709346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b0a5d8aa646d9b9cd4c773191529d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1287478afa7c37a526e2d82ad19dd0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696cfb08936338e74f7e6d36bf0c1ca4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8c0a93a9e6884095f920941700481350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37610db9c07ce21349d14b62562e32351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166967e4659a03ad85f8714e8f19dfb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bc4c1f92ca341c39285a398ab99e0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59577f4c521ae203b02944ae27f3061f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4372595bc53c5460855dc567da55de355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1b35292e3ec294e88ff4d38278b3f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef5192f4f70c81ed97bd4a6975201e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca04dfbce66b08e4ef93442d1bedbcb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1241bb26693a51a6afa8bbfec91bcf5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d18346b8ed4ae1e40b3ea7349575e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55175fa69c5734f7300f47a7edc53395361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d322fff975adb85d2d10f8e99f2dbf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88227001f04b835015b285c4e47ba83b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1dc50bfd761ba6cb568c3f16c685d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13115e49c96b9c1ff4a4289bc2ed4841365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c0c7adeda3b1a48cd0745ec984a55366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57ce4cc28c5b3d7dac3bf9501fa456367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8575aca05a7c11e831495b78dadbca6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c542d258405fb0bc6bd38d54da1db369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8b1074fe766a204fc4bab5d6ec017370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061c671234edd6ac5e511398cd59a0f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d1c2d3b3c49cf00a7f0f9b33d07e5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2a3a665c70a87f7cdffb1a67b47f4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683f08589e900b7f0fde9d43350e673374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82c0831df39368c975877312f21ddf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521eb4db59d98063c3f01e86892e8693376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96817296f7e3cc8c7c40a20702a281f7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8fb7961dc09c274d2171bdf3bf80f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73417c1f9aabd450396e46d7c70412379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482f3f0079e24f39de2d3696de125d9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8d5657a57b2d4a78aa1a2b9d70e8c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed607e8ead9693ea5a47e0a307eae5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d50d9621fee1db2fd829f57fd4325383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc583dc514544efe3600f362ef4737384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8354f58e3d2804b99155aa44d1ccb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd090a66c2b86b924d82fceb757a86c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4833a243669d56fb5fcfa0a0270f7f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95d3cb6d6e886803c94b4778f40e19388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9087463df1a0631c19808a9fc8279389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbe0547de5a16b784670fc28ee25a8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b3e9c6ea4fb91112eb6eb326b64fc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff57f6962ef3e323659fa78b2cd089392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec198225f9c785c711a927c0eccc4d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35febac8eb4983a63e087456157726b8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e9a90543a682a54f0e7638f7e9b5b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe67a217bdb6c2c304a1ff28774d101396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca444c4538236739da7b1a6511d468c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42616ba3686a35708d7906e8d53903398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963d126d81a3f5f301c5562af3200bd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31368f0d4373ac448001e2037f687a5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf45cf0ce3a2916441e4e0686344ca2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5b4d5e38e507904b246c87e407a3c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd97497b19d1ab03b61802749c43f4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ebfcfd11293870c7bbb532750be8ec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c81e4df0fec68a655245aa334863a1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dcea72517ac8904f5836a14bc7d1f5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc7920858ff73e8430ac69196f02b1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8d0174a5fb51963472ce032a7b52b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864865b9f41fa2031470bcd0fd176e3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2fe36a1f4a633ab8e28945f4c1fb8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852035b3899a852af170c8a2237a67b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0fa83cacc5b3df95b5664f17d0151412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc2b496b489a8047c47a62ab47e47a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac138788907ae88a8f04d3fefb1aecbf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81dbdfd20e7b45019028f61eaab835415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a7fa15fe6adf46ba8e7ce73547d25416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b1811ce1bb01cb07c9e808969d087417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268cbf3a2b9a5e1da7662953fd6b367418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834edbf0915cc78fbdb85bb14bffde2f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a4ca17c53fb64d0ba96388756a5c6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6977f74964a1e6634376c47220b516b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac45a712b4047a2485f26cbf64d614422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777595727bc905b46c045116b6c0403423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed118d84d4198c0f21e47da08e2d5f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae99bffa73ce2b4942a827eaf9e5c58425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021057b8267880da44f21742cd44165426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163fc756663ac90d44948d0b7a96e78427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd5025716237346231a8660671db1b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661fb22be45235027c613789eaea14d0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf556a1af74ef4b0f126c6dea592ef430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05653cf5b3a56395721edb00f5ab2914431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad0817980a49cf2a49034437ac8576432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd224ef1d1f97a39e29e76f70bc22c5c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81269a321d48d244834899d0da7a8b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5098a20908fe59f5ec9a80760204a8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f0aecc93cae34ebfc60cb4ad9c0da436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4788e3576ab5dd98d1fa321d7a7871f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2610fd98e7e8b1ddd8a2c116868671b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cb15af7674996bbd411a7162d800c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4dfc6b2e20a8c12e86ecf43cc48bc4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e934562c90fe4eddb7acca84c51285441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce07a316ee8099a2ca335ef032afdc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29bae023fe8165d5f4da6c2a2f21fb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4b93e6fe2a23f0fe984f7017e6c44444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3d0892d7ef10470bfb4d73e0040d5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df7046843a5d993bbfe9272298ef43446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c76e7db0101f958f56a6cf1245816447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e979925570afc0cdf5aaf76d9f39a3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5f16032dcbd16256de5a9736091d8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99836f0550e7df850335bc6984c6a8f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585fa03bf6997742889f5a7ff7c66ab451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fc66893695cf06f499906f63edc54452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564c877906fb93948676fc07f246067453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea495e312b6983a93d9267a491b5eb52454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6529de2eda34b2758aa2a2e4a81823f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c26fb06a0a63b89f1cc7a0a448bb2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de4b1a5d4eb62a3acedd23ac47bfbc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714cc3096478dd28a6d4eb368e12c42458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a0612fe628001df1d73714a3adf2c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39cfdc37daf4abbdec983a49f624008460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44091a2bd623df08cbdd131f81dd7eb2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13212a6f99ec490c642f76263839ad35462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c8ac4d6cbaa5309c64ae66dca0e46463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cd01802cf7b5727853bfed284ba61464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec009c240c8dfb0403d1ee31f68b92465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc84d06babbae37da3f2156b09ff94c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606b4dc26522e7c68196ea7dc13c5d2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b499350b8f80a64546574234fd7be468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282e257f9b8410ef89e4ba3d491afd8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d7f3935c32546f78c19fb2702dee2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644eaf7ee7d91d7021b778b950b5ea9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207ac6f3eb7fc1989db4bf7b5672ada472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc221361f74eefae16a5b4eff7a83b0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5f32329708979da4a53f400606feb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4853fc4c45ac8c41e0339eef5cf644475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b489385fc3f363c4af0bb43beadae1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451cf4bbacd9a65c09d174e5a966454c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113814d40cdba166b9bfaef1a3fd58b8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72c76de362c1eefd55a7d03b64626a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d51af800a5304181c63407fc76020480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ff376385825afedebc18fb801a28e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda066d6f7a0ec8d8f7f5bc9026503a9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d044b8720d6888bedca80b3c742e8e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac378d43877592f4d0f10c36d048f5a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5017d0303570635ee82eb3b3656b7a0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb501eb48ea4a164f36b6b1281ef7da3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f2e3651287fc3b35d1ab8617c1834487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69847f02cae3207075f19423a184315488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e048db3b6dd61152772d6acd5b79bd8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e354127cfd94cdb1c0b6895618552490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f9525bbc6ce3f6d6f9b7e88932f70491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37e0607758521fcd7f8ea1a211e118492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27856f6a34ecaf1fa284775268ee55c9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc1c54dfdc1ae9d7e10ae39a2fbeff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0bd4be507179a1dc1ee3503420be5c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8440f45cfbea5bbe2861c301ce539496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ad301caa0ec5acf4ec8ac2b7b1ae8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14832b207445e3e2f1edb5c2448335fe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fa7e5ad1b961311228538a9d0b20b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348e28c94e7192ea16a7ea511459f17500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e6e00efdfa24e17a4e3a0393a1898501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a3bff30a1596d1af90c994dbe1373502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e4be1dae71e9e720e3a538295fc56503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5ae8622e12363d86070862dfa6ae4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4b66ce351e7cb010fdf670bec47a5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79a07980f6736a74e88257649f9172506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a898897dfb2c7f68cc330167375057507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3078b7565fa34e216224dea80c10368508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22fc03426c9705917421158c50daa6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a29404db61008deeed0b8ca82cc13510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc69fb7c4653809d32da3ff9c87dae9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20584102b99dd48e9c92a73067bfcf8b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0cd1f741a397b46946f67fcc32dc30513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77d7d82c5bcaa8158cc5e5ce1bf351514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65544a08ca9542d2ba408784e6569805515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81516a29bf572eded42fa0af9a41d192516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823b610e2c178a75dfc29faa57bae06517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f1f2005e0f89549b2b1a1413bddc1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09877063cee4e57bf9667d751466d041519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007879eadd04741b8f4c7508f920f44520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231012e3eb632cb7f93bd526a35172b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b66add946368178f78695282e8f54522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e0a040dded5fe8c5efa697ba8a606523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7bdce7b38568d20a74413ba784d138524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4d9bf2ab3893c07af422e1ac22486525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c902fb2b3c13d0d98b1eb15075b595526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c87413a6dcaf1bb8bfe03b64496d7e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c67f14020fc209f7159e85ca20cc3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22887d14177ab59b2db6b9f6966b1e5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880f3ceb71aca58101e7125848acbd6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef872f017d9a5a83afb3f19ff26b1b1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e262f3ee1c5f046d2d1f938703847532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f51a6500103d6c9e29e666fa0ba83d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60419ff3f043d8f45c84129d3a51ea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960f410cfdc336e793e8f1c4c1515ed535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8e3e414ab4703c16896822071834e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2c81ae168fe52e3b67cec1333c6a2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee794282512f08aa17e8a36260d6fa9a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0660f3cbbecb09e431ac69442847c7c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d541c3a1971323f7d94b643cf19d1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77d10e9ff82c473754378f929f96ff541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bc9358bdd51ba3c2cda525b29087c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022a25597ec60d7cff1500291f8b6e4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72831de43e9cfb1ff028bea7c4bac7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134df019eada28a7a828c018e87f264545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b8304ca9bf4c7848edc89686d7fe9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f780e518c6fd6e425b52f4c5023845d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b05564a37d394ab5adfcf79ad00d7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37f66b4e476979ad0bc554dfccbbad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f8aeed7e34fec72a40c15cd355831550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713eee8a474b02b63f8c9e2aa8896007551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57688d4e253f71a93ab846aec728bd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8246afba52d79ea591806b2df6deb98553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f695ac8bdc995228b4f2d80ad81114554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43499e29c55ca2317eeebe8023291b4c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e817b8ffb388b3a8b1616d3d2da2e39556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f4729968b415b9e0db2b7458b960e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a11f302b0c3ae5966efc2c7087c38558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa88dca2343b15d80dd2b436855ad8e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cb94ef7366821ccad6f371c1bec61560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149fee5b7c926ffa024fb2a1ad5c47eb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb92fb9e5963646f3c9cc8aa11d878562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266734c2eefc2bf2c540929417cbb667563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7e0b460570a7c78c1a830c81804bf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db323e6af54b970cbf65adbbcbd16747565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa036da9da570803a3ce95353b21ac52566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487daf41122ed6564c907b8b947b5cfb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c683049cccafb7294280f6d67cc16fa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8e16bbf69535a293b561cce2e1328569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec41110a394364a357181ec78cfe0bd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8eef2a27cfd518c965b26684e505d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70105d418453caf0787cc427da4eb243572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c420f04a4d0296a89617b1779b0b3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16be97a6307de5a182d009e698c821e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ca09f426c2d9170fb893b695cc857575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f409ce8f586fbb209a90b601a7c9e7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4c72e16e1ad861a17985867b179e1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a12e7ef59533720edc0367a21a278578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae85fe43cab8aa48e999cd685203063579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56018ba4c95a197b230d1d038d545ce9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a747a20af73a3e6c991600dae81876581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd94625faf43a0c3c418b2318eb2a6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b4a29bc108908ecea9098a9545eb5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91768812fe8ed4d5604455ee76fcbed8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290c7d92652fb0a478a2f984b76641d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ce97afab2f8881c506a333468febb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb703a3586efbed5452d2761a52471587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb41148bd7d4198f9ceee7428ace08588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce60648b4f486ba38cbd10db6fcdb7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99b41bad75690837f58d98b723ef66590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864c1e08200ece4d88fab42b9bd5256591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2643610958e8ce6633e5f607198529c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89352ea577b828241e3e74f42d5c9e9f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883072409ed7f37f3979cf5d645425a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3e712a0a1ce03d70ca0e7224d36f8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db924fb40b9fd19eeb07db01669a07ae596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045f371e542e28172e74f086a22fe4d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83f0c2eef52713bbfa3d285e24ea41598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2a6fcfb8765ae96841dbf7473c05c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bc66d4d013097c0a24a3f3339d436600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf86b3804dbb3282fb0164f7847fde601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5cf7a0c548038535e00dc373ca38ee602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9538d4aa57b63e54f11c0ab0e659c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35523191d3ac2382086447e349111609604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815058e2dafe8e189d3da1c8d248d166605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0bce2e744bdc1a8a541b4266c00f99606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abfa868f4f66cc0c162e21e60d13b8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1d6dc4c80f36093e660199c1d4943608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d0504fa2ac98dc385ae43bab3e30a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542c8623a6e05b0245f80789e438415610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00e204de667f8150143c80942eaf01611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595fc8747ff135da3f515c80d7a5d5b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c7102a1d0fd4fbd7a2af44635dc6c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f94835b809148aa729da3bba8720c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae538e1140e69ca6f56320c8754d6481615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83d440c3a8c57a3af7f24a50debd88616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40466f434c818c7620640d888d67d3c5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f5e2e5b077160aab2ad5eaabb4510618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0cc95272519840d92c3d8588ce59e7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea232e4a0ae03d3b397b27945636c877620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37533c734e893223be70fd3acea7bcf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e222568f9bf6fc371bffa80123ab6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d127d5dd15335e0623b7491df0996623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585498a309dd25e0bd3da2c814e17ce624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbbc7e2c08849f68aa8f53e36de05c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd8f3a9cc5028ba5e6249f4ae5d0a1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6181ffcb335401f1bf0aecada23a80627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b840df1a6b844b7d8c2cf5e1ad046d1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b814c406fb480527239c4321360834629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0aa88fbec3aa546f7bc22aadcc334630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ac4e58ad79d66addf0e44b77e0f60631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b55a91ecfc52fe76979bb3bac2be69632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00cc83b8d53fee953fc2ed9c95141e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d103eab2ffbae394535983c1db339634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e37261141a9c211b8181b7c16cc1f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb418debc01b8ad63970187e0a0cf0d9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b74b8ed2436d27171bb88ea19a836637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95e89ea59578033521e29addda67e3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7dbfc1a1ef7314b5a7ab01dc60587639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304d6e666c14a55cb46850480dadcad640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83219f68793fb96bc484e40b47a9ef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc70300619c19b9503285927dc74287642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572bc17a2c10fd697d989f0337098b8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d09cd24c5a818e2370c18242a675e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca160adb3277155817124925d380ca645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa71b5345039f6c7f31b2789c3b902646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350e2512d85fa05b937c2a23331164b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f900998987902ec740210af7ac5cc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e1e1bf1bfaf159e8d3c13352333dc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe975e0b21b8cbe0a2502df833a20d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e860cf94d77f639bcb2329966f184651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a822fa3f7eb40d3dd2545edce90b028652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543acf2d36b523c7583e5e2cf620e95653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e98a2f835b06d3619c6dcfd1d79a9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262b0da6e60cf0d902fbfe678a19222655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3248589189b0cca002aa51c699a22656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0774d71b26d761bf9cf9615c4b538657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d52df5486555ebe4c102f9cb0fb64658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d66d1a37bd724c1dead41845b7214659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce072e4feebe14a89484b2a9e71858660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2b568b38b1563cbac0bc73a1fdaa4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f538e6435476c3c0b432e7c8c9989662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826aca19e945a120eb6f04694905f6a2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4519984aad34613b3ca356727d617664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0ac2b627ac3b1f6893ff5da6577bb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ea3cc9700dbd7d420c5000aaff6e1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7627c11e72067bd02b79f96494cd2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2ec857503ee6c5549979cb5c7ae74668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ccc6dc0ae39b99a8e8b6271cdf8fe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc466365e3b6d1d90ca9fc8feb40260670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c00b7597ea1eab21c5c3f706c175f9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543f79c214d73011123081ae6a1f584672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29a3ab60d2b4a2ef3ed72fac68e10a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e583a25d17d4261fb999c1b0fda8625674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a29ee5f1ed2ba69c5137a2b5df18e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004028c0bbaa1bf99cb9df79f6cfd27676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0affeac36e6f4264b762d1191bac0dda677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c727b704dccd8b4795fd15fc09519678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dee02801a51ac44d0260ceb7f57ffb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee45a0cb051df409c5dbabc93156989680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e74cafeea763e3e9959e0a8750ca4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5654b23645ccf69e6e70858c3f11d7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d915fb0e68a131db22416e2017828d7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ece198877227fb31e2d97f87bc9a0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33363ccd52d805941b5e68f670f8f310685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5fcf996e13cb4c8d82e3058980076d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b825d3d26e5309daa62d08b83b487c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f216720e5ecaecf5442874df90e6b99688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fda5b6a0885d1a611e224fb0a4774689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122c8a1848b8c0cffaf85d4139ea675690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e358c0e3afc9d9113116812f3bb05691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c09c71683d773086f9438bb6dc63b1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fb0eaba10e91176ce00ded3817e58693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515eb3e2fc9f2f05849d908653d773c2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4f54c425567d10a4660b43d7a96fc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabd769e046f3c8549e34e6359fdc66696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f028a6ed7722fa9098c51eff34f60697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4249579e2f6bfc4761eb69717924b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82b173cb9574be29277f52c05b6b05699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37615034416b8b3b128627d3f9c42873700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e333307485cfeed3e6e1567875e1aee701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe87260b216e7cb255b7804f3ae0219702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727c4f1b734f94fa7dbf55c4af6da5d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ff6a4bd9c241057732f73d06d4bc2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc55142c078caade975a9770151873c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbaf21a9c786b0aec7332e54e597ed706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bade9fab5a758d8c2979020c8a3deb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59148ff816ca2a67ff84ab458d8e913a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e4fde4bf7eb3da609cba6340a1680709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ec1b3cff479e5db4276dc5c5b4e6c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7298a1539b533a4cb56f2826f560746711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebcb8bd82abb9c2f8e1336de70a29ef712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201e555cc6a89b8625c63a69ad8af59713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1d16f85826761aad650afa6769dc5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0ba2f970fdf168d54045c9e4dabc4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406001ca2e13b28c5b598ab530346b9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d4f576d4f34acb1c903e2a217a5ae717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7e766a4bb3aab008f33b3a881b79a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23437557db16c55d362b20f2f8b3f00b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c27bbf11415898752459a83c4787d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5a3c34cd15e743ddd5cc8fb354d7f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af46bd09b5a1e7bf26784437a35f467722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39c4603566ae5c01f0f64e104b6c6b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a262e9bbd181c1b1f127d36e31a5f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d73d4b68e407846e36085203c59825725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c61aefe6c30014f49c427a18d8dc4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d54168402f006eee1c93a478bd667727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235da35824d8966df6adb3bcc9332d5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7336be68b8cd5f594c5d506056e74f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1d620a7d4072363cd097d6d230140730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fabf935355c35b28ca61886784faa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71fa2c2ee651cad0ae33368a5d0390732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb338d2713169d15c2f13c1e88d3da733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8e4c7a359ad6f44da896d427e1fd4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db1dd747d1a3e79768bbae157ea8b9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc88ab9c78a8547b97316f987ceb7b9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347dc6f1497c78bfc2992202b234e47737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9036b08d33d873385a3ae7a1094e86738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec4c43d87a00aee4d36f65ee959098739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c60f39755dd6a29791ce3b2ef2447740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3de431e6e6dcd439ee96cbd93562b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e4bed5f5915637396d784bd61b288742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6248c7e702e516ddde8902a521794743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24a31e8c7da805a2752e06e120c0ca744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee879df4a876844e4c539aac755ea3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7467a4314fdd95b17771f8ce69a4f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28d4da4a7e5d0db5459895fba76584747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699349fa323580125c97460e0ff8d31748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5da243ebe169606116e6f18a308868749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fc910e20a797627a003998c93d920750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d468fe4c46def4e15f89232cc1bbd25751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c0cb84c0ffee77b6570ce89536a5e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc384242d2f68fe62f8f2872d318a621753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802988d4b101b44099d9f58bb6b12a4a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65196a7d1501dddb67dbcf192284f97a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9096950919feed9a2c648d53c9073756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca70310a17000292e5d784c7c0aa937757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57895ca575f48a3c0f86b503a1a3dd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d3b3221e6e3db4b6a19c5b4d8c10b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3d360cb070b1a55ae49b1a571dd64760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15280cad862ef7b45422e779c94c85761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f15efde97d66dd6bf6750e44874bb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db37a6d29f5fabe525bf6e4e79432b7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c7fdbae1816bd10cc4140384257e9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f534c7f81143f8dd7b67b4a49f8e3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05d04be255880136cdf10035d9ca26766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4c7593ce9061629421c840e8041cd767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d51a8ac5d6334f6e0a6cf6b10fd978768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293298e0ac719eea80e1e713cc5d271769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe69f2823dbb517d1ea2318e8da186770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8d1673ba8c455c52287038adad0cf771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3389c03afcf4565d527a978e8337291772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a9ef96a808d2ebc7264af95d41d20773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7e2b7244e7c9f0adaecaa3b3752c0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c403e4fd9a9d3229002fc61606b79c6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86edd40c4106e21fd73b872419dd802776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cc218280e544103b7dc1d5e11ced4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ea8b9a0dae51205dd49c2ec21eeac778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5ba48d554b749aa8337dd836d4182779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba9310ab38df0db26a34f6ded2df0d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ee54592d601e339a3158a688777d4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b1a1acd70c46f918f7662644e1a50782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d44dde58f1ce7b116b045c1e5ab4b2783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc94b25790bdf7ff934367b9d566aa3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29178b790c0971251cf4004ead92e728785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77422eeed2622c1fc17b13ebe678aa40786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927495317734fec192a919b05a5443e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e9aa763acf6cc70227267d438eca8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813aa1ea35a493ebed401cedfb919208789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b64963f6b0a2ec622d9e55d6673a81790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b86d3cb4e19199b642df97f7ee47f2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73374921c161b7acda2f1cf42ec51745792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9713043eda58dc8abc4226c22d524d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc59992dea5b662d11c1f247288b289794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094b11881f70569ab9a9e2a8b6e010f795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc39ba889d4b4dc0b77d8f511e0ff9b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcef72c216ec938a4e0148d5e253f8b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17343fca65aa9fceac92cdcbb69263073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6d9deb20d6f4286eb353bcdde07d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6643e6787c33ba4e66f6931eaa15665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28c980f65f5b47eb4d8aa9f1d636ee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bfdd428f82763db5e75f4aa0fab3cc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328ee3e9acc2e59293521adfafae4af8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46722cd3d4411c01503c7516496336599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f79851e3e0a37be7ffca7ff2307c7b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0700a6dc197dfe92b7f6838b1cab61011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0551db55298c1c2050292c9510253312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26933b97fe2028018c7b81450fcbe0e713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce16215207044167cd3d150888fbc9a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c62f1bf0246be41a3adc83d69226c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad141a75b11d317f4b2c32af5b60265416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11bfa7824b01c925464cb7ae054cbd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75371dfb59b7910a516119803224d59b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabb14d0b6714bea07ba5fc28fbe9a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d65d43d45cec1eb11fec63092f40720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77591760c4d12d050d065eea3a5e0f5921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c7032986c702486753b9b587691f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d7565ced4f86076d3e730b687f5bc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fbed907f498908c55f3263039220024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0d80c0aba04530278bb962625aea025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ee8adeaa1c1975719c9781235f39426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff79f5cd51df2cdd0e24ee430ae80427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bd6484ee48a8de5b0ae79b811dd2b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe522d52ebe9cde8142f93d4f11e57029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d22811231668375bfe0fc8eeaf81e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e1c5d7e6acdd9b3959df1247720e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfae1e8c0cdc561a07b390027732ac032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f34a3740c7a79758149a0340e6ed333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20aef79ddd91a3a0ce9862b86924de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070e600454cd90ffc95a038b5f743a335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64892aa5cb017d0fb8984eae601a247536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864695ac6d61fbec97978942d58f9a4537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ae7351e7fc06ea8572bf6c1e1c42d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659895e041328a2279aa3aa3b8e31c5c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8051e15ca6b055e4d29fae54980b2b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8457d1afc3a8d2724c17b75fab3d68541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53be54d26e20faaab91d3fb4b31c36742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2168328daea9703e00662599efd9a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044cb9b983c73cba6d89f27df17a49344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a930ff7955e599902bbbe59c1ecb3045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697561b404d2e13da4eb09b5c3b54f646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fb9b954bd93462fd192b471b67b6147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70f67dfc1d92827de1f62c1612468348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cee9c1cc86771108acbb506484a48949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df03a76828327e1d5e16721f7c001e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a991e7887946c08577949558f5a3ac251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615248d11f82422319ef7d9e5ac4c6a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779cdcc74288689225c1ad81983b7b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858cbc0b0969f74cbcb832b08a6d63354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc3cfd84a4c808bb5e86c08140cd1155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a8f6f86fb4b57e8fb349ec0dc8bc656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00135d393577cd30832202b0753954fa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7607e7cf5b6e3c626c16e8774eb6558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6dd7787046b150e6acd5226b6472d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d1979f67f04f79e47f97d633377ab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497fee1c92d92d3db5d5113fb165c5e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c46df6e90b7e4db0d196764aba1f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452a327ab0b81338571f630f656755563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87670394f9c5eb53b1309360f6d416cd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02f5290445b1cb5db658652352d9fa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f8160b5aa663a520b20e75a9264e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df97e5c07cc4e4f14693b5279ca738b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6118d1a8d597735a2c80e4990c7b1768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94cb2b245f9d7b3903ac9f48a0094c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bba00d69f30e311ac31fbb5b21089a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88d5abf417b9102c2d86cdd338755771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574cc662ee47f4a7c81a19654b3821e072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec0734828967e74f71eff197d7a51073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847066dd63d66d389ceebfe20e1f84fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139cee93833583273405d3186ba8ee575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e10798ca93386fd7bc7f213292bdc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab854f6011b85c7a4ff40a2fc6e0d5c377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d963a2f6edd886f919c72057e229478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd98c76d318923b0b21e8616c47b7579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653734a323cb4875d23ec2bd0c772f980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785630290f473e0afd07d9ac2a5eb2781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc734917fe08234547d6d20ae235797e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde8983f115c81f70c35b16f7ebd1e283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bef50bff70e5f25685bb337417126f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110a4c29e7d1faf7d653e888dd0370c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa20d71a45c7ca2479be0cf7ce02f5986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a08023d8c355908d126461dbd4295c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ebb836e7f799cbdf9b8dee949220988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3660ea698e4cc9d26a2deea9ea0fa689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e0b26fbc9c3056bd6e6840db5b03b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a521741c1dc093977a32c4682c6ab0f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da69b5e078bc95ff39009bf6e6903592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5277545957f1bae9398558f26ce1293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f84851300e691062900eec3835366694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0252ec96029e5b94c93591f2039fe9895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffac5ad0e7afaf0b9f5f34ecac0f1896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a22fa3bc96cba4cc6806b9af58d0f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0c7addb8be01c3b2808be8f5dd29098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec839d96c5dff4768f8a0233f6afd099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50dd280275a221718d1bceece4bc633100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3cb718d11bc0ac22844f09c632907101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464a1463ecfd53cc1163f43eb145edf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328542b0ed438c7664ea99c70918be0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8156d01d2971912ec4536246130fd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f9cbc25614590040f13684282c064105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c3f367bdaf6df460ac1da362ab99b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2727c17527514c8e27eaba436465d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f0662c5585f7184b1ccdfd2bf087c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535976560986dc9a47b988e61898859109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8328c0387dd20f17f2c0ceb2805644d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f159f244bf9684aa53de2cac0dc78111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8df8871452b69c1b4716edbe2c26fb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46c205aa49c208978769a9bb38d2e2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5a9dd785e2125efe2e00ff2429a97114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cec9e5ce49a462599711f1b059f56115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39ade60a66b2c84e544c15c26d7b32116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6131b9b63648b6313b848b0961fe3a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b45d912931dadb2215c5a345e90f82118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246fe41a6b4bb0e9131c1b8bc2a476a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e037067d4f96b1abfa481ef6f51cb6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4cd269d623e9aeef095e473554e7b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c8fec6bb1648a05fd0f01a50c64c2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b639ffa264d8bb9d3b9fb0c03f7c33123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9a85387e8b6bbde3f2ebc3344cae2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108f613b9b917e07ab3455dfc730908125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a3228f56d69121d65e9f59798ae09126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080c82843a5488a97e2b2a38da16aff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29e599f182214c6044ad311a166ef9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc0efca8cb4d9a4fbbddfd65eff18a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2cd78c06aa74e1c6875e91db0cd117130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb899cdd2d84b895d8c2b2aacee41838131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3cd9d255bf8bd6f048a893d3245e8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b2655b0bda9d414d464a8586b014b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e214669006730245c620fb65bb51c95134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc815deb7846815b44f9ceb674f11a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e01a84ea547e10526781b19f16e44136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0323109f0ed654122f387930519ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad4aecb711f7d2b8669c390e3e16d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40262266878d1ee0f42bdc74261f6ca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc68df38041c9b0ab47ed32a3291392140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9bba9d2679dc014a7bb55cb02b9f3c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b19ec8476d7632bc699c8cb7cc42c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838c92935539e0f930c91ef0010c84b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43267c6c6ac0c56d325d77df261ffc4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3709d7ef9e7ee77643835149a609f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2538846b8c9c56931024679389128146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c57fcee8cf123816f061033eb30fb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8b5bcc1d770097952d4e9325572b1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed3261a4ad8a8bc299121bd6da9659149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b3a54e08df9a4710bcd841ca99ef6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804dfc571682ac2c06353d676edbb53c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc48c6a1cd5bc69469a6aa8c6b7530152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5d1dad52d901d4457423bb2a4ce18153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4dbecbabf66f8efc949c376fc1236154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041b1e21b17b5cfe67516723cb3a944155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12216eca440917e3e28200fd0f1c34df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d414cf6125c66c8f9d72466615f9d72157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d5aa189e056efcd4caf3bc157938a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe6859914378c7f354c8ed41420fdb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aaddef06c6c943ebec6b90921f38c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff928a190dc2008c20058d1bd1a987161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2992bb6765ac09d2eba00c233c35a8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a75ef9fc19ba112b6ed2105a9bfb9d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bcca039db887305e358f8bf4919905164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e204cb63216f3c533018b7b19fd514165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555864f3c3d3f888fa312340e09ddc0f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae9c038a996ff15324d516b848aee3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61bee13239e8374265d122842b127f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8850095bfe0c01782fed419ec986e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939cfc6e7899cb128124a67eb393ebae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae894925f8016197b29c59b538634d4e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159292a918a7412f79175f55ec23a9a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6897962f9ddde4e491290540a0035173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b22c7c7b9fd60ccefeb99694bd6539174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5816e8cb7aa13457ba4becd52c4fa4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b89b3c028066ba6605888776aa19f0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ee0db6b3699a548cbb28777e9dc63177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bda6b70f2e6191aaa3ba666a3d32b6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b498d72960b04ec230f08c4517ea4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3acfd0d3f992e52ed4d0347070414b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185996cea30f6ce9550da62370cc3a1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980d6b32c8dd24f8f40ed166ab6cc1d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129b0fc0b9aa55dc5c71f5c96755265183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f747428ce1ed1bf947866f44bae28a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef83b7fcc01f6850d3b229886fae1ff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011d535ab5ebe3cf6003d3a8d19a676186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb7a738487d61b0bac282600a5e159187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3a205d96664893ee1a4752b5d6e74188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e74a3fdaad15dff3b119c7065d903189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616baabd2048b1c744b10ef5f4b8d638190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2449ca971b49996d795cea51231b76191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146d7048d07784a1561e50cac86f008192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26910e5f5ab06db70db7aaeb3ba0b9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e384e627a1014b023c1432e1106c2ca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221d38bd9318eb8f0320caae06a3ced195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febeaf0574a2be3c346413df29d732ea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2539ddaa1b32cccf98fffdbcf01eba2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ba4c4331c13657da41b46542ee4aa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0f18fe7944138786eeba005e20a42199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e9e9a842975204b36eaef71bcc2fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f007e085d28ddd24356a75eed4b70201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585310705282d12d885a1847290c54f5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93077ea4308076e78854f7bd9d326b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5bdf710e9b881d1593c27a117202e3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983f59bd0ef637a44854cd09ef8537a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f56874bd0f9a43d5c6ee4a4bb20435206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a070d33729490db7cb1e9b808bc63207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee392081ac2b23d0cae1dad5e01eee2f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32a4d8ba46699e2eeae1b6fb77d18d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6158eba0d3f486eda00bfdde9b2d249210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b364bcbe71f1737a4baff64530b8ca9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d7e73fd89f23150cc97c1b2de665e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98a62cf85ef4a07fd9856ae5badfcb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a563c5e9c58fc8786d75f087fa1f4d8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657422442bf5cc7c241e6f4f94d7f19c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9d0376605deeaea3c72c6aaed3ae0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5523b330633025d467a5d45136fa8c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5288a58e0add033d7117f70931d43218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce313d3ffc483cbc9046b4a148558f5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48f4be263008ede1f16a536c84baa1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2555055f5909c98006117caf87421e6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d797b6b1b3891a04000327ce94e249222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331844872bcae0f0e531dad98cacf139223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc95ff0cb9732e66148648cd6706540224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161e0d0581a8ac87174da054bcb3263225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2616b7a463e0170877cdf25d4154c6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33e291c479a5323ca852a78a7d9183227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284b7e0d8142822f2144ded1f52f038228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ba486fef8cb7e482376a975045a0d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a1a287038f81b2c1de98e7f67a316230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654bc0b17716cf03a501fcad879560a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeca739873befde61fa98ecc310df3b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300523a63e573d95056ca9ae8861eaf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fcd8d97e4142e8914857afb040c3c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64b84bb52447ad7c2d933dc11ccf0f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e299fd9adbc85c19b6f97ac4fdc2ff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb2929cabe3407803e6155b5db53ea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc0d93f21d54d859770b9b085e6927238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0537f0a32a346ba147fc9f466bdcb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9c7ca7dbd971b523a04b7bb20bc9b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9c41a857122d0ef115ec7837a902d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb94001dc549afc8c0a339a9e72589242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daab961473a958f64434458cad1c6d9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82cb59d4d88ad51ed5a4cc637d55f9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e5a6a5689347438f97544373d168f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ed3a522c567fc92827c57d7be2143246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b84510a970acdaaf5de213e2a4a0a2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66863d25c4a0a09705530e5e7cda453e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19f99310754899ecf623aa7b8eab47249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77aa79937d62386f0f1347d31100b4c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e153e2474c994e9a17a6f3e04e351a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8bab4580ab8f990ee7bbf88bc5716c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d54581c17b7c3751c64111be3c279253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd3f4ad1fa524d72a6c68d642ca710254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281092555c1b8e323c721606620583d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a2c24df9f137c8a1943c86ba20f6c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98120d755c37fe76cd88a59b671fa463257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113102c9d9fe770b70f2d84923f05960258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7614444551f7ba799f26c63418037a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58f51a6b6753bd4e505d75d39e7828260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441c680f88dcb3f1c1c5ab240297091261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ecc45d2381561e4416850eef5e18a7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b462b8280425f9a3a0155aa768c9d38263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9be40b7232bbdf6b7bdd441d38529264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f32290a6a1608258902805b5cf84c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928d124e480a11ab716d8434259eac0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa3142b40859244155ae5446b9cc58267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5fa2f506bef0b87e47e8907eb92f9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b298975961b62b22fc3c4b5799f397269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b234ec6620839b0a01456230dd6b9de270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e47df5df99edc837ae3d31dc5c2f2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe918bed2d7df70a057375835ff2da9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323ec09b299d59d6587cbd59f080a7e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc252ce1e3698d98b0e7490bbdd31f49274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37223540fec51e8b9bc29657abadad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca338d09a3f7136bef76ae914debc628276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e922e53bcd049dd211bd7843a019e7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0063ef5384919b3b48cc40ececfcb9e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738fcbafd5ea53e2aaf23c5f7bcfd4c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192686ab9730e2a628b7648d82e1221280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54fa0bbdc941ec3f13dc1138cb1976281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c963c98253b76dcdca94ffde753b8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19731c39b710a1bc3804ed124e523b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047a644ecbc410ce8ee447309f752c6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24ccb17a554ff6f3a351831daab006285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342422b9efea25976a3ebc3249d372f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45834f15c239d5527d44ea54c6dfd4c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4777a2c0360a659385cd3526698bf6d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae50fef912c95f8aac3e4d777e8bbc2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210338151f077f7224fe44a9337b2d3f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a8554ab7036ececcf9b2fa98b8476291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41416635024a1a0dfd7ff11ad164b47292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c8b10134a64892aa68e77d1d1400b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f5a661a21b061d76ba2c233404735294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bbf8aa0e8b6e4e2cca71e07c5b303295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01994136701daedff7d25d6174a098296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acafa2c5a4b42eacf8b2141c5fe1dfb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600870d1568b80d2e74f27a601ddc40298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404069f604bc31884938e33ab1ffb3e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c67810020a840a5fb053b2309a0c3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27f77aae5ffd3a91b291fdeed01bb4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d0a5e5ea19e872019bc57fe66c608302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d989ea48079ff0c2beeb378cc09f62d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55314d305d025071e1b889a975de76e8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4b4b9e388f150274c8a0f1ae0a2b2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfe5e35528314139e21c6183f609c7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9559d36d97aeeace2cc107d4b257014307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488337529f987c7b467882bf002dd07308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce7abf0b5eb117d44758e9775b069f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc027f60d2a5c97734a9e663fcdbfa0c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e316cbcb7a0011cf1a6cedae579f2d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27ab0310c4a9e74ff0f21211dd67e0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02939044e2e3a9e2d0b20f54e24d4d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6d008a935efae9ef69800177ab5c3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625330996e2eb3f210a7c6c18ca84d9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0671a1a60871b0807c176cd530904fc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eba590971dda7a199f7f1b4b03dbb6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0fdc0f7e5e6d8eda1e3e74aeda64a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32666baf4cb24d791bace5b64cb47f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6895a00fab9316441ae2faceb755837320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28dc02861f4b5c1bbcba12667db5322321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ff3a10ca039cf9f926fec62b5550a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5aa18f3c9131bd7a13bb875d03a3f6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a012a5c826b6ae8c54ab160d646e7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4717a700f5445a64bcb08bfe194d47f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841640c22479edf3d0b38715921068a5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546929706b94f8b22585a97aca532216327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047409a2fc8b02eee8d1b913728eb92328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695b9dc50fdc28c91d891a890fc7cda329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43791b0ffe64662112c9e5b2f6112c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219320d686e0d3cb1b03a3137d6ec541331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199633f4c3e45d4755e0cb576dc2973332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd547b9acce97c62462e029e0a9ea73e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37ada34b237c041b62955f49a79f7d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6103073546da298fb057d302c1afc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2ccd5561492bfa281051a75833b20336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a62475730483833316212a2a7fe50a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cdd24b4e0a8e6cb57b3523540a82e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f099b728039996bcdc93184870c970339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a9b1e1eb762e29b817dc13d04de65340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ec3d6184494ea4e45e642a5cdc0df341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54bab97574c71c2a53af8cb7b4d3608342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73473b16700609b8a5287cacf7281ff5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6b012b239a98cb1a30edc18180638344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49217a1a1e717d7f7e053b911be0e797345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4092f3cb155f8dc44a31a7fe3b46d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a0690639df29cf0b8b866bdbc0fa4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd4dac1ab980314671bbe7d1564597348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc109e307571a5fc165565547787b8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916f451c501772ecc1037df100d18b4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa59bc1a19ffe7a1e005badda97fe5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888fcdc4d8904f8bbde73cd2a7e2a30352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131f549e573ef9591d6d06ea728e3b6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3ad7593a2cf1b1cb750dde67f4f65354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a81aa7eb41753aebee54526138ab2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de728f603e4f2a0e1a05ef60c23f39b8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40bcd09b92f2a78e22c43b884e04ec357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fdfa118302f4baf43213525159b43358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597a1abe31e2d53df3fd6f970ca5a26359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afc1bb9a5bd0dd2ee3a8b4cc3742f6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94661726218f3869774af4a2f6b173361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068296410e994cb958e7fe19df243717362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc271e6d890599f8ec887392432127363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0405504d734e24d59294ebacacdf0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fc7f37b76edade97639103ffd98e2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea080a4bfef28a4c8e4fda00beff6fd2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951101606afea84584206b7fd4d3238d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bb51a54551ab3fc73dacd13fd727a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415da4c9711e2cc858529b686bac2618369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26184a123b93e3e7e3d903dbc94191370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8cdf8af23aa0f6aae4e08043d59c59371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae564108463c9afaf5e9f723e318870372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24063558c06745a374baedf01ae303373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613b9b15ed2b016586c2dc84a2485ce374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b32fe9edc695b08f79436f15f9f99f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf993961be1903d1d971d8134885987376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72484b0cebdd43fa7b0a891a94081ba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456a56d60bb88f34146f857d23719cb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2e028eba3e0056f5b7584beeb74a8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d976882b4d9017707382a69cc731447380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f9ffeef04a3b0eaa951f6155c3585381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f6585e4a4a8337cf05fd735031bed382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e9cff7cc479608fb5150378f349bd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea800c995f05406617fc61a34dc5563384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26f6099b6847224e3f3450ddf80130385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46a2113422dd46245f0983a8584590386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e46629332ee9ed017750c80aa3182387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbcdc95ccaa6623299c1e9371b521fd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b25424815f2b8f0ac6d09169939b47389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cb6c07b19a215a7b6d7d38394326f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbb111f9dd278afc50e4ae038e685c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d13696fcc99bbd69ec82b97e64607392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ff53978705e60bc9925b4652b9e22393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed5d94801409ebabf8e04958ad00fe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e138fd9c671e976f40baf09d9083386395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef1a6cd40b0938d3de2d0d15a7d868396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc84b77ee8fcf67d37d29dee75ab41397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894789ac5b186ef94f416ddcccf7de20398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac29795cc60ff504626522506204ee3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c0fc4567f0f3687fb2973bde5798f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68758fe09fdc494a478690cabbe53f07401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348dd050ca1d548b56a070247d6ae5cb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5fbc753191c2f2eba34d4f45fe8dc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9fb77efd1ce1af2ca32d30bfb9d7c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb8c7d8eec21ce35d1e00b6e149400405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37cc60ea42cffaa0a152f1d1146de82406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227731251364c199825bc5a7c3da7d7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79899f2afd4cf3bf2df56f6c52bd7a6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6970059040d7b403b922425aa79d794409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacef1f9be82d4b579b0fe4b1c175585410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87ea16a5b8f687bf7ff2bfdb733720411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36318e496d7f9a877b037742ed80d1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b87709b9fd7f1abf6e531d3b159cd5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab22b02cd076e2a5b16e04ecb3d0cb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9806b8e5f2e5d097ff061c632fc3f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb4b95bb4ede4b24c98512f1618e97416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27972a8c798c0aeec9bb2d2f3c6374c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d47adf72d2e94fa545d4ae7c07ac4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1b0825eb5465b08fcd5bf147044a7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9efde56f3cfb9d802e34fbbb4ab976420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e816b4dcd168d9a546416ad84b95b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd38488e0cd3d49e9243e676c80f64422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322068695f96910c79ccb7d40c6e48e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186274944a2bb319d099103dc577ba9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd28a77930f1f683d80201d18e6b35425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc006c2fcc67c1ac20f75ff9bc2fd3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ccff5c7a0c0a03fe33fd6d9d39948427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f051ee37358161d82e074ad8906d4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51bbc085d1fe8691cf2c441fbeff54429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b3f84c53faeb84f97bd79b188a858430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e912f24546b48e8bee1ad6b6b7fd28b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e41f2a02de887ab61ca5ab3796c63432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc662fadec726398b5b96621938ab3c1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75400771d54666f9c20ba476173833434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcfa162b0a26aba3c20d5f577b70a5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a943d8d0f5c47d158bed52fd6245a1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c00657278cb3d69d5bf347f9e677e5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf885c15e024ea6c097f4b050c90ac38438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746580a912ff92d9594c79814b225fc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bf12bca67295b8de8223ffe08f98c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8b4a14e03fe0c250ef59804933e6a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b9cd140fb0255a35371ed2e6d2d43442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62defbaa73c34e227a919f680fa99c25443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ba8714985e76185b5432a497f53ae444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51ad97ac08269b4f687267306918e9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec32bf8dbe1e792ef80759bb835cd5c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27956c5a12239010cc3d81017ec65f55447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7be275802e5578864b25a44e53f9f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3df53a2917d45953012602ac9d4188449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44a0110550063d201560dc6067f3f0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0fbb23ce9ca1022707a2720e725a8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0274f921a002745458d6adfec8789452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747bdb4f9946df0084efbd99414917d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9624bcb7d17fe0c415f5b00da445d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f8d4aaa85bb98720633abac630ccd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2136a1d95bfbac0083d1b57dd0b3b5b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d21e5e7b5156db2761c8cc8ca55f3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabb92889f54791a053e4e59da5a77b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2b1527923415b13d6325b8fe72ffb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5763fae88fc501f2b3a54d7ed96824460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf03ad7e030249f90349eefc1cad11461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55abfb58a21a169893227fbb2ae900462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4676e0cb711e49b06aa3123f29a53463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5891eeb78676f1ec2adc15e2380d13464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91455a776ac6bdd9985cacda488fdb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e88544ab3ddda6161ef70d204f07f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fa137f1c7925580805c5a78646bb7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ac09556cbb7f4d06e590af2d1e104468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148c3ad9de4af88539fc6490a749416469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b24c4cd1a1b856b57787a46d1af89b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3609dc79ee0a2ebba6ea43d1420251471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312573efd6ab399098ef05cac4242c19472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d6948a4d82e2cceae3d84f69d307e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967daa7cdb010f7d80bd58f174b92f05474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1f90df022affb08b028d936830e76475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa242270d6785e241c377bac174227a2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ba361b92c287076191ece5d4fe6b3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b4892f5e80681f8bdd9abc65eac65478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064b55d4eab18f0d5bff2ad11cd9cd1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc31e4b6837c0e4e5c404b2ef6678c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1683d5df9bd158cac2b96ce585ebc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3274043f2b3dd364be030e4e4a8e3c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98c696e28fbf89076c647e00a88622483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b268453bd6f653ede28e623b66edfd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93087efa95eb73d11a63f8764ed28aec485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef7a31fa107506dd03576ed77ed245486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b118d774a377a62eb11707af47cb5a3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b301478fa23c85013e906974ef269488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61cb519c9fd984f5f71b0c86fbf4f5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41188bf795e2080b5ad8829e0b6a4125490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb8f8c4204109e6e5f14f3de6eeb0a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e53ad7c59349f6ad8a68c32b03371492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc94d656eee13a59a6d1daed96f8a8d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8233937602b7a934a05b93ee1f47ede494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb301d49198f1d3312cc3424d4c3373495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89950931275d1e0b8c6c7067004fd01496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafeb0533e3c086cf38ec969189603f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98a6779fbc4d07e36eb1cadfaa37f5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53816a19e1440ba48cca6cdac2338445499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ba9431319d1cda67f7b70cd87db9e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8cff08a07c9af8812d7a7b075ccc72501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763b06fb73223edce742c70f1edba3b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f810a10921355b90d4e4ac9189d3b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1ff22c11a6e0e007e4d9bab8a0150504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202f88478308666c5a6e72ba9517526505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c57c653786b70226dc97355c6a1e3c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55573c73153afa2b797f01adfb7e78ee507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff48fe35261ccebe7b5a7348212c01508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb705020df61a18a4eb33969b8c310509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa05e06fe79960f7cfe2c515a6af1ad510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ddba596cc539648f45998bfcbaf2e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e4844fe411eac7948fcafe7d220f3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d05a680340ec223c6179636a05fc63513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f9bc383a2694eed27e92fe834bec2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6a4aea2cb8edb53863361193df73a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70779c910a22e8ddce9e07102f5445516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766525041b03a974a602a83a28d6185d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0b79f942dda49089e526c3c1830cb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19515ef6c50fd86c0f50d1b69fa847ec519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c179b324c151597ef74637e2d2baad520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0efee8bf1ef22f8d3e730f6956063521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80925ae840d862f3e2fb0bce3f7b4509522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8bd338499e2f448bdb07476c2e0d8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db46654d95203c4a3f5d74773a2519524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65671c925551da2997cedf5433f1e9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8fe834aac6b39ac6908d1c42cb513c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08e10c2f7987a6cf0d13bfaadd2305527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b04278abbbc581d964e55b5ad284c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a20308bd02053e9ecd89dbe0681fe0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd283bac0d706cc833ccfac88dfbb53530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f609b9952ac2427ac7175bec49d77f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b2081268b1b9ca1d08aa2da8e1eda532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57805f38819ba46b45bb3051bb5ebe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1c3111f9f1e3344c67c6ad130d63d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2971c966c04640b5f1bc6d1c6d2227535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b6683dff94a9dbf6528d6de1eec35536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fb43ef8f8b2423fb3f1b383c4de96537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02559ae170c9a958d7e4325a75b94b43538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdaaad79de30b095eab899f9bed657d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc375d193f6d42a85c89926652d533540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f606d7086598d107218444c3e36f61f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307a881712ce3bdb43fc4d0d3abd9f9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50066179372a21ccbd6379aedfc184543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f05d55ee494c941670ce3c22fc9027544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e581b607fa524ee6ea463bc43163eb2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b0584c92e408aa1c85918c648aae0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b03e62af9485736abbb61be65231f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd165631557dd960681e2b4b26724bf2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e810bad8a47e1a90ef0591171e382d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b2624ead0e43a6280ad10b80f6fd3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8b33b9f53b1e6bdb1d8242486aa7b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda4a00fa6cd47480f02d63a530e635552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed38588f02cbd61c4a1b9c18fe64266553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a10fcce935e9a1ab7425764906a018554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cfa88c9334b7184f68d0c5ceca35f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87b669f049b04497a2520b749c8ef7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5c606c39b3fc8e27b9d92bdd7ca1c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802a7d1d76a66a6f515571957c314d7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d652730cca5ba4bc1ba15c0f257b2d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bec3c7cb0b7ef4523c79ea438ebc2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da0b946c96372f84442ba461f7177d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1b3bf7ed9c679de6a174361dc7586562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176db17794e9a3ea5b566e8003cfef8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de24bd79886894debc614224c4acbe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc83bad2e47dbc421cf1dcf623b4ef565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d945ad0be78a039984d651605fdb331566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e684f73e867119bb46f96bca33cc27c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d24c434fb0e590b66678f32372533568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95450c34783a4b42099446450095f40b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec777429723b81d961837b4da092d4b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9d85c4f1a2e862588ce2a808afee5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091326e43a7126677c5b6eee0e3f16d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3b96cc45af6bb93cc2c7538a34f9e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c2add1d37f25dc9f9c08ff92d76dd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4114c997dc476d2c1e51c8368308fd1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7fc6b5b1bdf136fd81116f4cb5962576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a909ceec5c3858b6614e526a801c0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90b64ee512370f1275af54c80f53df578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c620bfcff0f610bf29989bfc2c79c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129e8816cd84ea5b7102ce076aa8cdf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea014e5d07ea271c33f776c9f03a60581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2ba5bccfabace5b47296db0a1b2c7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bb29a0084e991d2bd7cd7391d2c2f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c74b9bde1457ac3c53904dcc06434584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd54f5bd0221231a25bdf397dc4765585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404d29f53d97e5fe6b5d58823f0b273586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8e9ed6014bfb27811e9278c45ea6a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415a0977ed7e004da215a0e200157a9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730593061220cf0df9df7e0c9b4ff73e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f5d579f138c62d1666b665c194311590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321259b68d179f9c16b78be09565a756591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf70279de89865a6574678da8e50c4e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e1cbdbc12382b64ffe709b55f8e32593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44c1d26fb1a386dc9930c10cde6e4c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca0680d5e7b671ea67221ed2a256e0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc735b7d26c9793bb79a9fd467e725596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3fbae88d1d52a25c29fe0697d007ed597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964f3ec6f5759be5ea6a90a439a8084598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ebcdb6183f265e0d7fb0e98ad9f7c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7048e298629fd3a575596ea1c18745600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889f24a4a8de69767c43bc618292fdb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc039932cb69235d7f4e570218d526602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0458450c084f22d2687e998da583d3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f0af286166257b1710d77aa7ad2c4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51bbfac1063213c0c03bf68fb3856d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7eff1310ea16d4ef25d1eb192c34f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24bebe777c064174955cc0898a46b2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cfb100e5e61b056a633d6c29f15cdd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a668c176f06d75f8d2edbb557bebddf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f38707756801c151d63a336261a3bf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16d142b12fb1d72c538af74d0efc64611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0987b0b15ba371eab119a1aac3024612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d2bac0368cf471d7b880733a71e0d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa030ae2d917631959677e0d4c99bbe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda50ac64323479031dee503d57e341a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4454872e80b1087b9984435f1e466f1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a367a956b64c0fcc15de1a975d53de9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc532cb4d3ebc4a9c9fc8c45f2d5de618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396a84f94eb3568536dcd730db5abce619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416a37061e055503afa890e6c221732620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1e6abe3aba4d11593741e3b93aeb8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3b78e2a62bd691832c07c6585b605622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5731e3e27d71954dd3fe404a7c709623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b257dbe1f9b6838c57d342fc00e80f7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812012072a895a16eee87d03b09b603625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e0e876919e34f8898afc28f5b97e4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693bbfa87ad265e0cf9baa9362dfbf1b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99771c4350d7e678d1ba56e92f4cf3ed628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49613592ae0f41d1e7b03ad1f5259fc0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb8d485a144d6fad30eb08976fef51630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aac4b6e2375cd12815e6aebceb98c1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32b3f263aef6f5e878508cf51bd177632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769c6aaba985ddce969535f6f283997633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f76711d6a4af3530691678ecb20489634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d7cc793d486de80383ef262146084635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a84143dfbb918f4b89c1735165714e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d536ce93b7142e406a5cb1f3882a8f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b730f49fcf84df7fce2d8ac467a82d8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6e90dfa4830e4d7960d1a737d6ffa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9409cefea45185d3b08162c2548faed640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b9af0cf64167fee3dafe0db38e6c6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe86c981e4debd406dfc57dd167202e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7bacee08cb93f2228959b4995ff914643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae737ba171b6ae046a5ee2eea11b7a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39505c5e61f0530e1b1d232ad613e49a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c489cd7d0948df7d50f5d4f22509933646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48d96519fce7ad9723d9efed3aa435647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7911b7a64144d3987c7f1aa070c618d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2e4121e2597b96228421cb9482bad649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e32987c55f1af6f08bba9ffd26cc99650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a8542d31522854730b93e18e17635651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7be346dbc3458925b44cca84b82ee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43ec8cf46b5aaaf584fdd6e49d1db6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b945e573d3719d62cc0f5cec5c4030654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119e59bb315f0ac439fcdeb7b595f89655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a438af3b6150fc5d3af5db6ac620362656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93af55cfef0e4aa3ec9a7e86e1f49ab657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7493dc3cb36672cc013c27b6ce7a2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a607d6b3331541fd17bd39d360df30659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a71434ead85278b6b2ecae82c2165660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4640acc10a0c209639458d246a2b6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d904a2b8d1313dc38ee1aed96a339e2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897aa1deb80faa5e05fb7bbc76e3987663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff3f7445a681d1c45dfd6213ac7b22664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4eb57350a38b80ece0a606148d0b90665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d662d47b6a0b3856ee532f0b3db850666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7883bdbb4cec6b059e896e57a5d56667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fd8f52cd64bc530b037a3afb71587668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315892112bd178db08422cc8618f51a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa84a9ecbfc476362bc35afdc97b8b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518028518e4cf5ba62803c393c315b7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf556f2053e02fe3f468ff8e4298e5f8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf27fd76078b52a963213d407d098c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17e0198fe63aadd8a2d07a0125813f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137be7defc7f416eb390de5851fd14df675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8b7cc5253148eb717fd6a47c9587e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de56f5d32ad8e73aa746e7eadef36a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565a15a1001a1c32bf51fd95a1a2420678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779974c6adbf3f79b2d492cc1a42153c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4479a5cbe5e9e585de8aec6dfddce680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b80d4bef35de93fe3ee19a39bbfaf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43555f7ae97e7423ee95021b73086ba682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a303085006308f303afc264b000ed683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b5f49372b5a8ca3f2f96ca9b2b456684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db444274dab4fe045dde509a6098792685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b4bb6d24113ca30e051e8a568f780686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c4e6dd1e6244ffbdbc4fd4bd71d5f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf4514e61c1103e6b9013d6858a399688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d075189291d26ab9596641311d6a51689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b609ea9ef60d3e21315d09ace7b41690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fd5e1ea7ae0970233bf8a3c550c0f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79660dc4c546e024d5afad597fefe80692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892c12826c4a0489999ffab167e4aec693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb85048c07c141596a5cf9b02b5f06d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea920c58cfe54a2ebef7a4e99b0c741f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55b998960dc5f42ded0d68afa7a087696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b02e89e94c056fd463ada9f367f15697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4968a7af91c57eb4b8149c3f673637f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247acfccf60c41e5c53f2140db75813699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6843ab657f2946515f4603146db521700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8c536e962fd79d9ed22606e685535701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc7f2df069a6c96fbe846f73f1b5a4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5261bc6fa6682d4adfb3e4b96fe25703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21c2e4d23710279fcca5151be81450704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a016f73ae6198213cb0001ac7f5e34b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4393357d00547c95d8ad1105202c6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31cbf482d3330eadfb5448363596d2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c18d7561c2d46f863cc306ee83a8a3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025be9c416d313a7331e96aeee01450709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef1d7a6a052cc20a8fa1bf6cb439f4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496c017bc78073ee2852e1449e481c7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e917e07e5c2c37d16e8d2061565704712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052e904f686366fd511d39ff04155a0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136df88b401aa6c625f7eda5e9753625714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c634e1c9f004c3585ab2ae09f8fb77715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3ef92d7fa40ee735d01d07fb565da716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af808d57e39030f52030f3bf301099717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1df4dcd40499d4f8d4f3b690eac26718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303bf33ba66cec5fd244ff681544c43719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b1a43796da8f9437d2bdf9d7a85e1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53e3d30ceafb236c77dade296a6bd1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c4e3cfc15805525cb6312a3272b55722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3177582be098ffb6d250eb2ba560f3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b6d83ee9426941a1d3380f11beab7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611463a9bd182a478af749965471b7b4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb79d0f3bd0840dc98ae57a19b6969c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41223e7b2b8ca67776c3dd7c603eade6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6e5f910ad305fb9d50b737148cf30728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c7875d40153bbe370d3b0df8b28b0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10b55a3df762330733ab8c5139c1ea730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecfeb0a03cdcdc8c9606312a71f6dd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e01e145f27ebf030d93de038e60a0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc02e01c0bc16d8587aea4037fa8c9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91e99411ed81d4d138aebb61d98dbc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e027e573ada1452b6a4220777252d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6041016fe0c122b74d4b2321af5750736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404864bd01173d5da0e518dbca4c054737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8046b348045c0d14d6fb4c1b2e49d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07977388e320e1ba6955efd8c1bad7b5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9adfb2d301e08a1411ccb1e63fef8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136de173071807782e09d5b01d3c2bf6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5014dacffe3d159cac581b3351c81742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea663162ce77d91995b8dba5b81a0662743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c82e78ac4f5bda1cd073ae14ae5c3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e464074ee1c6bf46fea21ba455f30745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89065ba5f83e22be2ccd08e69f1988dc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cc55b95eed03e84f26873ec98e5bc747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25450,51 +25222,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26000,1490 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1438 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>21.97</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="E306" s="0" t="s">
+        <v>907</v>
+      </c>
+      <c r="F306" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G306" s="0"/>
+      <c r="I306" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>908</v>
-      </c>
-[...13 lines deleted...]
-        <v>910</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="F308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
-      <c r="E322" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>10.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>23.13</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>13.81</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F335" s="0"/>
+      <c r="F335" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>303</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>402</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E347" s="0" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F347" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="G347" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I347" s="0">
+        <v>3.4</v>
+      </c>
+      <c r="J347" s="0" t="s">
         <v>1026</v>
-      </c>
-[...13 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I348" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>29.84</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>4.79</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>4.65</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17483</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>14.31</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17486</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>3.4</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...599 lines deleted...]
-        <v>1176</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>