--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2230,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2116,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2689,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3007,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3272,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc51d285cec93ebc2c7e0333d9746d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bbea6339c8e8986322ebcbeef66b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d119ca2ed7d69edc459de03daa6f5f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6c2c1ece337f7cdd0410a8a3ec0f74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7d236ee1f3bf543c020ec9d87bf845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bcb2de14135a369570d92c7ab9c366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4c037b337bfdb95e4543100ae5d5a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e81350173ce40ef3e3114606d32a868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506abc164393805e143be351f0e0e699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5b2c68bdd14e0c7e53f8a753ca7ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68895ecf317bc4597d984023e985567a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f34bb0e3e75916cd4853edc2ec46e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e7225881f4277e3f46b4144deeeba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80aa4c6ad6a2f21950bf9bc2ce520614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c3ea006a357c8c6a266b9080155bb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53cb6ee60eb3165f3ae13f0979afc516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a5d69cbd53125feb772bff7a2f49217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b59bf959330aff5a2e72d9c21a0abc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299f4175dea7963a8869ff488dea69519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eedd38bf17e27da4f74bbd7ac5af5b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4162dec059e54557df669a8960b7821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b708e20369f028599ea369a20658c2722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27f4c24cfd5dde04beaa4a9146862923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8ee474f4d061bd59de76a2b7bf23c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0bf3e39f320dda4b575ace6c270fcd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0032f642bb961000fc9fb8f1b8c57426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f694470401eaf4f25d0be27d2141d127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668e2b8028b8277c3139608b3d5520c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cda7e2845ab87f36260e43a323e6729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4acbffe5f4f42f59f2343dec5c710430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24fcbf94593ecf925472cb782a796831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9684576eb0c8591a26075095193591932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0186f8023529d79c328e9aee85dd89c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b19c4e1c26c767e7f929546fdc97b534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009e3666c5224e40bbc64e70000d6b335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30760b25c816022bcf77f57b15dff94f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9d0f282ad8ab6a05f7f21de6cb49e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6385bcba935753db9c80ece4686276b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99bce0a755125e031213b004357b4639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56181f9c73e1e97e148f6e8579dd651040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bfbd18fc1063615d603a930fb0259641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b49372bc146773a0baef088a9d99e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201835f1c5a4fbe927d26298945133643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f349d6f158a1ed4440fed7b1cbe55344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7925f6f9ad632f10ee23c7e8050fee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f98ad1714538c60cc6f239dc25979746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f9804f7818151c28e205ffb2e720e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249d750c249eaa5377d78281096c87448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce6d0291d2c4b52c93d32ba94c97a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0cf7702b42f08c7c8d0e5914fca7750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f8b5afc021f76a24d4a56b8d9e4e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085f2f8dda9a0c2b559b4beb87c3bc352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71e3adf0986f31c21a67c7e5af23cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6e7e2e59a1df15b333a61c3451d8b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f6b10a447b9fc627933a028ee187c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0807687d047ab0d6f790e8e92ee00ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413ef9d9eadc146e0c104d933dea8f157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0ef8cfbfd5faa770288fdac31efa558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82e68d9ba323e114b18c2e88d82faa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288b8ace956381d17820f02c188e57160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a0772f3673c669ccca523e123b3b061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9c34cd9ddcc5b39d3eded5548e20462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa564344504575c6d35b9c91d80b3963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd0b5204eb85e7adebec761c603eea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1943966216086be3e3eb69b9c13f6165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4649529c68119885789552260b61566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb50bdf0b2eeb1a0de22fc3c2fb1b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9aad8ceebac49bf4b32e1f092cb5e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f8c252d976e4a35b9b6305bc0d2ce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b398edffb7b80d085045083578a6d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ba7ac260c3adf94268a449caffacb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8ad5bd7b5b9d1bcc6d1f8629000be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77278f7c40167e34c7c3bba799e269a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd47d59a12c362277a92ca52d4369674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b890493e8486029170e212b8112df975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2cbe948fbfd2d33124eb7a230edc776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a96e488c8c5436521de8a21f5efa577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1b5c7ede0d4e13c108b29b6c7b76e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d098a361d5a81f0733524283341af79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcb737a7dd730056f6ed039c2ff5e480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bf5abdb09e392dd3cd243933242b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c37794233b2353e4c56326418f233582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651b8013bf221d570c69947e63b394b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbbe18d66f67bc6c53530a93a24e8484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e154dfdf9f43f17b4cad4efe9555e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60456ca0cc6b8ca3d2f7b83719b90986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4f5d6501fb7c64ea73879c82c2d0587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0334c083bbb1ca70b31ddbb1a4f49088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28e941f0ea9d96d36a19ad71db720189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0b21d32a3219d5cb349c9096665f790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd9dbc792bca3c3ee3bdccbbc80e9e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c1d842acda29c26a1ba035fac055c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc53ee16f9089d20966d4902470d2b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d2c63d6cb563d4349d7b92f71471894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84cdfb92440b9b560e537db89cebc0395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9931369aff226a922bc3ceaa24440f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca4654de4eab3bf7c0483b74734e0097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0890f9284759433eddfb3f32f220998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985b49bc0e97951c9dff4bca04df25999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc873d9916cb90576f0c7c2ef95f7e2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ac29b0bcd6348387ae6c7cd1ce540101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400abce0fe9dd6208bcb6e6be82e15b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3420d02b326a27e6b60886ca11c53103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9088d2ae8c742903bedf293e57a34104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98998fbd81df206200b817457a7559105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0ee1f12e4dbbe8a9f097539e40a3a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44467c55ac22d1bb63bcf5a13994b00107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bf9c0b302c54e307deed57833a861108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989bb37e92c15acef7a108e65bf3b5d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f4a0875d3422ad9ac038c6c9c8ba9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3c76dc9594f0fc31a55761332ce8f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732de061d58a3052868c3d5b4af469d9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5117532612a15413c932b056e0456113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ef30a94dae6a63c20f7c3063b78df114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580343827675af6d3c26594c574fac44115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e4747cdc03e73f4fd8135b7720830116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245a8f7356e0770084956d119fd8f37117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1c1da9974829f6d295e8670de0339118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a2f4bb11eea8143cd224578e48cd8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0117a322b51ffa25855d0cecdca2d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d8bbc3a0bd111e3c7c52d0e621d14121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9770d4f6a8bccbf934dc26c0b3831c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25cfd721c4c7ef42f12f264d09f6a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4160614e621b256f456fddcfa376f07124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457703d8d5c81875f8b87078991b9b13125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252fd8f0869e8c7bfcd74fc3d0bb3ec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5612bdd22bd34125ef1f0fc131cb4f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb569bdb9d881bba0df121b1a390b49128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8bc83cfd2ca9ea6700f4689270795129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf792259363a021c36672a5312fa4cf5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295e17748c056961a61bf6802a93719131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3cb060e1152ae95a9e9fbd2389d142132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1173627e9c93aa06b8e14f87ab50cf4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333c097ed89098f46559099ebb67d16134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794ada21d7bcd610d9e7dc5abdd086e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f2282ed244e3425b59ee0edeb88e8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb3d2b71c8e7b6ed4c8936cbe3256e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c855ec1a4f1dd3dbabe20adca9725138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994b83c5c55ec8aa6f60d05f8868167139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d0047a6fa9e69a5838fbcced32b86140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae95a883e54dc71ef8483cf6e5bac1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f279b8236e4657a6b1bc5761cc36c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645fa37b9850f23b3d72f6b0f014585143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701fb1ac541c09659b629e299f52d67144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15391d9f7844b3f24b82d6128e72ceb3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def414f53ea75b1bcab48f770e8eb3b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e98c0f48d2b585c29be7dcb5d7791147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570a304dd2489f8a2a9e2de46da3508148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2639e175654eac51116d133f52f48a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d85bdf403ecf47d1b605583f42239150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91eee25f98ea80e8b2627db88aeafb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b010d204e63f4a058c527c75c9de230152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c90e1024624a221cd872a0905ea90153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdeb6944d42aac098e714ee3fadaaa6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca10a2fdcd6056fa4b074098730802155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42efc25abad7333f917f60c79ba134156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023ed149acb970e0badb7d97392ae1f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e41077c824b4294fba82700167fbb3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f643023177d2c6f27a0e46539ad22159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0fe18601f1f91ac829ca1f419b370160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3b24738e5592ab6d4c9fb2e30b6b3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9dee5f88805ad296b85b80cda346d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae3fb3a2a84b5e4b01a196ff3d05a5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b51b44443a3c8e8af9370d03aae4a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cffe22366a32dfe48795f2dad2b78f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a19cd1c1b126d8ae43a72ceb753897166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27054b35ba73b10d930d070fe0e2b3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee134ffb01e4d20d0924570c4b0ae6ec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819c6afc6f2372ef5204fb19b4ca6e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d115e856110e6fd9b16a0c493b4803170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c26cd4d1921f8cef4477fb80ad38f6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835e68d8b44027ccd13905ead3db7cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de09cf8fafb1e1fc55f7182cd16c746173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9eb9929bbf9f54480012ebb93cd267174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefafb8ec2d65d9756d32d19d59fb0a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f7ed3267ba8be6f168f89ce3ff0e0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c0e06377806143ca13137ea17c68a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e745e52a5d861455e29dffb4765823178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac47e58540bb7578ebeed047f87f5ab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0d123538c58a807673259a7340ece180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511b612ab722570f5040cfb2d919056181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d07eccfc80bee44f88e72fe38605f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6440709a2a654fc2ec7bb6d1266d4a9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28dd84f946d380582c45663a70f08a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7b1f22e6ea267ac149906cc96704b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bf04a39313810252221bd0e619cd6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda96191272ab36c7b3058f287f7921187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c711fba02b09a19bac01cc92495a44188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e2cf4d503ad5d58c496aab86a0a81189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93096f7a17e8f63be0291adfbe32d1e8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97d2534f5bbc60cd9935aadc7ba517191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ad55749fb107898e4c89caf7a7e0d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e0abcf825d7c1f0352e10f6167e68193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5068949d0e8ba866a799fa158302d8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0fc5429f87bf37a2ea888b7aa4c8ce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ee3e392ee2cc6d1684fdf214ae9f4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df331fb1496c2cd4d0187fc51bfb53a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbaea8bbfdfe00af91e48d292b43fb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315db03503213bb82034007dc3c4a151199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d6f5e4bda400b2e9676671c954278200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4dc84a9576ef8dd6cda43686ef40f2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23a6b31079a76d24392cb90a98b962202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d530526a2c86612f820154c3561bee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3584c6306731acecf791afdf7dd1e28204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a880860b9a4cb39f01ee856bdf4f83205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5a856b098bffcad9e1203e9329d13206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dff09c8c76f62d7b14dcecb8674ae4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b44df073c259391ca58dfe8f7ba2df208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f57d48fa5a3a27803d4a16e039af5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec20a9a98aac0c3cf4dcf61384c3bb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb114e1167226d852c946cdb2ea8f5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f96eb441690e2a00a31c942d8557b1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5869febf1bae36894f527916612d3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248c14c650c9460062247ae0d1de3f3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2caa913883988ad6a7072ef3a0d68f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33c021e5c79a228464b18a02bc613e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26bc62726f01ebfd8f8e9c9a81c205217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590db9c623cb8c60be633b170d01e8e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262817cb2e512683462d24e4af74c09219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a576fe027f285af364d9b01e1a8f2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44c72a76883e6128f45ca2b91356f2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab3d564777e6f7dc72fce8c0a18d8f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f5d27a04f058a8fa188a17663e385223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce8960d3c0f8ab254c94bf28c30207224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c9662af724162a1619c7f2bbba8f8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d2a105ce2ab7431e9fac70c7e643f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaacc3463d7e9b027c2e03d95b5af83227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45b5a5f911b75dd0d5ae8fdd6b282a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805404f68cb917e55de32e5974337f56229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba348dabe86329776a2571a39d646d81230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433c8030324956303be5f53046ce693231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2ac2dcb1ae71b1f676452991c7e16232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88fedd5f22327d0f26afb7d4e9240f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467d4fa6395d8aa1de2cb9b83f9cb0e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393873a8616d0c5f8e5d3e2c523e63f2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4f3ad647ab8fab451a8cc2798b0d9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2cb9c13eee442eca071a3da437679f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a898af4a3e883219ea7555cf8cffe17238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f95237de9ad00ef62a595623936cc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474836b722d2a65790ea0c22a0bc1e8d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17945352c3069d85a61280ec2c9e1ec2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dbe2ae184374a7f9997c9d47b7bdb5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a423da4d9f03ead7fc4272eacd762ff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600218e768e100e83aa9ceaa5b59883244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe45ba511d8dbd01d7ff9b7be51f98245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b172767f0c9d17beec876abf6f3bbd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86910cf05089c467aed455480ab5d547247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8172a8a1ec3099f4153d0be8795649248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f05653563f388cb9b3e89ea2e6d78a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335e2238a75e087cd9efc8f8cda818b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a17c7faf9728fbe57fa11ec0c3853251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae32a84d7bc33514cf01d9a0cfa4d2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72550f8f533aa1f1d63a108ed3bcf6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8c0a08ed95a61ff9841d654d05b8e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a8d1df7b614c92b2e5c5775a357d5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6fdbbd9615f686e057c7540646069256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cefeb7a1af8bac714f75ecea95710f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686a06c748096f792759728951138f1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f251aef8ee0e55fa65dd74966efbe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026e3ac335d5701143c927ec2201196260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54ca3c9b288a3d59fa0c73f5ac06d7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed11444470e0a4a2d0052e4803cc9f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95206603bc0985333ce74e0ae4d02cd8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655fda3c8eef4dd0716ed9706b5cd5d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c69d5e9ce2db12de7c9fef6c0d0e5b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77b14efeb3739347a2ccc393f26af8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59763ca4008181490232af86dc0e3c8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424439f0f48bd909acae5dbb80ce3f05268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de59aa84962d8338adfef12d711132269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425aa9e7eec68b67493b5afe28babe3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f5f9f6176f8e1c77e57c0ff90cf7c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02049ad165f0eacf7473912fdb8e7de9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b186f0c7cafb20c160ec624fafe0f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be221e7dc9bf25e490382bdea936c3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dcbe17e99a036450d4ec185a615cee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40767162b83846cde4fbe49348d56ca2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c88a9a381f18ed18c9b5046a66caf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a48bbe052d0a744eb94c390147084278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e647113bb59f4b59ae432921c0c14279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a78222b09d89eb309b262ba3d96f34280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad22fbd588558f432130e0b0ff54d2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc64b9f5c97d78e8e9cae8d12cb5e8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d828a81bf93d5e315233ab87add7e2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96ee61ebe21c59295b8de6a8a0d2d7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5fbe1986f5deaa1bf520dca1bcb474285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c34cac007156e83f392737dd72699a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37968000e00ede0f998985796dbdfcb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12496c7814959a478d2e917cae745c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906184039406bb6eac476d4f271d0c5f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd5b9440005e141d23722e57c7658f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aec4501518408eae14ab8b6741dbad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fde482bbb9264a1933689c1f89fc6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7009ce2852432d994f3bf1bdfe4f30c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a7341c9d3bd9f8c6e89cd7510ec9b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e15652ea74e0ce5b3173acd03e97ab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e0b88184987ee2cdf5ce593a2b6e4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb44fe3c623d31db016b580cf420a64297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306b62f05e0d2f2a2081da4b657d438298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0e63aad3651daedbd3c52880455c7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f6ff9fef023600b1cfb72b745344e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1413c5664cce365d9c85c7610b428301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b214b476db9b51604355b18780a547f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10439dba40ec2eb1764d4c56926dd6e7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70931cba9c17ab9d8c95698c495aab46304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e14730053bd97f75f77e195e7254a8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0244502949dcd57ccc95b948b8ee1e7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8a79eb8bb56b0862b71c471b32bbe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fe88f64788629e9665e009347a766308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5e098f7f92b7bc6c4cdc1e9660c2d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8727171467aa6f7212f7a8aa154599310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f71eef158853b1c45c8e61fd90046311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04359bf57fea619d43c903497a47fbb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23676adef084eb0a42b70782a35c6d6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d757501750c3cc4a8f28bbb49a009314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf277427dbe06d04872acc74614e304315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80843f750cfaad7faa66ded5c578bd34316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3336fd09b08edb66b02cc738c582d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ad7392e9d18876e426e3f2f102073318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274aa5ba6d8019d55eb895cb8ff2d476319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d3818bd5af31f415d3a1ebaca6183320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59cf9fda259061ae711f7ba50aeb12321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b9cc887e403b9d26bef10c41a849a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee24cf8f2bbda05f6cce397a2c9725d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671b20678dc92ecd439fe9a9149d223324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb0d619b22135944059a6f03b15088325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9cf3cb0cc17fa2a806d79236b38dd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437d471eef876d72ac450aa3c01152d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77212f424067ede5c040cc88e8174af1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918d7f7e1f7e3d5e148d2092bcb8655329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288044642a0c30b7160482e147ada4c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade46206f9594fb152e8e4de72daf78331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048096d34ebb3cac50b74ef3f09df16332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423fcbc4ad552178f6e10be19a3a486333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d1e9e3c0b791ca3ea47c98d618e92334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe30d0c5fa0234d6d05a07af7f9d17335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac676f9159535cc850e131e51eeddb9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88103c085bedc7667f6c2881a9aa3b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf258c751821182e5f9ad11c6ec16fbd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9bdfad263e0f009edc914f2ce2b8a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070338e024d07ffce1b921da8d3608c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424f16d4ac2ec0e990d236bfa4ed657341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca1821c6faa31509c4c0a4639c687c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3678fd7337264a6a9d83687e8a1c5c4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654d4f0ed753c75a21cffdde07aee33344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6605519cd3a57fb2e52c576266efe8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40eb04b10cf7eadcd8e320de99a2b6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c989df02b35a999da8f46881a930be3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc74b8989fa8a46caa5d500b10d17e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7d2db96b6f06a5360e7608496132b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5e1129b28ff9b52762681b4737576350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13495483625d7b5b84cc0ef42e2ce1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f3280e79bcc11b02169ef4d4c6f1f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e8f64cf4474f564118fb2b5d665e0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014f1db895baa04f79df794e8e12949354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77a84a1e72d84e0af6dfed3d0d8047355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f706c962727b787a4d8eafeb89b8d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc11dbf05b9880a18a27ed1674411b5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35068822ada8ef9c1bfea5312130d181358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d8e874a0e07e69d36e4145b68bf99359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d702f74dbb4bdbc67e8018731666e2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ae8693a0137680a8b23911bd4d411361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f510473191fddbe2f74e253d2fcd1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801d9f475f7b10d37d6bb7899f31bea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e986efc62898198586ba621037e66364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8d3a4b2745c35175f5c1f6f6e6f68365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5a13998bf108b193a8140f2eb933b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa52ac75b8f50df3196f8c471cb9343367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2d95cd30c7c1a8cb6a20b89e8eb3f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27ce1d1e783acf0a545e3028e0b88d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fd7614a554a2de9ed36769758a69a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc8ac19f65a818a515cb6788242aef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac19a04037d25d557073b76c5b1faa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c0209436052c3633a7375225c029f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b9fd704c24ae9daba131849a08eca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ab04ece4f41e6049c83c78bb0949d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c68382ffd83e2e97de576733ec89f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749b7eaaa06a23c5d608ebb3b0fb14c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f82d92bba6ee78a66a47b6a50b57b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08058d2dd9b328c1ef37d40926efd9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056fb0caced1008c369c5930256e44b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030c998ffa04d5ffd2edea22ec75d43381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8121562be02139f37cf58b82966c14382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abed5f20b9559c2c7f390fea52bed9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827898a5975fe0be9fe5c8f60ae5788384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a394415e6b459898ba2e7334b6c44385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f058396de44d9e922a79da16fad048386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd09f098bbb327cacf16f2b09f59f2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817c17416b56542c7d7a5c85a06623e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f2f19a347ebf82d6fd10f8fd62006389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1530b3ba41eb87f465ba77386418bdb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee67c232af707eb5f519ebb7726701f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891fec51624a7fc3d89ec492ec967bc9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289d26466c6bf4b5611bd5b66f8c723393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e571fbea6fcbfd876bc9193094269c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfe9c329303f904740786865640b98395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c97fddaa8ff958b28792c75d5e09e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935cbf718b3363d409b5b99378d56cd6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33c428d50c3dcae12bf57d80c60090398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70f2d2ac8f1a8f430aeee9be2c1330399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527bc2b3bff189e008653cea84dbe9e8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ceae4c066bda39a47711ef31d955b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d4410c17390686ea4f9db4ed316d8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318afe6a6dd92ece5be6a720657f5c44403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e325049374cdad8aeeef3a16311d5c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3e191618da422a24e2dc8aa267aad405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda482e9114b99d81a0527bf60e7a04406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f09fb0997f064ba40ff3da51f9a1f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4558ba71e17e7668a830b9b835585408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388689590dea2c4a0c07f091f4d1b7c9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f205129964a949da5b66196ac42a9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b46812f56cf94550dd12c3e1b76504411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664ba2ece3f76f59627ed134f7ff46f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73647676d1cf66da8ce67594528d1a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090a481724747b5ae2ada13fb6f3fb9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45c9fd21005b7f0d9c98a705bc8098415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cab78ece9ab524912192473aaacaee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c8081e7353f8e6b69beb4e9ef3ac3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bddc8fe6a723d2e2d027523f0e06b1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fecf9cc5d830886a1714ecad87297f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8396a10c1ee5766e36764491e59db1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c117618eee5142822c1d6e8398442421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a1fb810238121892cc54ea776af19422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a1f93c0aa8c63338f10460803892c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfef66642cf24a85ecac3b58cb07167424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6771dc9ff1265414a56fcc10d7497425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897e251bd9079ff583dbcb9cd5ca122426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b33cdc01b44d8d1ead011406b066e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03237d4a71b2cbfbcf705e92ee0cca05428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ade726f6371ff10c649da9b894f08429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c0ca77d7b62d78b51aeebe27ce379430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78296ed8c3086419598cb241ddfd3ad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a44f3ca3832f5d7d701ba680b9e8d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7d197d489a8f188e20ac9b28452f0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2129d81f6e43216c64f23003671ec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e544f1d7f130b722c725dfe2a143c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f065347e6d78f32751d449daf48d549436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad9207a81247a553b44acc1a0d81a9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57bb9a48c8d55158b7e9b412b9ef9b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a92eb2af589ccefab3cf0e5871530a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65af1cd85c531b688cdb5894e257f8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5a5fe09cb8b905af8aced5c19e033441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cada5d8547fe8e63965d25c6b16c7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0710ba4a36b1d10ac311734737ac09443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0e0a7c48eabe7a6d011bfd6b3d865444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0466e8213fb31e2476cd8e790f456a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabad0775a9ffa72c2926ed2e9c5d2a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fde598b1dfd19851fc59d119a36d58447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e395dae8bd94c5b9fce7ffc132edb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec776c871954eb7761e36eceee232c7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db8805d36bdf761e260baca50a15ad450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109833502b45ab6d68f03f78b6d0ba8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a82f055388286edd2d8ec778009c16452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b85cca00c021f57810fa0ebcfd53e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054314ad43303e7031a106ecf55397d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fe9dc9062f49d434d0ad5769bbdef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c47d0b9f36bf2f025440575a325a3a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e8ca311001476f7a467a154779c43457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7423a006eeff6e66fc5f9a95bd5e3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7a7a61dc70051bc0d3a12e08dca60459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7c40ba259498f3f9868dea70cd98e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d4eec8259f08c23bc38ec159ff6ba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ceb544afc788f9930044d6b80ebc1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e9705184da2eed8ee3e5bbf32537e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55de6466ad09ecbcaeb194e399a6e12464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e153b45d96fed8b6df17b2ed789ab1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66a253c8f4d57d92881ce4f6a47732466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613850c5b35f229938ddd6735a941ff6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55e55792afa7ece099571e168fde6e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafd6f41a71a64d9372b6be5ae7b4ae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021127145cad1ae0ef65e5585e8e8ae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad272bfb8872c4315637dceebb8462471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7af31a1d3cdc1b3797da7b47f1454e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28fcbcdc040d6522e9f9abe2c9aad1c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554aa88b64918b4853cc55d0268a4a8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f64060741a052032ef321e12a9245475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b00a2cadb63217d3650b0992d189d3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e461341d7aa71e34a9ebef9fcf04895477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3a57f1ef6f26658b0aa3e5b9fe774478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8e45a8b54e50648a67666d1947dbf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554e4b130f866d01d57b2362e1cac02480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68094aaab0d3d970e9d7e1748c1040d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60b8fbf6306fa54c6b0c266466b607482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558a54ad313a36fb523799ca1701567483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28272e223a8059bb9829f193a37ff338484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3162cfd44ee26c138f6c5bd087c58e9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b15f790e9593f3e919c87346355982486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e6c7101d1705444d38b304b17e997487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163335123a4302c2724e40894d034e5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35fbc85dfc33444aa63af2ee99acab489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f4cfb0a890512db9051612d034604490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b185e39f8aef564b99532b868b1090491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d1c867b990836b4b67649dcd01bcb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f97531e19062192ea3989bd789dfdb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eaadec7dc5769f788ba91d0e12432e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c249abeef3964653ae5e28395abe694495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47050a25f25f6f7d690049ec473739496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eef1771facd8f069f9d695b0f10029497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870230ec21ba610c0759871c998fc871498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e86410bd7e15e9ef39853639baaa38499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fde99cca33252dba8da9ec8a3bbed500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e87838e0cb4ce3bebdef5ea67c9a3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9f1a90f10c3f202407222416956c4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fc1469ac40c64e17890f51a540430503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c6b399e04b2efc8c140e639880ac7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49fad718cb9410782d46af08b2c2b4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea6fdf32f7adb6740b3330b96b6cfc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d84d979841236d04b81ad4165e3be507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eab06b15fd6263c00d7771275fcf54508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6d964710ef0132001dfa55a9bcac4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6508e76d22a152149ce1019eb0dc24510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6aa05de959edc483560ac4956ccecd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b24618a6e6036f4a6cb8d96c7f8d73512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8ddaf28c1192bcf09428593013684513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a65b986d7ed38e5d88a56aa1fb0c2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e12d2ac5dc9664eb1155902135ab9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618209d208866bcc4074b9cd261aea9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada0a5902fd65da0777db79826c98a8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b33fabea6d59b2993fe823577be53b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9287d4d8c036f832708a19193a06c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06376c282c02b2a2912de30db9fd90520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b071ebd50d6b0cc7a4f773eb33b32d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52e2637363d4b5c8aa5eb933ec58e2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa060ae40fa7cc1688087636bdbeb5d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0b0583f91fe5d26eddb0ae4db1590524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01232f3b0070661d6c46aeceddef3149525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13e79169c980ea375309c5adba9264526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215360ac05f526d741f51b29fea9fe1e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51689fe06f6384cef3ca7f43bd9417b7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e93890a1f56c7565be7c8cc419a84529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a43578717d2d0cc826bc62d0a7d785530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2170ce95d24a875ba8798c973e233531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381bbc2ee3553c95c4c1465c6b886467532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf44b048dc6f1fa12b85843bb9cf1ef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8a52979c506fc97484877d2af13f1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06ea1199aeee17d260cb11028cdd64535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a519f4e75f84ed8e95cac769cdfb5d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd2717c8e15e6c66f47d13cfba3308537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95dd4aa9060c2f35e6d281c7c96a62538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe0a5a0832366cf7f5206df4322162539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6995d2c39fd771c005c91b4c197ede3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a762fa380a68608b9570127d4704c83541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6879eeb9504942155bd4ad3f768e9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3f74521fc09284a7ab3dbc0e85e0e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b174b0cb8ed5fb99a99d67b22fff478544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f905265e15c115d5695e78d58eaa3bf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824e45917a91ccea0008a94bab8310f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6638cf3e739933c46b8ea5d3b6e90547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca6c7ae7393fb3fe28e0c6b87e54f7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68379fdd6eb03a9bac9607d8efdb904549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c48b05c392abdd55427127d1670f5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7c4694a55d4a464ca88f637aa63d0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77529df3dc234202e5f735d9825870b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734d372de1ceec739b4446c92c41ea6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e45c970f929d670059993418c1d58554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455194d2aa6e410100178c6067193b3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6b8b268bee79d1a495642a51d7872556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4699d2a81587125d11dd78790ba923e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb36c92e9632fe7e329e5c95444cd3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13d4aad7de67f28480b38bd7449080559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcb561e50ac99d3c44efe56cbdaa23560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c66c758289cd40b601050c2014b9f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a46f1dfdb9913aed6d04e385afec7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17e0227ab023e4ecbe291f30e2a09c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79362d11b84f8d80c7a38678dd753f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685bc63d3039238bea63e225bbc0521565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee92b27d56c0b43cecd8e0e716f2e2d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96e62b61bfeee87702083a17785a13567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bbebf654e3a85fb86213f6ce56bb4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b071d658f5271bab1aed4b2563b8ebf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab30b0d1ad9692bff164aa909c7c5e6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3f92602fdf0ef50ac66b81b957e7b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e240403240508c98245000069ac6604572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855356b34ec1d0ea59da0041cfd74cf4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624cca84513d60df06c29edc44d908a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584d9dd89c57fbf61dde3a447c44aeb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09ce754c1a95a1a32f6ff28c2def44576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492551d30a7afb2a0ec410a2a4071ff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2008a60e9e475dcb17439d1286349578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478d564e65d3f857fda6912550a47b9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0e157777f425c2255a8f95d3df70d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2a44e63b0b58710a2d728ecf0f24b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7419599cbefe80984b56261e937b74582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3becb60c9ede3ac4059628bb601071e0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a11bf2c3130ebe82d7236b36e99078584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878990dae7a842d802762bad9ffd6b1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2deb7db7d2fecf89e731c7d9d578b4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49dc20d59ae1a43cb4ec28ca7f4e211587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140b7c419202cdb29827b58d7a5e64c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740807f4def57c8b8290936c1fee154f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca41faecb16de57c230b125849248b9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6fdefc683d38e27b41be45e1ea86b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f32070ca7ef48836d60b5276e98d1a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbefa5a3e00344e943f0baa76f0a0e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab322b3f41dbe72baff82e45bbbdd9d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049ccb3b6d553f6c08043ee93c0436f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37b0c1a8362215dac6af283e69f780596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518bcbbc57471793371bbaaafafc0ed8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2e93b0e0bfdaa3f6e338ef5d7db7b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee10c4a29b8737c947e0740efcd01e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814c99b62516888238529d8a8edd466600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94a8ae981de447573bd90247e72e45601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32a8baec4f93890fb9f68be9cf9e10602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb4ef54d8473479602dc7efcaea517603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8014eaeac4f7811feb6d73d547cd19604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25d8e2f5797774b0ee5d9f434a942d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bf98497136b3d935e8c20818a3d55606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41e4d67604d020c3f488e95440570e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f5451f33646ae275a642cedee4b38608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b0a4124442a4e51895e7adbd01e85609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072cf6a855ab7ebc889bd0c53399c6e2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6bc3ae38948e8dfe73036f42f48d7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c49f12cd10861b6803108a84d58e6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3033c34d23969223c17fc456127f27613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73212eb7a18852ce013891cc4d61b3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9814b905decc745d0901f80d559e40615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7714ae7d9b2cbd478d54bf9e4f633616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f74bbb980fe5412eba063366f937f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c27df6e8eb736fe8a023bc500d502c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288016423f9fcea79879f03e42c2e66619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c11822b49d23b4850548e501a589c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009e5d7dba9053fd6c4d54d55d62850621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05cefd71f57b7060610e4fe6702c40622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e743601f0c5bbc1be8e42c26506d1b9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c5bedbd46003fc39c39d6f21d306a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef5b7ccd6ad74014fcfd58de60426b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76410297722fb3574e808f21c088fcb7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290b90ac961c84cfd8de6d9d3621c74627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abec756b240a9348319ce86394da08628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098c6568febab6f90e022067464792e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c21308a63429b571d706ee546a6104630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ec8dd74dda53013ec50e5994bc69a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffe4a32514c9977eddabb52282d42d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3540ecf25a6f578d4a25e7a0300f6b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c61826737cc2c09393ca6f20e99c04634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b77c8d7632e4b4a59fda26bcdab024635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c662719aa658d5581f8c78906ac14636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03face4a8cd37af4eeda19e4c66d351d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff2391689d748ec4660d864fcf6e79638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fe96fd427737a1c9adf228ed7133e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b031dbbe7f5972f1ae9032ffdc95a09640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea036c3f8117a99f171ee8f99608df0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce3b0a89c7e070382e135cf98a8f77642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ca5d97a68abcdb4af2ff51ecdc69f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fabb5288ab0147da75dff77d071b2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bafb5170b73a08f487e52736219aa25645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681c3a473650b363f989083fdd0def4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f66c3da8d51208c708461b7748298647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1645bcedb3aad529b184ab91ef3cc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284341af70b4c1772698f3ee96fe818f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73c47269b98d94dfbce41dea757ea6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edbd2203508bf538840e7671b7e267651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0b765a273561bacbb32fffc51ad5f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea43a48309a1c7e8ad8d92e1a8b267b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d40056890cf20cb6f0c45b2a7ece49654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffba3768a00a489e23a9d8e1487e54655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760e959e19059ef55e364da082ad352656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35db6222b3b5964ded203e285f0473657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d6ba0e35ab5b06fd964fabbb567e4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289924a6407a1dd1ab340a3f35d4bf20659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4905d99e5c98f3a879460451e846cf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e888912f4714131bd60501d4770e30661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfcd65ed9c3d151dc63e6e4b467f39a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893fc027553d8009f2c92f399ed3917663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8f6fd6f4b660f4d060ff365b13bb6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882ff1123d07db721d1ab460502580a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7334f9ab08cd40e72ff11080d676f7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042e6187fa7f9eca98a73198a8078e4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1c35b9c6e1b0e7811d3056d519334668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d771516677a7c4ef2d808016c39bf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8b1e5d945603524737f925f471222670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bd19c8e9ad86d60736e6691b38158671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3033c370001621ebbe449c65bffaed672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ee398ebd8b0d6e728bc8cf56b761c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee1d46bd43fcc2371411031de16735674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57fe2bd1a78bfb74690f56290b7bcf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807f8a848ffd3c6ad17415506d27a05676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281790d8a99e87311b1e39fbdf5d16fa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3465ed22606299b70beea13ff4c7e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93a587e16bd9b48f0bf68085534914679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381be8afde925af6493b14414eb89a8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11dee54a1ba80285c598c4230bf4e4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d69ee627843a61d28f71149015b8d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fcefbef32ca66b7cc3ccc8a17b211683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd884a523f38a8b8e85f8f0809a820f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d01482d9293302258c077ae027e270685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abf2e2377e3f6f0588905bd48c8704686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52391d6f713e1fdff3639e18f1b41486687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147244f0725a04c3bd86f10414fc5be688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7867da3cb2346850b6da49d7ce97a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9111d59dae939dcf152cb442ad8c7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5555c97c07ecb21b126577f1ea445691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c918b85204ae7ff693fcc0a0ae6bc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c5dd0e13b66ef3d51f2865cbf3bd1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4532f8fcbb22c039a2014c6efd91b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f662987d6b4b49d90ce1c2f218880a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7810ae7723c416a46b4a8c8577c815b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e7cbdca7b7b37d89a89e766c13fc0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6605946a8185385ef8b17fe230d91698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04cd77eb9317dcaedb3d59198e4f33699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca31dbcfddf45f21f141f5316bd39bf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afb93f21039e484953c574aa569419701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78514e42a62aa59de25dd9d2295fa4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15427dcff5b758b61398920a4816fe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce96cb4d84e63b40fc2e187fbb49b5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e261c97703f8bd4b3f58e8a2c43faa2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf2d40d3e19940542e605504bedbe3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d096f161fcdcf990671c6291da5e077707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480530249a3d58710f6e244ce47248a8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf674737270f64819af87d76fa3c91709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d31e0fcd10a59d158a3c415d6b477c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb54ebf2e21fbf66d27592831b8568711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2776b8f0f87ca9ae1747aaef66641d1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72746049a398fbca0301149ec1d9de9f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722022fa9d25642ca617bd0d71dab1bd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1b9d3f403fa269e8b83b902fd5a7b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbb429b0e3d2d9b434790ca9f9d849716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51693e6e8bb13d1142d4390b8218955717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa80ded9f2352b1b580c921bf8378cc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31ad963529b67fc120369effa809fb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe330a3f2251a29274995ce13c0df359720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbcdcad94c7e1bd3004a1dfe5b8c9a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9db60db0c4c0c9762152afa30cee5b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60b5cbd6f771037879ca82069c77b4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ebd79030b7a65d42f591e19e41262724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db2207430d8ba8e677941a83fd5f9b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453f3debb92d141c085a5c0843b8bdd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a4e9b1634157052fd9e10e3ee92f1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e283af56fc98733c597607a2dbbe25728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58860c2f8bbeb3c420c0c3be3358a08729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7f68c7cb8fc14677db901bc4f0016730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e773fa55f3c6098cb182728c8550588731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b5e893b694333aba4fe658582daec732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb78e8d27134e8cd7a505c6f279056f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba4d99a1f93585283412a863ca4d6c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5b890e60e39d25339aa4be739edcc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef12e67fcf262e30dde4931418bff7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc75b8a360f7be5a8363cb22c7611e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89b083a821443f4e79590e62021471738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2674c40f0724b541a0b6d3cce5c969739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bcffda8a5711c2be3440c31857503b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fcd47e160c418d619e4b81d5e21c6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775702180135ea9bcce31b6371e7fd9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31490b9f22654f97f4dcb46237a807743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d83f7024b1ecdcb82bfacfbc5fa99744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcea65964ceb064a3e0ba13556b83d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c0f6f8a1a7854f1f05d48ad53445e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344626979b34ba20178dd7a9b02b8ab6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a93a508bd7ac6ae334df39ab8f9937748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c732dd4d11986f4b7aa088f20663f2d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940d67acd26cb6a5f4d0c8d7be75766750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f165a4aa7ddad44f416221af5045bb5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580188a1d9e73619e606fc25db45354752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b613f169d94405c0c6138384ff53350753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bfd7b081772549764b46dc991c85f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e025354a08551c9384687a5080b4763755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1cb8d728695b40ef01afab14c8525756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8e542c5343374682f5a366acf5ef1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ca397e57fecfb6fd69bcf1fa44cc2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b058d7a533e24af82c43670ef945e69759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313bc41c85d15aa2485a4c98212758d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ce7b0535bdafc79fb042b7834bbe3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a2d2066811c53e8035a211dc56f6e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a973cbe2cc68bd1640c0715f4325b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189969fe84354468d7f35515b968fb2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191db2cd920c34f7d734dd36d363b359765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d5912fe033d2539c14d3a42100b59766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813158510a6647756672829638176fc767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bba0c464b3f7468b861ba49e4b454768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd2a628bca240170d957d168dc8114769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981613a7fffbb0f23d1028f83a9a62cd770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1f94160e24d77696eacc4589abb3b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ab1c25c90127829b4b09395404b76772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fa8f1ab1cfadcc32c8aca3a9508fd773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716094ba7101c0d3950688c0f344531774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbcdfab3041bb515cdd05f631a9817775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f193c68c7bb6738f5fa5575dba35e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbe21556bbb26e1849373daa9a7554777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa094a901510dacb7adaf0ae795e0da778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ee77948dd04f3513767375deef058779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98946e2b908b64c9f1ad41df8c8b21780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78079bbed9e2a86f499d95533d9bbd7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ccccd1e8e7e4a8c0265324fefa1e9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b547a41af6de7f95f35518a983c7b63783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaaf5e2ee52afc62a1a37cca84fbea9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584dc230a14c8991c6905e6be9610a0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68181962b3888fbcc61b6b570d79f638786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709782009b1324659ddc55c5903d3d73787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3d352011c4c54d897eea4d7e9c60d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f10f04e73ed75f43ef954a26c05fcc789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc076614fc6d129d5ff31044e802ecd9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8194bf117d643b483db9c77b45b895791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e8b24487bf587683906edfd975561792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fbbaa5b7ed7076b5f541226c1d358793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66065cc07d033ddc5b8914cb647d076794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4937df3bf18fa985546963da30598795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea90e7cdd4194b39d32a8d53ad2ca01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db066e2c515f9d16ba5c30c95f615b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9549dc4e27476452d3b8c0a85e70f593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c968992f020c2105dc6a22db5727b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276484300f6a1b88428b4c0231876805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f63ac3713ec447cc53f995e75fe526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ed226f9b5bfc68f2a3f8353683a0d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb35235e7f516072b0c741efc462a08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4dd8df5c52e9ff4ea96184b37f780c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad53545ec0e393826f9cfa3da1ba5910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79946a87a0d802bc22f00d0c1a57ccd011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747ee8aa629a92ad87dbad8bca477b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69554b9330dd98ae96337d0754a031a413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bcd027566277df7e8946f6eb32461d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7fefb68a8342056c735ee3b120a15215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d508c06d818a95cd79d273eda2887a016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183e4ac54cc6e23e126419fceb05d8817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e96e3cd5e4968d4e48b3442e1442918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0d8d6f300c6baafd8f5f6e97976d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a898efe8edbcbff5e7cdedc52264520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae3f4cb7a4fa34d3ac81c0ef217c6b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e2eee705c34445248e95cf939536922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a43676cd99f76d87ca9411c63b1e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b61c3f3acfb8183f19637ef695ffbe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7407fa81b6d0ab0047877f05dbac725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2b373a2b12c427bb02db8bf679e6e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8977364e12a456d93320db25a12b8527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ab06bbec880bc907c9c798e4e3c9128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c9c600a2cde3053a960bc39fbcdb729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20177bc829b23182b6203d79646371b430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246896396f01ce8c3a3564aa2169136f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f523e32e3c6cc50e31a589f68805d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac6aa0c3ef70881b3c560f3da9ce9d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13208aa2634d7856fda4665738c2423e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c251b36c69d26827d2f7b5c8db146e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d476f29afd27729639d8e6681ac9f136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3329d0fe4b907548d8d1e1b40301e037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e660c822bcb14fce687b69dcd2e77338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b805e30af4f394546a329bd1fd406f839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4171734cd4eecd6ef7de178070da440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa2ac99973137451cd41ebde42158941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c10f99c282e3fc8ccd2f38af2315642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311997d72cefcdbe1e658a238eb75f9643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d804dee4dca2d04baa8f809c0063f8344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecd1f3c5cfb0af79e248c932b6efe845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8ff8fcf19cbc302369cf6c93ebe1a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94877f0ca087237fd1a0e897c2ec6c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7630910f07fe7cd51343ff01e2fec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f974f438e26b9f1ad07c106ac6bc05649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb449af31d172c23274d1dd567011c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c36d86f56d892529a1aa31413e400a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737c2abb6d4b9170f2a7cc08f03c72452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f6482fc60fd032fab2b921f1cbbf953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a917e73acddde03a4c76da4890b083454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f950441dbda6fc4e2e404798a2ea055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f634c6d9a1f0c83b38fe37c74a3c9db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c50173f9fe599f2f1191b095a566f457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c58adb8887bb866212b73494e8ae358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71693ae5c238c52255fd44419cb87d8459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7ea3aa3c620e1a6f3b919378afeb460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67f24d7bc62267da036360b16ae67361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65180ed903bf311a30a7a85a855b0f962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03097cdf7351f77a5de314984cb5b5c863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a783e396a2d040a89fa47c6d18d8964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5007994bd93227a91c80c223b9786ea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e79bdd0cd75dfd9887c3cb4d5be3166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399013937af75b64d8c11b5eb063e92b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b2ad8920ac5c043d2588531d0a36768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7f02749067c7fd22583ef2863359469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffa84690691486acd2f954dbdb9ca670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca7f191a2f8e1b706b6584bf9ec35871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392a74fb72586071cd90b4033d0d63e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f9f17555d4da9be4c4b40c28c06ab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a0a10d2bdf0bed5508031bf86dfff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffd4e319cc2bba2675b3532311171375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668ae84ac482e145e2d2e5c49cf434b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdc70d3d1d4797e28cd4747217a6cd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7d973e0591fe3f5a5fd944febdd4d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c85f2bb869459dc6a69a1740f68fab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b0a4657bcb8505fcafccd7061dc6380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956834a83af89379b3715c114e7431381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7e9b204d32f0af0b7f7c2f68d8d3b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcfd12cf913d90d91e7e3f95631b2183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a807bdead9dc9c6cd22f2b07ab720a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27cf67811af52de7e824e46c0b59a685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2c6649749f7f272c7d2d7b78793e286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e655f6c4826e5ea6ef706bccdcd9887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f859da439a48360350e7bc7265d816988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e21c6ac325ec7c1d523b54841769689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e7f7c3b4661eee5d6fb6d3b75e87790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbeac031af610757c8c2ac863a9b20e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc12f00f56f083d31619a94c27f729b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633085f441d500518b0017ad240a4e293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b3a946ac1f5478f547099d1b7422794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca4d26c7ff4887a786407cb889e1d795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc63f9885d8f1ae6acd4a8f4114a6396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10d8a515f74c42082afda3b00ce51097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf0e0b99dfc552e0431e2471ab9a6498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ec03b5aef9c7a90fd44decfabb91699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae65046ebf86a9fe6562a442a096684100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbe32837ba2f43572206a26bb929b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d879e43209804a64e932447460156f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6322e3495f003cc4ae1ebab24f21c73103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44896fff98e5467974ff684ea4d4d5ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35bbfbfb5c3848bb6fb13904245716105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cfe3e3d8397d9c57793a6bbecb622b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92561f186f162c148f1d1454499efff4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca9d70f9d1cb25c76d8e5c516a3738108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2a66c425fe47c8c27756331c44dbb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263c6e221cb3a4af66c49e846cc4fea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320204a4bc7815772f1d6862baa50ca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e2eae83ed548da2a17a4312a0fd70112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe1ba8ffc170d9e778d23fdce33766113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963a9375804c31982e33c2266d56c0b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81949bef4ce92d792a168a626fec1b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77319350cfb92c8036d98e0ac996da116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf60187e483bc5ce0f9ca21124fb649117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8850ef2b1e4a1d20057692dce488b9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d95504e9dcd43b5a5ff86f7e4f3fc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37badfde08759fd9008633af96120be3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249cc576da6c93082597825954254c9b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841983b776ad68f6c5f0f8b9669b7d1f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156919b6b4c4cd70f9e741d5d41aa6c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33db17b430ca5288175accb6d14273124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44c1c9bb016f982189da3d8106381d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e584ea46ec128d073e58f1e8f9736d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dff07d8fe45725afbff6388d32fa59127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051596761ae198f4b8fbac9dbc5c2a16128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2966d558ee3772662978cf9543da62129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a95286ebf3d525ace5ab230b75d99130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012f696086493e3b1ea8c47c91f95c1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e5cfa1c67687f1b113998fdb22f47132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0134356da21518806ee60e60103d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b2788a79d2d73683a96f01fb552dd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d445cdb543fb03f4c17249db68d65f7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b020e9a66f8caa5a2728c6e58ca56136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015fe36ce89153a459fe2bce9e7dde4b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37d9732fae1ee307e1950b9d7104c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca01076ce274824b5c9c6e4cf5f8f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63174baa95be649d4a6a13cdb44132140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa2ff5f99b0ff3db6a62938a61f9fe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89f27032278e2bd5b85bf83bc9b29d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643629f5512ee661e114a2c1b8e2e6a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f06c6c94fe52f6651d7ccff4fca3b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc5d31d06abc48cb459d5390bf5065145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5595a1a0186d04a5a77e2d9bf5e9b8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1b77ed6245dc15e1e1d616a86e775147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4d336dadb2682b3c8a1e20047773e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b86835f61a53411d5262d46ada7d3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca576873c6e0f0f7e7ae7cf04f12428150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd871fc35c343172f90181bd618a27b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b5441e0ab6f50391354875627e710152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d66407e70d65fd0fcde4682fcad8d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37d6d1335ac0ea1b2cf245beca0db5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf6f7c7903996308386ca5e5287d44155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e6ccc13abbf314dbb73cf6ff0f746156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e253d459dbd060246db461a11b6361157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115a46376b662d97205ff1c4749b757158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751984ca43804f6658c7530bfefb4240159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160bd9b8b75eee759104f97ded0f03d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66cfd5fe6b97c8551b67b8bdb6ae91161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855de14f0487bbc404ee005f0a9895c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db87d05abb1f6b0e98e0f043a1ecc9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7460b14ca767bc6f2de42eee137accb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db42c3f35d4421c6a1fa9fe8ab4214c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e458b5b51f80809050cee7af3dd23166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e09b2b11be010e93419ee41a85d2b1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247497d67ee0754bab42e2f67105bf1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99873aeb4e228536e33e7a9cfb4785f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08128d87d00f7d0e190a87572630c3ec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f91856d81ddd9d74e257dafd4eb18171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459f1613af02624164c42d734d9d78f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4432392ae12ebf3b77e178d29946c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2035b3308d6151f47e02b827c1dda2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4c66b57949d9a21ff4a56e9f728ab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f719b4bbbfc6997e3dc96a9b47f07b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569dde1cc570bc07f3c9323f70c1ca1f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8087b18800a4438a3696ec4f7204c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb989f2190fc04fe62e61ffd4e3770179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88246dab9ce65180368120cd24eef33180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c202ffe6438a83ed8ef4e9240edcd7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1dea2dede7cfffe648b851aad31b4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d02ecd79e3cffbcb5ad5594ed34d0a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a92a56f8ccc42a3af48bed00ef741b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e704c90f221abdf4548afa0e1130ce4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418df3970b85ee269845bb9d85d9974186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7fe0cdfa26821a943fce1585a48b4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa28628a042514ae6266de2423199d0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7b019584ee3ff73c4a52588eb0365189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8f7c8567a3b7688efb3010b3091ed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db1fa4ec1be15995de3136dd0098b8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18495dc55bfd2a26f4773b20c31f3d34192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f7615e8f6304e3515ef3e0ba2cbe2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef6f130b9e39b685a189e45f912a11194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253805b0cc2483ac8298c900b189985195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf1f8354660ad7910fd790c3d07423196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d64c8d0bf6404c99b68b70ca59ff7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729c0e07c5c2b6d98aabdcb24c1ed2e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60460fa6c0f3dcad095439c6009f6f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd327a22c49b84d1d4e484df915da4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06bfc1f64b37e5d1a08bd7f6e8f8ee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c056c01191aaed3ee3677fc2cef8c4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846bb994e055f7085cbe4c4edd8aa65203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421d5b8f7ab74c57e1d3e2ee8fb9d05204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f12229a222a5df463494edb52d1bed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0ba3bed641f6db1ff7a7d97d9bfc2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52ad1c6ae54162ca6deeb86b23a5e2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea52ab85e094bf90913f132ef51131208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bf01ec3948c1af6fed32ad5b1e41d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69785355ffe33c8ec67623b32889db0a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927ab0f127f8baac79bd1dfbb5df891211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bd66ecd9c5c174617bfc0a8c328c4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23e8af7cda2c91bf511e988df619c1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa2505edb56c115bebd30dc6eda9bf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a222a0072e660c259793dd38e9ee78215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203caa1dbf46ff9c1e57109b62fdc47216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c62680239c4f332a4ff03d21569782217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d900c788bbe71882d66e486f2c7aa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a8fe2d37cfc70e4c33aebd7224810219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75d4efb12155f5eb6a5d7f2e52adcc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62cf8f47b8da6f1686e17ba53082b73221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a678cc3b2470e3097cdf21b098bc6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17612623090da00ece7c8b831db03b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5e036cb4fabf1afc3b142657095a0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383cf46396d6dd339c02f6ab42d0b35225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d700f190dab743ca783bbe1cf076f8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21d2ac6c6e0a89fa500be3c9147280227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942b7a516c7d50cabebead8984c991f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ab90c3a209139ff1d2e02e05949d7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013b521026da398b33a7ebe44a7520c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b26f684eaa381d868520da3c896b4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8779f534d8d17fdfb991ef35b8e0d3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715583c8e87c6e6b60a67acb31ef1aa8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648d518b6b134ba233cb55690c8278e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b1e5086f63f34459592d19f2b1988235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c982566be812c6ae7685b8d12cfdf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241bc0e541eac897284aff9bb70a699e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fc2227480bd2fcb5aaa3787cd35f1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e981faf351b99e492668a57506c0e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767f2365b22dca293cdcc668de5ba15240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b552963166f20ee3c206542c1d6ef34241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9380703fc790cd58a0e8dff0c9f60242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5effae7d58ee3bb295ff36204b9b2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28fa200455c09bef7a8a7dae576613244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731334bf1805a53402232f2f576ca14245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896773ab6250adc05b795eb3bc834f58246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b799c1746465384dba965fe1d16217247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ec67192ccd49365babc1b0e0ef539248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6069105814c6c03013f0cc258336e40249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1b8b03a7e6ec51dde3629d7978b4a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e800c3129eaf452e4b37072a9657d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0abae46185240e68c983a2522a454252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c61247b4c8766276be4a08ecd5bf5f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45558859011adf3d090c4aefc86ad3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac353d1061f5ce73b708012da1147110255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154f9e62aeb519ea9c27a716d61261b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad5715dcfa58bc7f52597d3b1ac6b9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad96c128204a1048f4b83e93b94fe7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4408ee702c3a3af8733d121351e3635259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211df848441fe75a7fd3b1b8e02fe1c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5a3a7357d7cdb166b2fb822452f33261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe8944f7fe9044cf931d2c8e008412262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fbcc37c733a5a6f8d8c584ada6048263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf832e582f779d0c243cb95e1ac2ab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e57ea1bee53018cac3ac43d34f03c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce70332c0e1e61a4c9f995dab67c67d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae713308134f7588fa1213b50c71aee1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ccdd3eafd7fd011484f0f9ab264686268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f115089c82be5e337921c18c0f5c6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30433e7c53c8d7da084b6bfad4bc770270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c2f60a0c1cf4f67b65f68ae57d3b7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65cc45c1fb0a3e0b776d926577aef9a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cebfeae4a91c746e8921da09e77a0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b15393b21ae16a129cf3b2339bafef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f24e7a8294961239499cc4fba50ffb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003dfc8f1e251d6f210bc6d82c1f583276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621972130a585a80042683a5cb9d9d55277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bece6cb5dd8cdf540f994c2f1bcc58278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f60d0f41b18c4eabc63fb6da87d6e7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f3aaa6db664f34642a9591352b60d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7cee2b393e7cdafbff02810a7be1d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9f715baf213cee8402c9efcc38f14282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4f36b976de7d258b9e8d8fe113a76283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccac06e31dbf96b69d3f7d01235b0fb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a18c04768ed315df94a3e0cd276eed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ed635f93365174e071c530efd9025286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49235b993b078f259aa12efbe521d80287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983de1eb6bc1485676d7e5714e42e74288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0fb0f177f1fa3329d774698d8f61f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18894eda9ced631905ff61ba085017290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34e473cd019e936bb992f001bd769a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991be4723d671106ab0d4a631fd3435292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b201d6862ca0dfc0d605a6623dca2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f278f13abbc5c18550f73f17ea75b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5014033a33e7195c80eaaf6cf7319f9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ecbd1eccaa8500a49e29f068c2291296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4b81271e91485530e7e29dec37dc3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c0764f6cd323f27bd3e8fdd47dbd2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391492d76e9c3c1a21c1545129b6d638299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd27ad6aac5cb8ad7764c0547074618300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ff6ab126ddc09ec764c78925a5657301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb58bcbbfdf036792a4d3ff3010946a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b25b52778c217dd8e504641c577f7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbc581f2b206fd7a0183343a8dbcf5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a794f038d34eb53897fc0fa7495019305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b32852978fca154044e119702d200306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84432b186d84e143829c4f8487fb260307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b86c747bc21b10542d599493a89e36308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e044fb3543487008e6de1d8cb2c1a18309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918e81a0e6c6f511cc2c196fa5a886e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affeb4ad7367473f0caed727801ce35311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acccfce8417a109e70ea963dd36daa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1517f4fb83f8b0a36cab6493fd81a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443e349839f661e62a7093e07257e85314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b53be6bbc5fcc0785a32e9bfd7996f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267bd2762f2e4f558192d7b742b4523316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1404047480480db6b27cc3a466521317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40542a53602a1870630f8dfa0570173318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e880b499c8d4d8bc6aa10c77ed8d77e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c40548e080766400c00b9d60ab4fd9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e55762ca709abd1825f4bf14216ce3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b1e0bee39b76fcaf5f413dd89b9d8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1134ffd122d8a41869d39b9c21b90323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83d1200caed0eb58e1e93ab7e94690324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af3d2c1ee4a06455e66c4be18af121325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e403137159e40ccf45ee97f2c3d86a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946056ad14d2c63c23c46e8be72fbee327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e806989c981721080e32956a6ef75b8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea9960a29c24715da82b38d2a35579329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139747486f25de38a245e14f824241d8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942cfe9925290e6abe9888df457bdaf3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83662f4ae32fff64b761f20dcfa623fe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a84eff8cf8bf5678aba137b94857e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4869695967df001c5b78f08ea0f5f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcaedc05ffb2db8585267baa2376154335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621adbba8d1c49ecedffd0536c2ee01336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b77cc053b5d5bda99683111231f6a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa6ec8bc5be97fe203b97b280fb145338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e729fd10f7b5e52add9097d860665339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca8187267ccba04921dfb41b72e3d5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8dcea62b9aff3542b6a2851e58091341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bfc2679f60346b091f7deb08d7416342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd095d188a692dc0be33ecd11606f64343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd0774d0b96e07f87407bfb967489e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c256bcc11c026a11dde222d5bb0827345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70fbd1c1b6dca2b758d01d40b172489346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e836c389bf489a5b015e94b0cfbf72e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93154381a80e1010b2457e83afa32c6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283330930726045f41abca7d826f6788349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082375bb5c0c30f5fa4b5cc0902144f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be444e67cc1f20e8a0225cbe146db8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3e3090c872d060abee0cd49da435d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9391b2c3c1ef6bd94b063e7816437353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a88e2e27c95f5d40950284594df619354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4751b9290b650e39ec4800baef1a74355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35edaf572755f6c876eaa625e646c3e6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43fd153d19e5cc360a6d5155cc98be8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969804f378ff0a43c07885d5e80ab5f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0def217f74a84d928b88a60832ee54359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63573750a9cad2d351c83759aea98c7e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64865fae44c846a1ec1b86144f854ad361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf903b5482607300cec9d73efcac661362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a289e6108a7ee0864739125450246363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb1aecd7e0ffe630ae70f5b38238c2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c03da1976f4c0fbe04d4ae4096ba16365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0044312c837b7f918034925da39113366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6685ad2609df84baeff9e486bf589367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26d9ba615dabda2c729e706235d0c8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790f9bf97f6676ed4c0b5b07a1e3155369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7b093e2fa7cef3682c85705c872ea370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e6b784eca6b4965395b6d7aa0da67371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c5d5ff13626106754bd2e0b17986d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87959623f47030ea4dc4694f9a3d97bc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a04f3c978d40dcbca33176b10cac74374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5a823b6e2bc3a930092f4d8b77ec3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e331dd409c41e90c23d5711e81180c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faee6b19002ca0f1fc83e2847075d1e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f9e6e235519162d4e079cfafa42d0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bc011cd4c9b574525c7ae7a9c5e2f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c1c454002a02b302515a43e8dbf10380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9f94e08ba138fd5257a99e0161bd5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6b47e006932719750b6b911b7f26b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813a63984b4b1241da0c321f1d76d39383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de014e423324230b776a21cced0d593f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cca42d9bfa028a6eddd0e60e7cb790385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9c8c0bfe4bfdd9e90b743eb9e504f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760de3724b3cf687617eefd2f997965387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7049a5ba6a5e49e645d93849e8049388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221d44aa8f87b2bf3f34af2436380b1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373f66bcc5fbe0f683e64825b307ea0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410e26afb2f46a1c0ec3e9b30b34345391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18096f2b6c1efb9959f70fac405d55a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38fb3b2032efbf50077163206b9f74393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166c0ecf03b2da6fc9123be78998a27394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876a8e2e19ab47fd0aaa1fa5ce1436b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3f4b0501360161e27ba33b50049d9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1c47944881c7338ad9faebc2aab58397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d90f297c91288de564df99ff5878b3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780ee1d7b5e75ada871863af756ce5d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e36e4eda4d9fe98c8fca05bd8bb000400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed114cc364683bda3eef71b2ff2e0aed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a55afdfe646492eaeec9bf7918496f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14a201b8de675fa8c0d730c80f3f5f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bae293afdfe24e95e85ecdf45e4418404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f13517034616301fd5010780a49ee1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6bd86e89eee198b827eef1f6572ec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5012454c765032d6e5d989638a8c2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c71f1036470d167c42a3ae4c3358fa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0dac8f77b4f5e3265914dcd79617c1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707d1e0e2fe561cbd0b1227320a0a51410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10bcdff9cf67d7bec3b6c4046ccc499411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819f22dc7042d3438ecd1eccff97aa6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3d0aa3a9dd0f474fb9f8a5e3ef2a4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed151c2235df2434a83af50955e343414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9d80149cb5269947ccae060d7f45e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de900b65201ca6f8d8a0518722ba5a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21aee4229bcc9cae1d9dbfef7f13f4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311877bef918d0e8138c6bd59b64658a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc28cb239498e0223cfe21d1c9870f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e45cf1d6c818f7c4a83c3d750d2d8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb9e44d99a1f4cc0b61d1c411ab859421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6797292fd7f622c58617e7da26f694422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa72908a9dfcfb52c811e505186e57423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d045c35835bfa6303ea83403c458a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ff6f3796166c9a24aeb48080a8375425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16d025ef850fc2bbc86a8d70e033dd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf526d74a263a3d94108188fcbf056427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056c711f27de95b32fd6e586294699a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096a950cd772bdcd1ca224d00f32904429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a84f49f53549c632df20dd20105f73430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5911688897cc845af7855a516b06c45431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130484664d45eeb0095a4a60e2acecbf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede56d41d7d4cba5fa832205b20df0e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7b2dd1bfc0693474266c6eb8a9573434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331445267596e685949171e763069812435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d086153c977639fd4898f25ad65cb4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f781372990e1ca9a00fb2e2bb79282f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52ca0b8d790d498730ff81c1783321438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05d368a5dcd6a4491dc3c35f1b7c2d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d15e657c38f8ab5ef01865e2bc1dea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45966ecbff614911c6bf68cd470fd1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf0ba8303bafc72dfb21f4c6c35a48442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806af2c635bbcf3acc4654ad3f67f9b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5d349ca64ead4fc1d610c7ee2677d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6d228739e36d21f885267ed703a51445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd8ddfe9317baa5ff2d2ba84e4a7d2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c4e00366b108a9ffea15a78b823e3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb774a6f47d7b6efa9371494e8552b85448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12117303e46fdeffbda03d107fe45ff0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffabe5463c6b3df07548d4f358d956450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7c9ad836d72ab2614f0ffebe0195f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16545af8d83b34df798c448718271fbe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7406e5feff847af0789c8ad6b119500453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e28d8a0f0a40a855d051ee47af19d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e4c9649604e9f329c5348d3477d40455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1dbbaa5997386344e22601066353b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e07d1e89ed4ed2428447d43522593e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81469090966b2442bc9b1c54bd0d0055458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184be8174c15f90efbf25e014214502459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a3a3ea60e4ce83fd5f0851595a299460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75267a9dcd1b2552d3379b668a12c1a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954b939c2022206cfa6c80a34eda773462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ecd1d53030e28111a8947289414a62463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a03c23f67129b6a3bd94f4c10bd89464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16ef546298720b58c6e46e35443cdb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a0e8bc805c8cf8df38eda4c3dc5bc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98dfd808a801118f431e242ce972a75467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca088aea412582b58cf85d2a08454bf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e0370f1d15139a65f97f86113e38a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5a9dddabd8a61e8348975efe6d71a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e037775e85101632e243084e49a3e32471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b1ab4e0a507d23ebb36d27c8ee52c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e75351e13016dc89fa530f19455c7e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a8cba1d20ff6c6fd26d315f221d1e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee7725947fd5de3bf8ae67d3209abf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e190b5ce6d61df083ce785f8ab569e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04d15178d9b78b62c09352a5792849477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638471776fcb583210c64f2ee9042f1a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377b8f871134ad2b27965acf0936021479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c15c95cc427a06d8086a6a52e10ea0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900f013a3be3f5f79274a229330e77e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486eddd220f34b437bd2e0fe5ad3296482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39e3336609fa8c2cd843652f6ad42f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2aff9806a61d9fcb1cc7ad7289c37484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f519d030d0e0c71142d6c4ffd813e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00b96724ae5664fbe56722ba4fd0f3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418e09c580679bb60bd4f92cfc2ebdd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6e8cb655ee4bc3ffc3ad6a5892f85488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe6c6925ef1885149dadcdd179a7a8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4bcc0fca04d4adb9c3ad9ac69812b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50101ff92b19173c2fa7bc586de49fba491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fcbd8480724710bae04dcb84a7dd3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4bb2fcacbf437ac1a5cc67b9e8bbec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e5976f7f534dd9ea74acbfba1a5ee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b234e9e81abd027aec0975e3ad9da495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b6e25ce151c1eeb1aec3e83aa273e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1836f297c12c1bf56cd70eefbd936497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d7b50030fd46aaa3fb455807f0494498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f30837ad0142fda83cd99d0afe48e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655764456c2f48f7f2c70d6ee752bca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6e0304b76717b36f63990d87e401e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b45e057192e30060cf8b00fb7a618502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf643ea4c358121021097ca5a858604c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd60676a2c05fcf14d043f3a8dd738c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6b406ca18985f91e33114808f8863505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae53f5dff4eb27134bb6fd9b530b52506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24893d363fe1cdd6863c10c2339c89f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50fe5ec3e4c8bcc7b980603692051bc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395470e8b0604a6a792d533a37fd08e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6b5ff263f63954ee9d2671c4e19cf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f090d52d0d2771999358ff50cf6d1a7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205b9b2d1317ae3a066e37b5020c989512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c63a3f45215b288b97915f1ef5039513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eea26c6f0af55b203ffe11503dfdac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eeeb0027e03b0d934966b636bca238515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab56b9cf245f66884dd2ea9c25c896516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1552ca44fafe0b16130129096fc6b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4a72ae81966da9e8119115439fc13518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196773fc9e5db49bef78937616effafb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262205e74493f2e10cceebb2aaf4244520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2cead35947f2a04191a7ba9c2b43c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b8817c87191fa9366bcc31ce03e12522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f1874cc81dfb9ae2498700db07798523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ea9002d9373e3a741a3390ad3982e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295865dd8ee217e177780b93501c1539525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2da1f1d7b61a1f6a9dc566eaeba78b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523da5e2427777ea9653d79bee53cf1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c5b3e08ae4b75fcb27014f658f918528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27028c136610f16cb1be62426949e44529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df0815673e95948b9b970fb2995aac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e3c2e6424ee3946e0bd539bf195e8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1eed83acec3dfa5f2e314db92fac9c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9cb8a678dca2a76cea996037db55e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3616cbcd15684f42127676c6339b47534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698d1addc42ae05beba28962cde93c9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ce270dec6fa10998bf01412f43559536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebc23d0406cb485738fbeb8b36ae27537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64692ce6733a2a91e915de423ad6f872538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626573017ed5baa3676bc9fbed17205e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae7e895b9ccaf04847f7fc37b687fd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84e012a7ce8e664232c77d5c2ef5d2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b785455d86a0e78619c00f348ae86542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b4cca0ce106628fb2a137f6093b32543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619a5b99a7b50c3557532de82419fae544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b7dba72bf6e5f5acf0115e099d94f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5749b086fbaf8b0599e1dda27b38656546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f08e0885af47cf6dea052f22c8933547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3c8b12c685e37bd56f4bcd2f77550548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63f77633a9fa3aca8059fb7eefa90b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e575508ab29bd859710825fec40ec38550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868dfccb4d7ce76a858ee0133d4b5bc1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a641cb360fa7850a937c98b8341fb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bccee77ae51ec8ad8220f11a1cd1f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc57d017a6436c790dda2552698c9bc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d611538f612df70d817b98ac5e082f8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52bbf7780558b60c399337d94a1c17556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac31a79f8a66a41b563bc248fc121f2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0002bf89f1807842e16c177eeb9651558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87beb07971309ac26a345e031253b9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffc676b36dc493bead30324792c5a1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda0af14c1b958bd8f5e1a22f57dd2f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ec9d4089ee1a6c936d56a26c5bf89562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730710709069d605ee4799e38115cfb9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d477a0c2d27657bb4394f393dbd7c75564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e8a3175504b8db647e19f34e9d1d2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202126dafa15333b9b4443aecee154f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f60ed5485325fd13f6dc73d527cc7a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474adec2b0b0910c7c87aac7c5618f4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc410d427550f78ffeb2a8317dbb71569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962de1474c986607e77ad69391bb93e7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768aac08f0ccc370732d9f83056fd4be571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a71161aae85e474030d96ebd902d25572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3811768136b406c8f0da606ee0a1d5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29974e83391ee1facb7ab14c217f7d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50b40cc13ae1847af19d02d7054fa3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27575855d9a96ca3ac80dc94b5c19c2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d539591a93a3f4367382b806fc702ab577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92e2f008d0e4740ffbd54d6fd705e2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a5ad4ab4bb819f360d44a3a2106c2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce81e2ee0204ce363a1898dd955cd69580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66e74b918e0893d2268b1955da8a68581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e047a42a93007e9e89ed0c05950373582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4c34aab03648297b0ed41bf7cdb51583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cff36fce110a39213fe6a640e6041584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7076343c586a40a80d4d849d7252b4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a376b4197a7ae5beaf8d1a0d421c2c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7f7ab3c6f3b74250016c19607d70f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98baf29fcb42c5df7394394333ae464b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac0374159ba5fd2fe11e9b9664f7f7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e629da096e8479967a501d144efafc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b57a0f59dd29b17c48eafc7fc24096591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b731a93011058a498cae99935afafb7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad448466dd07a9853c3b46a79ff9c50593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94512bbffc5105701657164b01f1dcb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f26822e0947680b398fa06822786b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387df0c9f8268cb3fa63d4cca2495665596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fa18c93aad7f2c2ccfb18d98e9ea8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6bebb32a7a3f277c86c328fb8e6bf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b496d59219dc1f40ca2718deef5608d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7890d03ab1d255432c6ceb0c60b92600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4967a5c33eed3853a213aa73fb7655601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf810ebf0c1fded965b4fe59b9d74332602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71cf8b02ab2f664612ce720e5205cc0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4351794287a6745d547ff2b32833c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9a5db9704da55451093b6a9768aec605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feac70c8dd81fa2e682142eb4f9cda3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c545f6a3452ea4a38d70e61afa14e3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a582cbd14cd725f052abe19bc97d840608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30161187bd05c3d2906b23894f2b1d51609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a37d60c43326915cf8126e4aa7616d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110a9e00f93b3e025bc8cc1c9fb2e9e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d8771f521e196709d1a817ff00a80612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18216e09b91aac13d2126056a44395613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39f64329dbdeb9e5ca218aa1a3d4d0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b12e30f548d756c8a3582ad9d014a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3537f251da07c9324e736dc4a8590f7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059638f3a36aa727549203f9fc8d6b1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd0745221cb686e6166d071a30ce46618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8cd65d1b3ac65786e7f9d333889d6d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d2ff5a7b746abdb7c4c8063cafdc9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4beb01e223a3d28af466deb2a4ad67a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3f0e96edd8bfc3f4fdacce4f7d0f6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b2c60437289136a6682326f7c878f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33ce309bc26ebaeecf060f6a7fa1e2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cd227f607277e74cedc0af07f4e01625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c54b0a714079b6eb28e0db874bf0e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f50ac1f532f60d0b225d878e5dc32627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce551351a3022fd7599f54f3d7cdb3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d82a5657c93e0e74d4241bc76ff56629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eaa2aa83f5c095a9038449837d099a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7c1d630788f5999e96a0c44e7abc3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d2cf5b2e388629261f544bb056442632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb53e5d93db738cb0b321b97bee4a0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3d2d4e6192d6598524e2b237aea96634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5529c521f2d3410f23beb27494d7e16635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c8719770fdd3a2c9292b270def3dd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524ca8058eb15787dd983b9b1728396637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d51301b2f2fc9412028d9ae884709638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ba3fa141395f6604183898a9829c1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb315fb6e7b36be823d728e180433c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0672bd78ae8984005abd6693aefb7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7825bcb66bd7ef37757fe9ed18f1e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7dd93e0f0221c66049d69f6195fb0b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257581d72ba291d464b741cea13cdb02644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd82ae57076f7c1b0d906db82d84b36645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be267a123681e1c490bd7f68adb0aff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4492eeb823bc1cb0bd54aadc2cd4c1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c92c4b3f177acbd517f114097e32b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65a98b74b62925be924b2ce4f97195649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6819576a9b49f13e96c0712daa14aa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730ffe76920dce2703f7cc7f7c5a08f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fe198994e686d2dab1fc07c616328652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35176d5a06d76de76f113a980eb24267653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c16078d05b62937e7f6a5454b959d4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8d983873ae45af8ed9af125b8a50e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4bfe031a47e222de4cd4b41b230d4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40345e7ee8272b4bc718b30de85dcbe2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342adbb36d200f11403183a0ff33cbfc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d206db0deea42d052ecd988dcdd746f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd20abcbee4845b408da86d1ac2abbc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95302ce78f310fa6889be0804f612c91661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4bb4b1b90cdfdafeaade63e916432b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bf75dfdce0b3c0805c6450422ddfe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03ff5afd7cdf8aafe402a321f84de1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111bff13df7a2000f76232764b893d9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343f0d55d6540e521b7d562c372dce7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ba5d04337ad99f13bf7b86f73d0e3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8c5a36624643d90c7fee6906bcb44668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b9124157b54948369dad0aa7dad15669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdf0e9e8724ce0c88c09022cf70d18670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c6fd59115987923831f3fa7c7d4dc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444b0d12ba84c854e8d76b7aafe5534672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfeaea8e813a7761e1f0a77f6473d54673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e095d847461afed879adda4bf7339674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cdd48feb2146cb404e64f551cce2b6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014277d47a1cec601a7d4008bae4d45676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd7e2d5efbb579aef5d3e3b0f38fd1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a714edbbfcef0244e5d3a70090d65678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f1bf924722154ad6bc3a18d469bc4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1c2d5b46f69b1aeacc807e4b69156680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d931cd8f8d41e739c8288e1d464848681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1ac2d633119fcfb46544702cc973a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc623a7e9a1ad2c75963755be6415830683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb43fcefd00823caa7ce4ae659c0c6e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b42d5c61d3f17516e2a1bf448ec63685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c427338586a733b3360ca23e3a5aa03686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d04d63c35340fed6fd1406fd31223687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad04c3fb68da6a4a0c2c4735ddc6a18688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c9cacc11900574a1d1a0a0bdf5f9e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e5eb0ff3a6e5904909397640022af690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc492ca2fa7d4bfd0d5e5e721f00003a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc5e098c683d71a9afc4e1edb4ef7c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf64a75a7531e18403326c501a7d83693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2c7e6cdc864651f758ea1abdab61d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168ea940560af547d81614c9f869f6d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6cb0d3d9bb1e240284bf81dc73fd7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5e6071fff974db4314b6501b283b3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8e3276cdf95f187a6456e9c6208c7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b575b9d727f7662f2c744b3fe3532a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421b730df7c4f3b15c1a8a4adb5c0a6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc5938742f0743277edfd86ef05a94701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c0f9a8abe56781c52dd0f4e00a50b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509edcdd4848fc82be24e200d55fa2f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bda6a6d2c9ae9997dc795390b7bf13704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b3cf747d8197598bee2c37e6275ca705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98370d79804123d0a373302972b8fc1d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec776b7fe2be39b1585ebe6798b183707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7882779dc34964144889b79bda2c8c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f352d95a7a1fdad1dc1dd26500032709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087e60ceaaf4215b2f210acd87a3fa2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72749ecd11c70756deaf8caea02fb789711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea61869999a97650bacd954d0e4a87a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b9660ac65c91fbecf7dd127446b29713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53077e7b0d8d1d8515bd8767d0043150714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d49af71f66b6788e2e5bb9df5aa8d1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81af6eecb4ac68490362eaf0ff5aa9c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d01967b1900115d448c2d01049ec68717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5ef4723bc9188db1a3abce1f09e89718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b2bab9614b27b11a5ff6f9997aea3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045098d0ea9494f599aee0668f7b4ac1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b8c8f77471b42204393b2b1242dd3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cadd8ac2be0884cd81795e211f89e1c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34136b3634fca3b2c62132638da265723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfa8b73e0cf706b4fcfbcabb3f15f5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c774b607b9b3cff4c9e69daf0836f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40b85e62ee9dc4671b4b095475653f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a557167a5c8c48c06fb137a703ac0ab727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354dc507720d2d2722aa930ba1025b8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ae51c090476650e4ee346ac8c4382729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752afdf7dc5cf11f48626c16f54e3069730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027c13d9a6c74542b73f1eccf3bfcbb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4c5ea43af97d19d107b80184fa0d5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ece0bcfe5a1776680efc7fb19f2bf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b289f6a6daa7e2c259b96f4423c2cf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5678d6868597567844e319b260cc9b1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5aefc69e08011ef580d12b260c2d7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565a2bafa4940db54e5314e68b592e0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c40527b56947c27f12564c67e692f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e68f2140fe3ad14aa800fd515f886739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15f324bdca3b5528f4a006bd22a89f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b0d1901636b3120406b857774df77741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246332d07f1b0c4b1251ef2d1465636e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a005415b4ba2f61b956b01e2b601e1743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6094,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6154,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13558 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25450,51 +25204,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25880,1610 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G219" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I219" s="0">
+        <v>13.29</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>6.13</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>4.75</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I227" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>5.73</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>19.79</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I235" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>20.65</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>19.11</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>11.31</v>
+        <v>25.22</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>23</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="E304" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G304" s="0"/>
+      <c r="I304" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J304" s="0" t="s">
         <v>902</v>
-      </c>
-[...13 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>438</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
-[...1 lines deleted...]
-      <c r="F335" s="0"/>
+        <v>988</v>
+      </c>
+      <c r="F335" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1026</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1027</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I348" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E349" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F349" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G349" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I349" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J349" s="0" t="s">
         <v>1032</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I350" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...649 lines deleted...]
-        <v>1176</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>