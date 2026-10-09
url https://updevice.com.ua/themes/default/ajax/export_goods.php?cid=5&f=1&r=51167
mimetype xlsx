--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34179e4fd3ff55f9247ce85f3d808d651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a830f2cf3ad5f24e014fb6e0d6ea4792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5f5ee961f0524da7ac5dea781e3b13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e4668a6f6d416ae574538102548e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646ec382ef68b77fb6d0a442ff0a3e95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07a557f35d3e84480efd91bf908cb56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c680a4256c2b982c50c71184a1c60c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdcb18d97ed8accd231a910b5bc6c98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d7ba6370e205c61b522af7f79e3889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8ae8c5c33b7cd6001e9dac6fbd9f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b518f81548a56aac1f4ee9c8f816e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776bde66ff2be73b0fbc688a1b4e7ca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fbb49c9a662348d114d6b3da050f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258228ccdea1d265acd244ef11c77b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed488484e0682057e6469708c1efc84015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a640c9b70fc94e365408c60493b22f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b710425355db18b5780777264be98e817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd359531776a293b34ef108050cd89918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780471edb50e2d915ce1b55bebeebb919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56f38fcfbb9d22b6dfadd2a609ad8d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11078aa3de8a993f8a6a7bd9f8abbdb521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eca7be33a2b2c6857464318e905a2622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3213f13483025d2ef02b0ef519c130823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0210538f52d2e516d2435903e30d7224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59a18345b498e80c4ae0a19ed3f40325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc3d1b1aff1d174820391bdfcbfcc626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310ded449b0c19b7790e7cbf98b73dd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fb9c5a5ca02f27489d36dc431b0a828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96436f1c05df5321489e3d1ceaee3329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b3b55997352e838bef9d524a660f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662b826644084ea994bf127394d3c5131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5362f51ff4dd7225b4c84a6883d5fbd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b732ebd8fe67559bf66cbf63dcedc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dec7784a997d3619b2ef7770a698d234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7af8fa0a60ea68dc9da3c41c1d349d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce077eb0433fd94eaccdb443d3e4cce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df013bca4639832bbe33eb1131810e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1556005fc009a3b759a837159e242438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0f04ac7378cae520930724bcd34c939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b761ecfe9fe6c7b5b26e2bf425d6b340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7173b006dff5dddd475d2b542a41e7341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7260a228e86b7c6c864ff02a106ce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a88f165b0d1878ba0057afce83aa7c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a9e9dc5bb80c2095cb32f2dd16f9a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56007e737144b271871324d52323c87d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ee87f1279f0f603bf38369542d38346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73837a96280028be7155f92502d895c747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f46f5d49129493834596c65445ddb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea46727cff88ed8bf41b2ca1eb8ae949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52002803350d5a4d06fd7487ec81cd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b435f9f54c548d2507dc75ea8d1b1b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8a5d14b54316e46997c331f9ba07a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88218828e01c6154673521d3247877d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a00b1847f01c1398ba5c4f6e9b647c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde60cdfe740109fa64486b086a2ea955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9914edffef05edff5f690ea11f4e356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2c3296cfee743dd4239051dc543e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c31261266bed24a88b0ce89d9de3d958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca1cb3e8fb2f43c93f99f7a713f57359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256969d8d2c63ac46b8aa172af36cf3960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c75fe24f70344d1cd4c1889650cd761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56d5ec3bbba568f701699fbc47c3cb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62613a014b542af95b709b66ad250cc563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5b2af539c73757602c247a10ca4e364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fdacb6e51a715177d5b6e3ae0fb9ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbe750a82e90e3d275f37e3b45852b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d3b1d65018f296c968cd8e7e2005267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ae7f51aee349d3c6a7fc17f5f37ca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269a75ead952b6594d5c63cde1ea65469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fc97c798a3407a7ccc9bd39a4d7fa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5dbc396f32b464294ae4d9a91ec4c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa09316a8ae2c5bf0ef63c6a953ce572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f334111345ab24953badd440dfc5a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ba5c6210b12c23ae835b33ed9d1f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcf9ef6d7fb8e8ceae5c93dc95b27775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567cd6cddec5ebe276cd28e28be726e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f5ca66ab6ab0c0d169d2ba67a6d0377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65080e3135c80fa7fbf9c974b3843a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab7ae6f4f3ed6eb4efd392be65eb2579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8067d510e84f1b70e53b388be55ee180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde5a4dfa3d7f06420cfd45e95d2b3381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637af30d8be9bff2022baba933e3da5882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3910c4f64c273ce1ba8fc79c12b27c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e393ed88e9e5c4c6c01a93249040f6d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a8a6d6320e95f7e95ae2d4249076585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eeeb2cf8cbfc048af63fb603d69acf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83947cb8dbe685bc9f0ec1f4559a7c2f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a024342635b4ca58f6aae890913be88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90461d49f33d65d722990e9c6a71aba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641bba768275820dd0d5b044440fe5b290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3368d8f618f5e10a1860e7fde068291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb418dea6fdce24b41bdcacb9e022c692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1eaa563179b67ceae04b627d3a7d493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6cd4e65eca8d59844dbac1e60864094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3242bc2d703e19585af40c4b9c24c895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c44ae5157876f1da4bd55d4ee111096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313f474d76349d78c4f13de65ec542697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5197ebbfbf8fd5029beb812aea3cf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff012ba0bfb30cf6d23599d8e2a7c199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27912f7e5f41342f0cc425cc49d3ae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a575ea838516958d68faaea20e79f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea405a9b538bcd18cb2be74c5ca3f91e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a23f92a8798c39ed342de64e16c7b2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3507bfbcf87855d97d667b2fd8cb18104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f95089c1c334574f900768bc74bdcc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496051f0d85f2b68237fa38f71958474106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c8515711e05b88efa6db8f147a542107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31d63d84c0ebb7d50d2721060b9709108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4667ae861c64b3d3f5076cc71103ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a34318054e77253ec34af4146b32a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67f25b7d171584e124f3bfd254e0f0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eda89ceb509152700f988d1a7141e7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f7aee19955ad9b1cfea630d3add13113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5209857384605385c908e3542d43a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee41042251866197c443695bc56acf6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b0826f2ba9a46336da69f8fe4abbb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a269eb8221ea332bdb32a834d9c30d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44891ace7d49ccaf4cafb12ba8373d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933fc676427a209e657625af40dfa38119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751a4ab97127e395cba3f85c34713ee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057b62a84aa84d454b6eef03d3cf80f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687cf28fee3a98dfd0864c5c52011aab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd706682a48e55b5544babbffdbbab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace84b5365b4a659df7c4d7e03b5bc4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307f2972feae20086fbb4ab42202325125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d642a81454beb01015b1abfdcdefa7f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc52cd48ace4767d4977af4f4ef78e3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ba746b5feacc63cb001c335ff1087128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a8444a9be4652d560c2a7838485b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035145e870d5e2c015bc187af7175152130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa80dd449b28c209b379c30344a42f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c270aea7583683d8c3e2a9a387eb6b1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a911186cad41114bdb8e64f364acb4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329a2fdba1b72e837edcd4bc872cfcb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1efca3183b48dd05465ae0735d9afe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e032abb01ef570c92abaf0ef60941136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4d10a03446e4bd25e5eed6c1e9244137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bac6bc47262c681cc7b66898a740f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da618b738dfa78851e39e043e0a264139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444fae8794df375e970e888f7eb3d671140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0865f54087df6a1a5b01085d49871141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d1536c3ccd588f7f75eeb67d43988142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf1aa6a91dfa79c360efe2b62fe21f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e5bc97c67108d9a295a2c5f0d49bf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a81d2c4fd6a5ba8db7d804c7108aa6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33018d2f73852487163e038975277e2f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c628ff0ce5a53c7038d23c96814f8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74f14a938987cefb3cb21280f29c63148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f400aa766744d8b0d5879cf4b6c14149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02caf9e0f1b3f377c1fe2856b03cb0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e1f397c6e344c0ec7b6c1dead534f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6db6120b30a98f513b593cd28189d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5680c8039375c7a5a55378af370ea31153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0751285e327abfbe3517f48d89c28154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea60a3a4658e12eee441a39f0812a29155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e087e04587af0b5103bf068e7b676156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71036f7c977acd850ce0cc6a07be36157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871ba3574c7049e19bd117e941090a7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503f68bad5f0cfb4aaa30e8efa3859d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324612fb2df772770313ab1372f21126160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96a04ca1425b70e68fb9c120a56279161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158feefbd3e76051011d266942000636162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5c2ed2eb31b26e1900bbb66446812163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e073fee277f1f2c51ecf80982439b99164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b6958153c01147a1e51b94970bed0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8ee58c35d4d688d5a8bd9ca200590166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c7dc700e5aabdf6971f33fe3107a5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684732e0fce0a5b9fe9cb184c67c8a8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479806f034dfce2c7b3776902e79c1a7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fece1ef8c919a863e057786f2ad20170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868a5977de3a48431fedd8c3eed8ba3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c173114841dafff6a835c08f230c065172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ddf2300bffeef60b4f6c0e9a8b35d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d9f79c62144874b76b1f5605b69e4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7eaba546ff3c8ea31c10848f2ade7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486f351f09c96beeb46bba7dfbb79f5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99fb4246e4ee7f816a5d78fec42cbf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6ee50e377cabaf52aa19cc6b85b08178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8db030a33012422eb0ea8af14543ae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec53261a9aea956a8f0aa6c80c4adbc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e7c87965b17d8c69004c93baf6775181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008540b44fb753e7f2d9fb44e13ec7b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90887345cfdc4c7e302f8b5e31e9f6fe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2bb32a3fb28b27598dbe9383c03a07184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a9aa7c1a4c6eaff6526416bf4b037185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179d768175a79e8391c1f56616e48e9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e1f86c6f01cd1ce0a03877534989f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8d6ae2b1a9bc2b1206f43e631a20d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa6596bb557b1f191cac85c4f72aa1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc3c4f96541079bd25a341ab38690f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14bd69d5869f1299a38676e55f60e4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5312163e118a114a7242d9a15da4c4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c3f9de25a7f38def063b58736dd6d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fcbd275d002b2ec196a17be2244e1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ab67af5dbdf639a23cf217f457dae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44864ba00d3d22760afce70b97d0489b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3b271b6e1a8e229f8de22eb7bde1b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554720fdc8304d17516f80b006d79dd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410274a8d9e896c18b390b834dcb1317199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f565fb1de84a45c5c43427558b428200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d5a721d8cdff14ef0a5826115a1c9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e9d404135f7a6b07d3b3b6da9ad93202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57526297dea9415b4ccdd3e86f0309203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e8d248e49e62328a5804568fc2096204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84789559f64fafd59d17b9e70725c84a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff20cc9f97e508020ed6d32df7faee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ec773629c10029e7ff33bfeb1d919207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc489470a9c2cd0fb1e573efa21323cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370df0d8051df257c5a9c741106e6c6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb5b2a4d68e34174a78776a9624294210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501d727f9aa48ea28b00192371aa55f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d6be224212a71813fd698b5653d10212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ae061b88eb5b13671c6aaa74523c8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439a4a9086d54a9695856a01c193542214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f685c0fc4ffd4c082a0c3c9c8ccd031215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c83e3d10a213e8fffb80450ad7a5b1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a18bfacc97a65b68efe69adab912b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e63fe2acc603a027a97b12a152890218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60cc0445970c7dcf7c156acc6824f8c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207cca886a9c4b494d447d51d49bfb9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22a710ff210782a9532445bb639ebd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fc07bbe111eef2c82a734fb779436222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedacbf58a9251acc5e562771f94499c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70a895d180f1d5f7a02843b1d8478d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94a92f2fd53fc759ca4e1a36a0991a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe14ed5b69786f199a37e8c330a2f5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e578a9b55c2ccbcc5f07551d27ecbd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690adc0fde858ea7457da0f1c8d3104228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529068c4cce1aca64c411caa048f5af229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516a1c68daa52705d8be622abc5f07b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd602dc0f48914ed7a9bf461702201c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e769c0a2a1a21748bf23f2af39b1a7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4104b29bbcb6ff025dd3b1e5e63c9c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73ea991fa23eae28a7e286c500f885234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f4e95c38cbf257550b5dde930474b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e80c10237f464d7f44b69eedb2028236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54032f29a1ac4f18ebfa5ef7f2282d34237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa19ad185b41992c9fc31083f187d56238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72baba6228637206172dcf7addde3bfb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909b39ec51ab13cd437bb9efe755204240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec183e080ff19225dca1e3e33672a79b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5772132e0bbd608a53fe0a387a409242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67d27f9a48968a01b4765b938f4ad2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b21b87abd40934b235c08481ec6c74244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a86e3dd02144a1f10aeb0533b77b57245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fcf324a0279d2c36b01f4745f77d5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae9dc8c282d4345f5b4f97f5f1771f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e727df24d7ef72614bf248c9d25253e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf75ea7747f734b4153c4ebd20735e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc1a102777b415a24a3e9951f089a6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e88d540b8831f3da07a43bf98e461251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4329cc8289fca528f66baf1724465252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337cbc9cd266c2efda81e46cb8a76c91253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8da0f3d9cbc4998978f193a84eb27c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a62c0e322ca09ccbebcae17a774530255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45b0a8cc16a8720e8b6b8d3a4bebf0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b51f31fe9508516290334e57b44b9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf93566470de6a4125b560ee4721142258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969666553e1c94985e2a725d8b7d7f8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff02d102ed668b0c8e6bf50e03b1d45260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90215c12a6a9f9f93aa5cb6d98716749261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0180c2bb84f316a4cc201e803fb2ad3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04f1aca29b7ee45ef988eae5673c67263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07f6e8dc0911095dc8a63f9e41fe89264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c33240cf0dea25f996589d5173d0b1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620c4f403261f4c600d63f4c32579ae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968aaca0cfc78b8203bbe87a34964cf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452cc2eea75c76c205fe054035b7561268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b9df86d60bb18f49d02d50f0861e8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912c4ce5ebf1662cc30026abba47090270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef442494f4d172e8fb310fbb7b262c5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c35293264c0b13fd526581c5e74863272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c620a7abd91af98c3ab0e05343b3a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14338fe2bd1c31528186c427da2942274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd138761132cac8c5f2461fc8b08b7b5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1db1bd2c8054267a819215fe6d40cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c76cdf2f241bd5b74a6da2f079b6dc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a2aada42daa91bb9f361bd423c499278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be35097f86415175538330118ee16f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc033bad7c31af4b328491c8cf60634c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169acd4cccfa211559616a862e68982281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd8b5de808f25e6e25e64b16c91017282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af679ea4f1b9a9decbcbfb268b0a6b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c17782b10ae6ea51b92b9d5cfef16c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a465cec3c77d45ff12e16292d2420285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7510810cd163a900bfd08802a756c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55dd6bd817b3f33cc007c6c3d7f8a9e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752ac0ec7dbb3a026b1f14604b19d27288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c678d9a30975e5c8a3784142bb3d474289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cebde1f3119c07588c22613276016a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01792efa170a89d962da5482663258c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64aed6068e4581b6c56ce8f8d91c45292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440e59fca7023db294241f87a87f4ad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c87df83a3bebb6b037331f3d2f5614294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c601ce03447f45aa0b991e6fe09a5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79c4c06a3ad6e717ea7773146a253c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255a2d429a2eb54439d04c5c4881be6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a72dbb7eb5c0d97cc0be6aaa27664298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf8b4166d2d4dbc53017c4b0874949299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52368cae5b795c684b3d5e6cfb856ee2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9e90814913010b1823155d328b001301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39027534d101acd13e2718fa13530fb5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8545c34f8f68c230183a55a189dfcb8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731582f2b3411bc0215e30b5787f6afc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8f3825a97af8d445226ec7489b9ac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53565303961bacfebbb50a6d284058db306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d145443c2bb0996c580bc02c14575307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9abfaecac85e867fd7b23a8e3dbbe8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fa1aaffa406dcc81615b930710ebd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b564fa88eef58f717b2695d774163310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0e22358b98978ba1b0c44376d33e6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fb6eff1b70d6b2eaea902dfd4c0f0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2925a884a0e90a23ac73bc73b6bba8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4307366c5dece5e8fcc186981b5bac8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9752f6b7f2e4f19c325b065e87f44d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a1ca3af72dde8bb523aae6e80869c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4de3ed51bb0e87c0099f05b93590fd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69969d1b6cd4b60440dc5f1c45e804a4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c080fcdc0ab420e7335f46c4da014319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a4f24eb06212b8b67a2027468a608320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44c2ff4f67a09fcdeb485c08a53c9d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fd1ca122cef5cf5d666bf65ddea0a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722126908c721785780a67d0570962f6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfe1568cbd7ce3e04c56ab09425623324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55482058617ae45daee67da217b9be325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc89fa0e61e1d24bddd2f060be9a26326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6af14c447ab19ebd08af527adce92d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2876464f8485b65535f90a43ef23f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde2305d3e2a4ba289ccea2116b86e8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376c6445691f42f5e3c70e287e8c65d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09c0894f25fc9f053c22f4c39a01e7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c80c5ba46bff706621e9301c989163332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5ff890065cd4960775f3e25320eb1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53154ca558536443cc836408434ab74334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b96b5f26f10a7bad03ba2f69f067f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe68d62ea0bc2b8191c38152b387ea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af1c3c566bbcd827a23e4c0ab345af337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa45a0a89ab74ce4ac7988a83bffbb7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843980c1fdbcda7ee1a11f23c17e3bc4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef736e29e2d446a4aaa9e3e6fd13a8f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b746ade346cf0044a7f54007fab5c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13700cd0d734fd2b919950d2a98e661f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689da6f4aa63d87d68e64aa392a6d622343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a7cbdc17887ebea04949234879e91344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b815b4705726aff5df0fa5b868ea882345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70843412dc2bc0f59383147234f9ffc1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da18638ecd5c59a50725f633b7b7cec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9c3e95142775c3036205b78e89f40348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bea86f647d05b3ffea0dae5887f55c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a9a5596935b47b7b703a8ff46c0fe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9d657f2c7e2ed3ffc6388e66333ed351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3e309415f5f7d75423eff10eca391352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2acfe7c71312e4157039121974a381353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424c8779bafa5ed2c3c787b98a6743d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76947006c4cd5d3be8262d498dbac6e8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca2444a458566560fcd1adbd9aaf21356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9bd0d70532382b4f808e48ff6c8499357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24530b8ac111a787ec8369683970c06e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5215d0df183e123eb0c188cd9817de359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7967bcb639a0b89ae267e2d77d47ad360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113b54b863bb2a08eca58969c92e085361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea591a5c7854ab67d666fcfe61bccd3a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e8fe8d4d4615b7e0c3f18bc474839363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5512004f951a65d326f350a5d74fd4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde004440cc38c5c7b0647360406196365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0baa45051f39d37ba9b80fb82e50a3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386062fb12f3e6f9b61100ed6ae5e6f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0c85049c18a56a257f53c183e7d3d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52245e920447cc74615c4adadb7a3e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a178531fd46067705d1e75c0f12266f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cead596529f199c573995b6906c19a9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269ba50f015ca8d9400d3047bf60324372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899ac64cb9c661071f755815842ee72373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e70d16bd90212bf1f9b294c58f2966374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739b804ebb9b1d2c306b593747eec1b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64219e176779c4e118a8cf7a6a050e67376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25caa51574ae43922cd36ca20166d1cd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fae02645eb91e43b2b5f9425a51fd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639694a3eb2d02ec4388726fa8f5cab1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94000494378c0e6a5cbdfcda68f80cb0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf7f6055243ef7487352d97951efdb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0beea5485d08997115f5f33b5720a6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5f896d9a9ffe44391ac31db590377383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5470bc7dd387bc7f88b5b53a00edf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7bed83f94bbab02ca12ada38bc6de385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b1d3712d2b69836cc36159a4dcb82386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc336cd912abf5ef9b93f45394500ea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a2b7b3e47b1b7f94fd1dabccf9e88388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad167618b40cfba373ca1d27024d56f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc02fbfb6471e929128f8cb19adf9b6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e131590be15a64017866a31d03bf5b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c63a9baaa11c08204dbc2be2ef122392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7af6bdd23be8b27b0e9e72e7260b7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35aa91d90107b05091ac7f4d4faab1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea484a1d6092da84ac775fb2aa2f55395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3db966579161378d806aeb1172ef4e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164dd29e923e0e3a6b452647d8efd1a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156056fa1dbebedd8f783dd5a0a5722398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e005c3359ca3fd521e55ea757bbf7c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf93f151ae0523a46b849c868e4e1e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412e37cc41b18ae635204d52d0f8e99401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44719169fe1374c4778bef89a30a1e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f310d8acd04fa37acae2578469d6413403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbb9903d365b378c34e6af1bcdef6d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b005a01037cbb8f5e64d46dfe9b9c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55cf8aa39d4b893dc6f31d36ffca2c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f2e14e42668d2b1f2433eabbb598c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27eb139b1b36110aace6f7a4b07898408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f712c15ced81c368d23a03e01cba70409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06c724272266fa681cd57883d35b19410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6866efc3d1f658d3bde220e74e5657411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b5586cfd5e8949f6562aac01dd5e6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea39c432ce3b0b7a9b1fa1380458ad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896c1ea5163fb0a4e82b9b63c9d8e0a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae50f5e9ccae41dd1be0b485b145d1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de226e3d9c6b5f32222c5ab7a47cdfec416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb68e0fd0a7031faee74a0eaf1afcde417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2d47c66c8c4866e518dba7ca3da01418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc827ad8e41d2cd65b18e39b272930419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3781df69d17814a144e515e0b30282420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf2dd7a467e0a57d72f253d7088db1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92666352492fd891b19e052a589ad9a8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba9f4d37b3ac4ad63cd49db1141327423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4777b91d869a3a637585ae48b075b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5a69081084d2565b8811ba8091df8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69cd9fd6023f42ce292a7b47a8b4ab426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612fa340c6fcb5fbf95c9ce40852decf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d273a8be5ce05b5ed32d31c9ca087428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1376167218425ef72183ecbe83f0c9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971f81bd2248d35a5051873025cb170430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a223c9d32e7af095463f799c24a0682431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c969719a61ed4e66e9cfaa4ae267a3c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c040b4b2310b0cc1b8f4c0da1d2d66433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177686e0772bcf7fa8345951d6df3959434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15b334a53c1fe564d87f95e77e3d17435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6e203b37b04dc3f44608dcfcac893436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a317bb36fd98cd50a543eda9c87801437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a60e73877ec5b27e064694b45e740e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e524ae50f8d286aebc6df26129da8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee0bd584b50b11af77bbac3ffd0741440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db6e7cd77d34279e32ea90606ddb60441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef775060978495d11ddad5dc6de9c6a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad80b09501716710aa9ccd0e5878cdd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cc5366ab38107f900340f2379e8c8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfa6ad69a57b6831d91b170d134dad445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a0fa23fd7c3a83b1e91b5d030053a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec77e5fd9e698d6408b209d51076554447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026872054feefb13d76781c49f0a83b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be6c235bf02633d22903254b1373cd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d967474d7bd95dda89875af8213e2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9bc9ce9ed0ea60d363a3d5e0fd2e9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3804e59e24c77fe523f0d43c61adb30452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95fff546214b2b9bc1f3c3a801d311453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e20d124037bd94483f36956c32999454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66b24230c58fb63fa87747262f8d41455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4353b8ce0777f36bee0d66ce7dc3e1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae154aff04cf3c6bf7c1008275e1ac7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8037b06a59afeb72c9e9d9c5690b3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a162430ba5fe4af290c1144b7a009459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ea2ce1ec3198d2286a9cccd867a64460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec683b7acee18ef0571960cc974092461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0f55ea0ea9b41c9eea40a9a0c30f3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3beba759dc0c44ca071acd0e8541f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f82d4d7b56ccaa18a1d4a7f0742e31464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51bbbebf832e6ffe1da4c977d2d605465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6212978e55edf5d3bb465b43c560349466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6134c19fadb099c695dd17705b6750467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0190a7f47410a67d2ba3ec35aba4c0c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd52c0a93186e10aa733edd1d53507469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51acbf4463aeddc202656e9f4e9d4e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c873dd36a762736d4aceb965eb7bf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d4b9cc67b70a44e16154a03066d26472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8befed512860aeaedacf8b30a8424a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526aa1e0a52ac994145e74931afe5b62474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284fcf718a288fa88b6d0a86d0f0f7e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40065167f22ec292b024674004109d1e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc29b3a63789176ca97238fd70fd60477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8557992b4ee9eb698fc11c1e92205478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c69e6ca90b759919397332ba0c532479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52552040b0311e58bf333aeb6ac172480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f6dffc0e111e61f606541fc449574481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fd95e9fea4fa7b8680a09187ab28d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26cb8a05dae1f3bd2c5d06a7272a3d5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898abc963af44a1ae7886f5c7d3a7a3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ac086a72dd05336928fd78c5481d7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785080d5cc88990e0270d4fef1b5b03486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f455cd458b349f0118711aa55a336c6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade867ece71833abbd20db7a29c32d6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ddcda0eeccf649835dd744d034ddb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa95f683c43d57ba4165a736673e78490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987a3eaa620f66946dc6d7b9154d24f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770058d137996c6f035886ebb1dff379492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d48d80d026f4410f6454caa2dd1f9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d7382797344cd1bf8af36604ab125494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ce2d182d38a2bbfd4d058651b44cd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37863c78ce2097a955835234873bea496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184550af1f71b4caf4dc605d2c5f84ce497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a1a159da4bd87e92d89734b9fe3fb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f919925b4e979a97423bfe225a12e0b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9defa8400da312090dd8a8b7f8a315500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664faebfa14db3635540d815543c554501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5463c490a52a855d4fc946a4909ca502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c579209191a2aad380281d9b504c6b6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61243ab0a18109e83ac96585758b8d2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00baef7a2e989febb1cd821b3319b95a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65100d18a788733861feeaf900aab5eb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64188a89996176215fc3a440dd8d482507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2aa67d58b2f74b0929fef0a78089b9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27afcb8de7843a002f0cd348b4df558509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c9b5563fdfbeec1d4e1d0e7253479510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa019878de56fa906b88dff9f90d114511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a644e4f87e9dc666bc49a756f13284b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8d5a61ef25f166fddf61075703781513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bc3638dbbc79be6cca82b6b669a8c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4122103b33762231c594e758c8526f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc905c5c7341092b4bfc6bfb74cef2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6772195a8948662bedeb737b393427f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd44255426ec58d76f6bcc658ab947518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1865736ef88b9fbd47cfe4f4b151e4e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124a5ac8d274e4ff81569a7ae28bd47520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b61d5e845cdad2c9a2d4fd8c6f528521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9e2f95407e287bd8f05f310e4fc3b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac356ae2e3e2224d2c1cd3792627792523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8b2217d7f5aa1b773c374189cb55d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb867fa7bc3bf0baf9ba6902dedd9a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059b89de6867dd67fd234f585512cca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39d9b195e23250709cb6cbd33f6068527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459518c6be589950bbe905dc58978ac8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1abfb4a8542d6758763bd636f91f13529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c921abdeab1eec265876b1df755ec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ddbdb7cc51a251f65f6206d576b0d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459c06d3397356e81f370a9da9b63ba532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863615e605cd2a264fcf9a25fcfd46d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad23b4c40c7fbbe3e5d4a415f0db94534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a135ca592dc0771e036356914c29c4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e4ef0e3d9136c7dd76c25aab12902536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03fd4b18df11bdce43e4f63b37d972537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56472e3c39085f0b2977b1df9c33548d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6745cce2f46b969074f43e03093088539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d8f674ccc4a843e16796776f8400e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c35ca1e460f672e7061a886e50199d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6227bbf248a5c8f42c5f0dd1ef9893542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb484f44356ccb7cc0f3db2e80a9f49543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c8f47ec189bb5741a0be0b0a1c9c8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696b4fa00ada4e1588b0f6cd376cdbb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac8a7f537c52f1f95c893afa0525e2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed406c574142be98603406cbd072a295547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b557da75095403254f1eee183ee4292548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516d780a27ffe037f287b50a6795395549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07f467a33c47c4bba4fbb6fbc7fe05550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31de8f259b9e84c0942de7e3234b229551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c053c3ce40bbdb114219f94966ccd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab28d30742e145e1faddf33693ad4fe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503bfcfd0fb330c05064dd2aafbbe77554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec6388d53f6f4ba8398fff1f14a02f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c39ca18c33a0e9a4eb6bbcc4fddee556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9dc1e926c5ba26b84977df550c975557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55beac19596f89920a39ccbe73efdab4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7742a2eb6a7617b8fb14e65a5a5ae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c578f167f215c933571e9dd9b38d6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b277cf7a90c44693c9dbfc5c51dc96f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef2eb371bb6d7163e39b08fb97ec2a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a907f6a8cf2fa126406d1ae3bfdc01563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9bf2e8e095ab4dcfda0c59f33d84b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff68f675711749eda91f63f06ef5338565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2ea0f7b0e1d3ad6e131b1fbd5b2ff566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6d7e98a7c733313e1fa978a584c2e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b71e0f16aadf09c52a3253c383038568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba6b13000385614e7ca7e3625c5d60569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b63d5f7dc09d13ebf8f3c0b481a522570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbd5c3f85ecf84ef96071dbe907d24571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce5ea418d034b725b72a62df255949572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958a30922aed3658e2818e86bc32cee573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b165902b7d83462fd67185d2a025c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31f0bef1e50eac7b70b1b8dc44d4b4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f6e8808364cd122ace42ff6a8700b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15195b597f10628456d7d9020b4b2f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62019ad74c282a82324ee7830e343b09578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0564522e7c97e486bf75bac230eaa4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba494a7d28f2e8749e661f265f894b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640bd01222e252d9ecbcb33ced007856581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed012e86b8dbc54cb163a34029f04de582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b22be187c4ef770a353d02695fd002583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cd37f5acd46e92ebaab3f5ac6933a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fd554dd85bd5475ba649fbdfc6ed3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c54b7facf86d5208ec2f08af6d542586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de40324697c8dd68440b498516f6bf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116814d3b207a6ee3a27145b242e16b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4caf5203a3d75231a71d0dfa1090d6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959520b4031322411d99e2959045193590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312644ad478c277b4807900e7b970a24591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7242086b7b9334ec0ab66277677c8b1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5ee4615cb0a80bd03b63bb5b4a83f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b264e3e270d2c116e5cfbc22056df594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59690ce19e595dc3488658e12702127f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089c47527431107fae544fbd1c71f9b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3eab2351781cd6177fa93d8ac2832597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fe71b66312a32ce4d8e8da0c42bb0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6dbd72a4874c305ea19c8810c7d3b6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a590ff5466a8d8e02e6493303ea404600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc8eb1cc77d114af9d51845bc44daf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb42a580e1287f6293c25168a806d39602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c19bfa4146900e2e54fc17fc74424603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116169af8ff07063b312a1134d88b907604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2f141e6323608a4c057a99ed8a6d1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13339fb3873bd555889c9e714e4db88d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6dec18adb6b0ec610628e14f60a9e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ede4d2c93e5618065898d3cd36a0df608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb3ecdf9d581b1c806fdf5bc51fd2f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac2848836b5f82055adb1765608630610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fe2df9776f5a5d3134d8e2eebece5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff45b7c710421e57482c6a5d3cfa29f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27df0270806f187a766d13c1bee5c2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267fd6004358d088750561471a32a99b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018d4ff97995eecfe48a88a48baa83b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f785b79dfdf814c5382516c06c3ceb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9b3b302ca3ce39e8e459291c98b32617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6f34eed274ee564f2c5139bdb9391618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef68ea50fb0d30b23b689c290195b8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44a1e86148df1adcabe7f7044db312620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e522a6e2c0693258385ac7977967986621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d9ee3408e14f7af6f3b949ea8ed96622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3b1142d0f7f93da530e638e4ff016623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11360d54564c3aaf5f52b25b719c9c01624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c5c2ea094d5ac554d560477a1e467625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f270c4bad0296fddfcecca4afb0b0b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb112aef5055e2f3e53d68449d202c3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c727bb8d349398654b4b3dcca1cd113628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1250c554c02e20524952c8ad4632a1f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78eab450698c0651f3b4d08a796ef4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61550b5efd397755f34499fe74c052631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6441cc8f0f9de7a2928b082bb9c24632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b5bdcf1f93488fb8f9b6341cc74e4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e78aad2056da66f0691b54f455a4a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8fa1839d6840c8e70c1fb589ed48c3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53be5fc6481aacd8903276fd2e41131636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73927d2f01ccfcf289c1557b25d32f71637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13341836767fbb0e244a33f7145f8842638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f7f1da5c320bafadb2adf992b9c39639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50f80a3ecd4615c46484344339e477640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5622ed1c2be5a71dacd9eefae4a87641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e06aae818cfc6fe71df7fff41329a7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8c6a31bf52c461e36d4787aacf84a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e211b6efd21bccef33c677301bb529a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5e6f46cac1aa11741fd5dac6bb8ce645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723404bf284edba34a91ccc84c0b0b36646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f979ce4887642c72786ac5e551c0d07647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041d1bd0a834e1a43811a2232ad8898648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357544c7362a922e9a06e8d59fd05df649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4017e44c95896d3df4cfb5b188dca650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81736a2c3240e4e1183cb56bd809e3ea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d856b95305a59abda4f912232a01e4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd81060b976b9af6bb1924ee6ffed2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e072bdd05aee2d3886db3c2d8d6f32b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09833056f1c9d8c3a8d788167ba8b9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86526ace94603056ff04b0e7f80b2040656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056551187b52eaf24b61f163fa7f6cfa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd1c8f00eabc7c6d066a8ecbb92eb1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b10eed6a6f063cb268b728272b741659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79da47e5dc131c43776ca860c1b538660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c240090356eb634870037b7b567cc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f677933b8250b6c4e25e6b0607c23662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae87e5d88004933918712dc9f27a7bd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d658be53bf4ef52b7e1ee416c8fff6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff06c9402f48c290f883c56e0356dbc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa652b1c6cfc762b6342c371c646f999666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff78f7ac8c8f6cb6c575779c43c0ede667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade9dd3ff5d95d63f0c9226cfc5fa40668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0637f434d099ea803e24c1681668b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fc292e70d62ddbfa573dd422b9d66670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0831e65b1db085ef1e0ca07780731671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3b38de442616cf6239ac31fa2c6b5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae2156720a172b256709eac68646c7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad84988dbcb56a37dc3efbc62f4f343674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68f6a7d507806569d1919b90a7befe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040fab1c0b9dca9d80ce351c2b7436c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423285ecad3496a98c9e9b4913ff7a3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03780f318cf7a841c4bc9f3ee4ab0de4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf91d9055e769a8aec4d80697bdf6f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4309182af5641f6a4f3da99d7d4229680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a0fb66a6ea7606b77b7e9da205dc4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53de4724e307998fa54c20a1225d98682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063d01da03bc0ac202c741b45732710683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5808aa705e5763d914d7ef44a9abef684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f602d6aefbe8e7d38df85a9ecf396685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a39819cf66679dec816a9a9c24cbf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d24aa7fec340658f5fa5c14cdea11687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19904a210b16805ce0d74bc78c8f9c93688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cb5e1c606c8f8252eee83cf7e08ae689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee900868b3e3d0d684337da357cb22d1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7462485fb82c4cc1879606317aedf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd6b061c6b4563d1f697739967c925692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f37ee53c02cdc3e7c8405994de163693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00f2ce1d39b38ca314892e081221f7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7569ad431e1255fd6ce52b50f34eb8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bd9ccb86a7b69924765ad4455ddca696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e2563e4706f277e77d88df214753f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee7d550b84304336b19535ae08fb2a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29048a26049e940fb27d5297600faf51699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98f5aa74a8db1312383e9bd9394e97700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a9292f4d9f9917e8b1faf29dc7f38701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6227685fd044d2c84b143759550015702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05270cc7bc4c6459c30a3d12879668d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500baa50f7bc2abb57e2a0b6ad47a91704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b868401655f466253fd561454f2ae705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1a16ecc62a92683eb7924b0d1baf1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fddc5cc3460beedb9ed7c6d98ba46707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc975dcc60ca95a5d3c53f329a7900e0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ec8b9d4153639309eef670fa93020709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed4ee8f9ac5abac1056dae227ac15c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e9ddd19556eb1cb84076c5f74ae4f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fd898d64e68a8193f9c966356907b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f9b6d11d65045e8d185ad56588590713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162558875d9b8d763cebd17b7d80b55714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e3e13f45381d9ca3031ee9846afcc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde028a706eed19a1735aa950e881ad716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a505edad152b8b6b43f4c7c321c26717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2042af6453dcd13920b0a60a61522718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb484400f99754584f15e56ad7383327719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fa1e5b5911e8f336e2edc5e61855d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfaabc88a6eacd4b3db6570c6d6121721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42138fddad4e2f4d760e27595b62e9f8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659770bb10a7329e6b17b34d79a51cf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf756d9fc7adfeaace9f5df4dd2508724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c724ea20166d58dcadf0b65f9d6b5b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba20eac702f632dfd4181f3c2fafd1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69513e188558974e7689c5248b71b49e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0378e74ea2845628ef233330ef022728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348aa72d6bd8ebc3ee7faa6855d878a5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94b509b79303bb281ba13903512297730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e54e9938edb8ecfcda51b01396fe63731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30410d11ea4d2fbc9c5256d271249d2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cc10c63d6be599dbfe5f79bcc4480733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150950e2ca2cddce8b8d7b134f4d76d4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516f004138bd85811609a673db2d644735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e2f00b746ffea172211190938e1c2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22d1951ef47d0e572b4cc0815b19d5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914913ef681b0f58f3daa0be6202ca5e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328eed00ec1222d53e403ba9c3701a4f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0261257d956199e9e21f2420bcb405740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420929b4cc9d08d8a3bcc4a8ff5e3eac741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba11504f2533101b45b977dafdf3dc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad79b8f272cd651bd07dc93722317e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d189a16999d04c51596177d9d7d44744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e50f614d9d7fd6ffd192dfb5971e3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dedd4472da7bc2fbee388ba6ee6aa5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c815d109da690ebd0c1733babf60105747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f3c82dfdf19f0d45dff16c1875d10748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c173914aff3998f06ccd264a17dfe22749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da08885924b56c33329c24ebcf5bf9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809107abe71579902356945a366268a7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c37e7fd80143bdf12cc8ca83d23beb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1cdf1ff83afcd70123dfc1076f145753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae3a24c654a4a44b8149cb5c58ecb0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b9fe5987c5fd149d0ab8273e1062e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d318a2242f50bee626258ff8d47ac756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f45c88016c7a3137d074074bb8087757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2420ac4f689c65562f4e184d1124f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3a69633096dc47622743a53954889759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58c219d66e508b9f571fdcaa112496760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176b7021d626ac8fe963fe3d02fcc9b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43aaadc89e5560ed3d279274b92c6d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97477ae40f702c773def99dfaa00259b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cd1baf00c758fa8be79124063070d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ee72ff2f3f708fb53481b7e3347df765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d08e2326c1bf2ae92c25e3cdf203ba766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe834ab47e5ae381502b71daa6af1f7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a027a4186c325de202dbf4a5bdb64768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf357d92ee06880d5865c216be12cb769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a84d0042f615a04969f503d228f50770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c935b5030385147f97f142c6416b5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c75c7bf0dd5bf020fd9ec5d27b218772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e509dbcff68496ac61940964e5b3830773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ff4a03895a09fc0f997ad1f698b32774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcd034d00d04d441b5ca9c3f24bece775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124afc9801f6140e94a05463d6359b7f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5764a4989184229f2303d3e04c4e292777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea263965f3ded8302d7005dd0bf0dfa778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8222fdca128f5f8a114166961264e8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a45881eb4c4394ffed1fde35ab9ee4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1bafaf87d92a61bc09ec0bf96add3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10955fdc6a873a5fe1f8c905918ed68782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d66607cd23f7c46dff95da0add3b7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6a48f733648e4262092ce4ea8085a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eeae4c7301577c920eed2a5d8b0390785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e398a011e582794200798132715283786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278116a6ce95287bdb5be1422c2492b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bba1b04e1a5ef7416308be6ed7fde7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2278a3695134cddf0f8fc4ae0eba5789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d428c5f29026d334a5c05df649f28790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f1e7286ac42139452e0b00351ee93791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cded55b25e222f05b218449a39073792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fc587ed352ca98aac7fd9f7e59023793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d544b5f7677032e4cfe51956751fb794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588daff0c7ddd18ace347eea4714b222795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91c347d588bcc1c723a060f2445b171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8cda762c9d10d8ac709a7d95c5aa92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbed94df3d9154b91c963d95419f2083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfce4d08b587799089acde1a280693d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3676dc6e4d79a155fe17b74a5b1c9565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de3eb763563c9e366ce3eecf3517e76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04750a332c534d91e73c038a7a4103f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2b34cedd355ce5519d3e7352ca6ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac441a65cf2ff5fae7618a4641f6f19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f859b2bf42ad8c08eaaa6484537fb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560f5f9d3241e2cdd7f848459535f5311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c36888dc62280e7878d6bec91bc6012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643b6832604981b6d43f5d477d19ab313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee9e70f14afe2bc0e051613cb0d8db14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f66247f9f6fd140ee114a86d4c47815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54ff0532f93abe88d163e968aa29fe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d06b9e5257eb67aaa416c652fe45117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c063baf1bce51c1de6abc798497c918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b9c2b95bb5749f0ad670ab67009b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bceb2e7dcfbaa87cb7adb58cf030d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192bd1aa05b14be4848d59e7e8cd11521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a2ac46ff44bef97813b9676f13d6a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b46ffd1db23af60111d6532a7d08f923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c10f6ae69bb1778b05afd9a077aa624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d833695f65280e0b334e51352814a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72d99d4f464b0011e0607aee4a613926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4227cd9314fc9b9283538e712ea93f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de579e44662d25f8a2fcbd37ff572e9828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad54e74bc79ab83d106793a2b542d5729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664be18081c8e8c50eaa07d70e9c66e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372c249a68965b4f46adeb1a9533c0b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57187464d21bb7f0c90ad2f3deb3e00132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256238171cf7ed6b35dec69fe50e3c933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfc4f543f967470f40f7d2c3b0762334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261c660dd5d1711a96527172000b02435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb95e6ceecedc7cc91f32936ef5d5436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc86714f4f7ffeeb7e2d1dde29a645b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458e3211f0d52852d85ffea5259e2d738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f33a9ac5785e7dc724c4b9f711b9339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d8e4ec8aa81f301ddb9405dedb60a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b959f3a31e9127e802c0ae12999be5541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262c3c876d43d62464ee7aaa35390a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d232403f92bc7aa7581bac40ca4fee643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537161c6173fa53750fa921aa17b680a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92dd99a0b2d5b0e36f61de764fe1e345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0044ece1987ba81118853d9f771491a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267d6d8919a1388be0a8529235ccd7147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe1c7b43036b492876baf82e67fcd848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd2a5d24d4fa6d6826bfbfd260616949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d774f53d3a10d0affafec8d2be6e9d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93b6218255dad52a5b157bc10754bb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb25e5b9b4f5dffef924869e41395e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a9fc208daaae67df5a284bb85dc1953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20ad2a1f16c44719abf9dd80773ed854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d58c7f6946fc01052749f745a9a0055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6031762245c309aad970ff89385a93c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c266d16536605cdc5ea3ad8ad67e4a957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add58de267885edee06abf6953d8ebcc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e60ebca25d56ba9d21089d34112a4659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ebb40606d998f74fba9460a72dd7260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d99b4c0c0d7495779615ad58c8126061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334a08713d0ef4d92e203fa8a3e33fc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba3bf9b30ce7a88549a13c504d13ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b372240a1e3a3af5dea4beba2be56b764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7437de30bc0038c6fb1c2784e37ec8a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c4c08c5ec58ffd8ac1d6db1c6423766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19f084a713d460ad0f5e933fbce0bc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7245a1043f417b31d2a8e24c6388a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb86f5ee02cb462ffcdae2c36cf50e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86125041a6778f373bd790f2d51c27c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38ff74c32907b9af07e14247fdd2b671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339f92987a8d111f242966eb26680d272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a835fa052688ec42331b00b60eb5073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe60a9eb7bc202c5dd158665e7baf0174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b7bdae9d1c53a00e527301df340a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca696cba58ef1f9ce149e7fea41e828a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd24494f2d3d4fc5fc7797281237ebf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fc6e65afee91e04daffd0bd50534378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9ecf3cae24f91fca5c0cabcd64f9f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157e25e7c5d2ca9ecf14d1ac1d9160880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fafbeef6b8097faee700e60eea078d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d27a11794bd2c4b41146bfb5cffa082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cde021798de2ca669aee77b409ed583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c7c720117d314793ff92c00cfe81484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42c5dfc83f0b1c15d8309698c74d7885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3242c20104e0777fafffd70e821ac1d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1089bf6a486aeddc8526777c1c8dc1187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966fb6162fc4b3b7505a029fc250eae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff21e8cf6b9fc703a3adc17619914789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86159c6245b0ce8be8396c49c2ecbf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3aa7865208beec39fd0ad07b719ed791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f36a1ace915fa4fd6345ac1aeaed592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23e9e20c6bfe440046c7568f933ca393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911727e2dbc31bd0666760e00970c9f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd6b507970434df90670f86fdef2cc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556be0f49c3415b1331035f2ff615e796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915309abf84aa86ee0416a2c7c93e1d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c6d36bf4a4f3da553fc25c9b1981a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04868d221d81c1531f7b0a190d586c9499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d7ce23537f8eb1393d985fe5d602d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa4ed73417a15cd1ca7e07b7787492101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8567384944bbb8e6e58c095fcbbf6d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499774c680affac9e19e4d65cdaa7fc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910c09c71af37930939f19814c425e4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f2f9880e4de289b7fd934d0d332da105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8a26b389bea512cdd822d82329687106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce35794c7820c1b86e820cb16e52e1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66fe89962594af75f0aebde113256f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200126f2fe04895c4048fe1b74c878f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388b11966a9e4a9a8b959e4ac17df3a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e4535ea0fe4a9dc49d4baeab8e002111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f2dc452d716234555ae60759600e3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06508423023fde3edefe01a40c5614d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e6ec46fc53aa531b9de245a0308e9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129564182572655eb258c9e0674de50115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69599482a138b771b5cc90b15c046585116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d3e7c987ee4fe0b4344d1b3289346117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ef7328a3e77d0939a4cf46f839a32118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a0183886dc37bae67cb58555d73c1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8527d1ce41f4c8db267937f81e4505c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee80b205ed7fba3221f121d500334d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572ccc8e62de7b4e2db5e33b2c03b63122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97d6826a8d1c8aa1a87701872ac816123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0bc1fa526dfbf32c3798415a73cc1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a78b50d2c1c7753a4af058c34e9a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68fa19f20cecefc38aa65e1c7d0e79126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53aa3301378733790543833f4855c66127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cf4b6c53703992719d00c1e8fe16e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541db22d0db41e9bfda75899d12bf2d2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae27c0b92c07a70a26a2bbbefd3c6d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc604643de6d616f92eb8fa64cba29f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603914be47c67aa4fb1d1c510528001132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b4af7be064d485fdb024ff7778458133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f6ec9d79f624ac39d9b77ac6971f8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cdf90c35c4c15bbca27ae729eca49c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cbde05d50085efbfd2d4a845fa9418136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2464e76ee02d78679f2ecedb6bf99a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6454aa985ffaa3fda49160a064e52138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb807a646ad8b958282f3efdc6506c7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4dc440edf111cea384111eaa14f850140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62c3df6711433cd6f5e432193b68f9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3dcd75d33cfd7d1f5d6cd50d68caf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3251d6890ec8b6ac84f443764067a22143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263b78e70225e3f13b8e162e512acdb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a8f238103fd2112b3709cd49228bb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c892da2838c032af93464becc4182146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fa8f9fa2e7936d0cfb99c1a3f2e22147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5a8af39db1f60b6ec639b309b3ca6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fd4949fb717b9f2991a723d958b2d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ade982da85679c7113600f349d2d76150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c3822c7745c927790a7dfda88d7e1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114149127f4ec8341cdc0006e170adb4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec96739de3957741bd39d1b82b41fcb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7dc58f295f2e57dfdf7d7176b4b1c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36310f0c97d76c3f45ab7eed569715155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd408ab68911a2ac0c5edd4cc4c609f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320f39558dadf501c357a0dd7e9e9e3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e2c20c21f9172b739a74090b57ea4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94074c0f75f5605e295707283d8bf36b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e9a74318c6da6f61c040de82c5dfb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8cf5f3f956ccbd5456b51d3ee56b68161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b3bdf823c21ed2694faa635719540162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7237d4caecb0dadda986e32a5dcef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134afb5f6539b4e887c9ea44825e485b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455ef8360b0053663416eba2f87e19b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953addc132cb520175f6eb72a265f079166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689eb524f947c5d23113c52aac68fb39167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1b6780246a1b8051e08b33c354d67168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d626b3902ddb6fe6a136e5adb8eb3f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950717b3a41daf6298d193376535aa4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0637b414a463b1e4d20d7f73d89bc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13543134a85efb0d4730835177d7aa68172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580f86a7ea14febcfe65b2cc8706118173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bcbfafb8bf16895cfa023dea71c0b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea19ed48921c89d30c670fa4405ffa6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffff8640feb830a5f8b11b50143a53176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b847ada964a2c0d1e38e9e214aa5f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fbc8087ea746310ca9f93f73eb745178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e694a51f31fd188b6b23fa8aff1e188179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192cf1e6bd769f8bc117020eb31b8fa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde3c59ad19851095565f067c6d47dd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9af10b5841e8720d355fbf06f004b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabee0dd0da9b94ec0ea5a4c5d74689183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba5205bee14bbcc1e95229080bba07184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bdc295725a5190e96b34fa647c60da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0254745d350cbad6387a314a8ef20b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bac077182e2bbdb7c58f6a9dfa6158187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b9d2da2a34808a911222fbacaf77b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa0d670b4de00d88302cf91a60323a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219030258865e15dcbf43f5a20ce8606190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb7c5ed804b6279e4602236c5bf27f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8552effb73f4edea2432ed33a06045a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee278f088400bd541e9286bcdd410a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca6649df2fbe302db0b12430ada956194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d1bfbbc504a74a20bbcfcf8cb8828195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275c54e049d1b5b4bdb9c7e261bda5c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761d39e0e2da2e4e02c8c33019add59197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a314203fa64bc070ec7d359a619a32c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266f925936836c79fd9ef8cd40613c1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d25d8d61d6d165fc2c0be01e1eb2f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8122ab4ebb0c61c420b02a6b511e0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087282b1a0b800e07028ad931a81c68202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e003def890b5d09a2f197498c9e70203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f47e44a7979e6e4f51340311cfc1d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77982f651693ad7ca5495140dace003f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ef203446e6ed124a323f4c345c6b5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdcc16ce44f6967a920411d230f170207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b2a0f8b355db61b508432e58ca1bd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12284d3a621f20b5d6d6aa2ee7f6a4a9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d54047ecccfd34244d995e5e5314e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094071d3fe716c63ceeda517819c655211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42081cf2bb0dfbd5d8045c3cb33d578a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ca75229692a46bac999423402182c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbf4c24bede1b45e57010b4901643e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483cb4424e1b0c91f2ef510e8b3e0e79215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaaad356459b0a2edddf2bb6924e3d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0bc994a26fbdf4a8b980aa9315c3f9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5a2dc69c58ba65991fa5a2cf29ce3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bad4b69fddc926bd9c926ae5aeedc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94643a1d05bc42dfa78f26ba884e2450220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a75217debc9cab065e1b74a76f150221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142c8e10470e9006b7549e68814b522222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb24e55c0bfdc505f28adf64f0242a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bb24045360ebd8c599bb3596a3d79224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d0d3d6873063c364c0a367ba8b3ea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70af57cc27e38b9e28460a107deb69226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d8dc2471fbd6dec789ffc54dc364a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4e84ad1d72a36d846ffd3c2c0fa24228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367038aa532b46ebdcd298eab8570be5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f2b84dbf6a605b2630386d731877d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b6c042d38eedadf68fae4db6ed260231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0c2853057e63df80f98ac846f8cfe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2e63db54077c286a2d381388e29e9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a1c587cdad029a585c38d40b66547234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee114396f4cfbe2130d3bb8586b9f6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8ec2f18101e791377adcdd20c2213236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec547f0806afea58c9ef75318e71c0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13661751e9809daa9a51f6c7b4efd928238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e060f25c5446e74dd48ab48d4abefa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd24b2c1a794d22b4a3555467c14f69240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe3e2d91b62ad0e8d80aad5eedd781241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8da7fbd06440efad8bfb367f363d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a2552be4408684f27370e95fda076243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d8f28c2e6e675b98e954301fc37be244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1ab1deaf7e45dd905068aa3cc669d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7bd0140f721ac10fcfe4b06b3cb74246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a60680df972f81971977bdf50d1f20247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e3fce01b65802e85c8a295689b1ea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e42e34fe68580d591e15804151782249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616cb72671dc8d5307d6964d99704ecd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b825617a22ff498b6b9ecac4c4e6cd2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf18b0a4d1b78d635de3aed7266eaef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59b5d06eba99b7c205e5ef2b61d47a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb93fbcd7fe266f42a5b06ed1b11319254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a49eea0f6df86325e30d655eb710d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81eeb6d3f25c3cd90f1addf1aaad2b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703cc1169e129993e12c824ea782e0b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606e9d03c2f56b84348e333efa11e33258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813350169bff506f75b0c5f48f82e7a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bdbd3f6897c391028172eb698c02f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66535798b6d4eea746f71c8c1029ff12261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4c119a340b2f56a78acf7e41222f9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532ba40e675f694b6a9dfc285fcdb03263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44879e58ce62d3d189954c4a6993d7c6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75331b9e7b14badfc2e4fce97325f18265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70924e211a1e1efd74c0a9b0a5554d40266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649d26be956af5bdc4bca5857c6ece2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce7d0490aab1350aa860387a2ba5d1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb151cf3ec35d36d73f5357de51c90269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754cd40c6802fb622939ce195fcf81a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85985867344e0e1774f6cbcd23d11483271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e896de4097a5edc7cef4fb993f4858d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb8aa127fe6e7b902dbd45f5762181273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c0f906fda44ffe42adfff4b33cb1f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca478da2a3e08cefef6e68e605b4908275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa5209e9b6e18da68dfb1e093ed083276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcdb0cb13d4a5c22ffdacc2d1cddaf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb50e4d9e8867468ef1b89066b38111278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc76483a3f986f3c60a3819a9a1c1e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88980dc5344dd5d7f60f37007a22c3a1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c6af6f763e1022e3ef8bd11e06d96281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0008444776eeb471379021ddb1750282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e9ccf6ec562b72a02f2d26c39a521283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2a7fc297fa3098cee7436064e0a22284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdad3090e5a19dc923c19b098bd7dc6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6b5026ef7ff20ec12bf1d72e7ab24286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce098bad3d6ea30a4519db0153974ea6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285269df143dd4f00b54813f4e51dc26288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11284d241fcffa2f098463bb90d604b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f740da57fc3d19dcb03ca2c7947f3ba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc288721e115f4f568fca7ee27fd8638291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e134dd288b20a77d8c7f6a8310b67f3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a33b05b00937cb32af5445542d5efd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5c592d10eacd850146c40f77cceb7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ae2dd5a96c0b9f391f473d17146b0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08afd7a4ebf39f33ce0a68609f1292296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2701232108f1025edaf3f2cac82d4a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5e4cac6d75197a7c4d0e029311541298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ea438921dd22459f40b78477828b1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d3ef7345ded62f056c306347cbcd8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928bc43b55f1484a523a54bdfe686be301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414260a82ba017d061b7b9dd748de49b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c23ccd1ae8228e5122b2ef088a61b8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9287ad64ebb6a34bc235114611f89304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374adf2a2b75b871ad16c64503f985a0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b34afd5c826e38d629041df4f472f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d9be832c1b53ac6412f4f386d1e79307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d247107e3a7634bd4589628edb931e5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e21332329a13d410543fbb70ad507f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a11ff9d020e49964a0042e5783f13310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f5edd2b48185dca6c8cddc438a852311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb6c67b0a5cbbe2dc23a916ed6d4f6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650cdf1afb732abd49aee10b4c76e0c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec87f7469237e7f310e44e0e6bc510f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101f27b412ac30bf3f5937dea6cbe21315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419dfd9938a678e28bbb530acd79c9b3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b53fd9201d81630aa887013bece42317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deff6977ad447cd5c203766f90b5282318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56115f62b282f32224b869928c55abc6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8eb0627232f25729b538a9b3f4e3b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b437721fa36f24d15851dd930c026321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049949eec4eaedc10dca3278e9d34a9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc0d0c41f36653d8fcc5348bdd7797323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3ddb35896db59575cc8f6f8d35b52324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeaf9a430d067b1c2531e0ac0a8aed7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6918ee6a726daffae957caf44abf74f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b676371cfdbb472dad115e977085fce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce88d320fdf35df13ffa9444f2fac7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e8c7d5e58edf7de80680ce488640a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0f15c194543f1894fe91a32363c56330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28174ab2de8acfa082e1e50f9c488847331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a19ba4aaa6ebe82714998dabba364332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9458b0748d856b7a327c61e10e1aa9b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c245bef1d4fcd359385b6d8b9469b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e7d0351e9ab4356f8e18bd14a26e1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924bac1b1567f2ffa205e3f80f855f7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30801c78cba9176e326910d66d9b349337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0a1eed1eb2d7e04e8b674946169c1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea64b108e279b5d76e4df999913433b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f832b37659a19bf9bdbf95b1cb150340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6d53eade53056355505edfedfcf82341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b31866fd601b0dcc720873d163ccff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbc860511bfe9a07c9d6985f801f44343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1af64494219970113994697b18ca6b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ce13edb0f06645378aa5ba1a5c4ad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e58bcebc878dca33b20a9809d6f29346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8097ec17c1bd20efed4976e17378b5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc21d93438c8c2d23f3e7e376d453a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4dd545fdf6ba372ac68a5a2645eaf5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea72e45238a455e1a3e644fd765ffce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b22bbcb9c05d1d6ce83082c3911f22351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3cc4376400f119211fb3b742367af4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27452a1f3cc0d34858d56fab5db2ae44353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf2b94ba01047c3b17d3e99ad5fa5b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b9eb41cc83664aa632b97371ae589355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80d959e65b291d3464f8410982fd59356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc111f7cc3f1af00fa582df819a7d6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079661d2df1675de3c2fa64189ec573e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905ee543821ca249aaddba885856b36359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07a52c5d17bba7b5682da7704a305a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044100e7f6078934519e24ed4ed71567361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc45b9c3bc41c730ac7f920c743347362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca15494422b7d1583c88c0e80e947c2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b063fbfdcc8a8cbde97d08bdf9a4f4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467271a3a4b81ba5a6b64a1977d7e31365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39806b9c200c9a3f4a69865b768e0a2e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104cc50b67287e62292dd4340d3e502367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cd04dfeeb1070d6e496f79da0210b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4eb689be4d7ce1000a95ac1abf24d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2f73ba941a0a7d9c0309416f05d3a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f207f7d5d5074faf25d35381cde245371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19aa09f506fb9352365dc67e00bf5ab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2768b912b11dbd718bd131e41d534373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f69194e521d2c46e01bb746ca15cee374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b83d7987df92c7c1525b8c8dd6f23375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb64986cafb61a13278d21f2d46198a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be628bb6abbf4a1abf89e3468b17ae3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae800874a0d41e4f9580a4b810177e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b541ea8287c4c5910601ada623faed2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3685f20ef64f548b83b3ec7eaf88b1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e9a8d3fcf5b64501c196ed4d4c4fd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed4d9030e3180a1c8d18ce7f720968382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a558b89227d5791880364892b10e771383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d41b31b98d3a603237adcab1a1e72384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8893cb1197866cf7771b63d88c0dee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bada0b61eb15e1c112562220dfa494386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ac60500459b7502c21b6f5c04392f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f69a06b17bfa428186f6c17a22301388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d412d3865565dfd3ee6aeba54ddd4ee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51aaa66cc6832e64a14ea25dded6245390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29b0af632624e0bc74c74e62263564391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20eefafe356a318514f4ca6c6e31ac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659fb596ac9078bbdd303ab8a3103e1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7533b5884e2d540e9c4e374f02876394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec14d9c49d3ddb2cebb4f79abd764a9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253d3157749ea242ac9f01a23310acd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349aaff1aaf9022e18db6f75774a837397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfcc2fa9a550b7bcaf359d8c653cf7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d44f37061a68861a8ef70cc06c67ff399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc1fbdebb39b102c92ccb1bf524b5c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e1edd699885897c5d77101cbe4d9f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724aa44f22761b4c083d31eacaa8ca8f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabff9d57638c9d3920953a259af51b8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d0960dacb38a63127e903ae835dc9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f7256db8ab1635c5c305ae3d551fe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b906332947d4641c7d2ab1ce5d0ae9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd692385a7a161199761d0ebc7bafc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12911973e86f3e21563b691a1d09fd97408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a46e740ccb7cc6b644e0b3009d66a5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd99f3f40e379a12c5ea32383c540d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cf664c99014ba1efbed7500661243411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ea0e7fea026b14c1f9c5c519e3ccd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348904a730b4e59079ca3fd9c5e5911e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853fe3c4dfac29b02c7eefc048a71c31414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e5a7860bb1f097a3e9d236b0cbf3f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7737c81d3f88128aea5fd4a4c4886416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc68e2bb88a57e0c6e9390ab921eaa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd5a472c39264b55a858f5755047bf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244261410261beca9ca17d94a5d909d2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a085faa5c02e168934881cbd649bc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0af73b15222461bd59364f4bc3be0c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e218431127e02978902552ee251ee6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5c931896dc45e179957d89b4b408c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772887b00ddfea93afe9a8774c4d0336424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f430c689333c2164bd0e23afef50bf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5a5dd2303fe4c333b46bc0a7cb6c6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bcdcb91f98b6a7d676e5b724ed464b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02ab40248add5d081e444d040ca3cd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345d36341c1a72108f5f75afcd18fbf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660386135258c619750baf2cae559c66430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17074d5e8d51cb2ef25c44c1e9e4f7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d57ee35593f17a6a45d48a5b9f3661432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89308c4be62cb4cfd286356ebe53adb6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8699fe467e519daa82112a5c3b0c2a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c5d3395071efb3d4f68bf73732480435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cad33459b3ef9df0f4acd9463463e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d92590ec24d5e6fba771ea33d3d75437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb686e63628080a03ade6e31d4f468438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c1e76668ab6223043ab5d0284bc3e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651537e7db4bf99fa3031ff893d94be5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33a26a37db546c4c4903498074e53f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff7ea63d8c7738f342cf0b499fca2c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5655c0f50565b8a8d6075c9c56ddcc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9888f7f42eb7392a673cc55ed84f77444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aeb86fb65f5e282fda09457116f7fa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb93e748eac765a44d21dca4352a2f5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f9bccfa279c0b863d6dd4ffdf99d0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b345b42108fd2b1765445552c4e32448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d534dafe3fe7d56f20616f5bd86fe56449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aee167d723a551c7266410e2851805450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b60809f68787d515f43c13204a4941451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23d1fe23c2e99e6c99bf2b30084028452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bcb00aa76310521fd118442ac131f4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6469003fbf70c73156eba46dcca710454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99b52b5b761ed5fd71f9dad83e228d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17123e03e81aae7e8fee4e872033a3e2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822b2bf09727a5890e60bf3c4577275457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bd9968ca939c28c224b0a9997242e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a4047ecd936291d8f7f8bcdeb86f2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8cabfd8e0ab055159c320714b53aa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a99ae90cbff2ad02b628c80f097de461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46774f12090f1bd8987d3647b1336e70462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412a3bb8bbc5eb9630b8d15f89f96de463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b05ff686e98f463d6b8499ce7860e3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665853ee4d309636dac358409432c6b2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0d580a29a02e9897301ebf5e6a55c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79c39b5424aa7a30754cf8eef26d39467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e913fe2ce42a23869a6083d4fd9c1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48fe7f63b176b9f63ab4e5a439cb64469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2be8f181828e8039de9c5b90b91ea8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368fff26e67284cc23a6c99f53827a8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbaee3e53f1e13610ea20dfd0b7d2a6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c44aaff8f0cf557ca5de7d19bc081473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15f5c7efefcb3d57baca157abb6e82474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2f60c5cf29a0df643f4ccf50d897f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0979890227c732c6e0c94c1cc56121476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865b7e24a097f9221abe76b3133fb2f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43283f0a446fefc7d78abbf30b6c2266478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3e0ce703c62efc9d4d3a7a860d506479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765607cf15655b81cb99709258e3b3d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515451559f096e493cfb3ce9e852e53481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d627e0ed5f87edd91453fc80d6303f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855932889b214e73c09dbf8d75e8ac3a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b183c1b300ec3e7fb02a2208d835c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e973955bd72271d5cfccd6e5b08902b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c22dc9218a544cbc512581556e7de486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebf08e4e867a63ee039c5f496b24c3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a3afe708744fce6bc57c4e01bc0aa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58234803c1800f2850b516f183a46df7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02819d11ae42770b3bca9ffa0d97c2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3440dcf95cac6edca4c93bd3ccc0e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ef517b40c90cc272b8c2b2e335df8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcb1cba8eb09d2d343f8946f41cb7b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744c4956a6b46e907680dc8aa1a58ce494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd7ba036a7325858e3f22ffe893bd6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5a24436c0140713ab0cfb492a8afb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc6d3b00561020e5de345d26e160b2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea573b00883bb34a707676a788689cc0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97b6bdc4f5a49c8608c2a9936fa9be499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d7cd08fcad8729a141292f1dc82c5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8983d6ebc4b89fa5da99aaa60e38a33501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32decd753b16f1f1fa014cb0a6625f8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102dac95e9ebb942071f960f07a3269503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd252e3fd0ee169dc6b1b1a2ed07831504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20990a97c51ce45d17776fb0cded4f84505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1e002e1744cbaf0cb7b194e9ee406506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf8b901b9ca5bc44ab88da9364bedb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd51e42c6fb00c2283271b800c3ffc5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b24f5d7c6661148199e6ec8fae761509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544bdef0707666d2e598d7f043bd7659510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66823521873adfd7ab6e4602d03273511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72e8580cb47bf9a59e6bb858411ecd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94970d360aa51d0ae5e1a181d6d87b07513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302932c517fe25f725536439e0b3ba3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7265ce507efef8ad54ace6b7339b1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c55b0b34ad7a56b4fe0f6dd3bf4609516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94845f00db125edf6d837dc93ea9c6b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744dd43151eab13569142ee9b4e23d8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067a7e18b8e5e026077c1c81ab04c41519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9578d1e28d8099519c6c3e3c50d2d64520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643308a0ea504aa6a8fef0c865d118ee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939667544f53837bc54b597867be28d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29611167be1bf78863e13f9ca3ef5a77523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e3bbe2f5a809334e1bd1177c3f37e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d01aaba2c8afd5e5bc24f56a9f6eb3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a9d42a11eb10178746e75a29b008a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a89154ba74e4deca7cd61b4bc92c4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6652b9f058ce292137ecc4ed61f490f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7c3403ddb86bcc34c1eee410867c0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea24b75c0ea6afd18178c5e05be55d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20156ec57863f8dd13bba86063af03fa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e3c6d2332129b3703bfe27a25eb54532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556384b63bbc928196b1b5a388b5d1c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882976d0a0b7e0228f3120f8bcdf99d6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79fdf67a9308a549978b58ac945e692535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35122bae8066978ca975a8c9277f0b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2a0a58699c9f7b718b5e27ae356fe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5379da40c13988a4c2b08ac5b5f7feb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60eacea1ac2afe791a980315a8e4ea1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990621de3c08d5eb13fa7d3c4febb4e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a818020245d005467f97b272d6a400541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c710d32762a73b04a0bac9b73482a6a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed9db6d053d37c4828605c4840e6cd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfa375872ad7e1fe87d2be8e89a8a8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69dcae881dfc1d2eb1338b48812f12a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a0c73a5c96b345921a75fc4600820546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071357dc76f5dcd8ec76b013b4cfdc2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87823e9d2bc14c7609a2d414d210c5ca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e83b3f53f1e031933b95b1fef377b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9b35aee626ab139caa9d96dbf6ece550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b771b0aea679f857b0c337367f3e23551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b9bed3a911355c498567f73190cd4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48fdc5334bc833623398f981c1a844e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129cda4c6306e051fcd79303a780c38554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c725539e4d40a253e0c6087ee00b3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbf811ee7fecb1fc841dfcb7735c51556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925875ad0f1fb486c1e0d1433426109d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea6946ce9aceef62d0fb27573e6230558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a4be3c91625d5d0e25cf9325c93ea559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e923ebf7f5d55649d6d5a06ca50f5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd684fbf8a8ad50b8752952915a977d0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb90ecc493cf928fa1a54f2d38c6953562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc337188e1e2212a2ec08242fc211cd4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea85006889ff76f3cd975647dce4334564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9cde5c9ef238a9ad1df6014b398ee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edc9b33bc96f222f9a4c482a10663f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e2a389640d43044e1becdc694a3c6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269ca085ea23e1cd5b416f73001828d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab3d12578d86f7a95b83e6f5025f57569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71fb3fba466404bd0bff01eb966dd4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826d0262b26fae930ec631de3d00cde571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c104e9cc3ea7d4a350214eef5465878572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6a69395acc5a78114962cb4302a08573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3b31534cc93c2da870f4e07cfd52e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82630456fd23024500bdf53d5339c65575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceace218a21167fbd4d0a075299fe47c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157f95a7a6ab0322fa9d3dafe15bd3d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd762bf775fdb87bb5bbc9fb3eaab34578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d772007f08d291a0fda676e520cb0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73077cd9950386869d6cd36651a4fb9d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03da0ffc0ada71d32cba5d21bf43de581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3faf4542f8916a7f749437732fb17582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e93cef65c437403f488539ee45b8f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11503f1cf07d0e4b0a034cc943e6f755584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbcae61e36c583a3cf6a5d9f9aa597585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929b29a23bbc708dbb3f32886265e06586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f3f165b6339e4efdd7f5cd05f427c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9fdb5058b3d7b835f9ceb4d77bd09588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de0b28dd0fbffbecd05a580e9ec892589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4e2d5aec623c7eb30162223f7232a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43bcf6d6ab50902878dfd6a102d660591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72820f60a2f598dc31dba2f18775b1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b02f27352f0abb40f040c9d697270d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339bef304394c49936af4d121ecf1fff594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7dce0d5961b4bc5fb9c94115f3263595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d756bc474c6b694aef5109511b9e6e6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb9c2f90e5fd3c124292340a1f3b8c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b6d5f4b82bae9d3700a4a9f161270598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8122910434ace68827970f87481ca5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566079f24a534a14c3f3d14690c78ef6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12581bb38d693074c0799644f9ddf0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c91d0b3cdfdfa9de76526ec099df84602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44376921977637f9f6ca8bdc62786e5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd09b9029af981de38c23076478d71c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fba7d7a08fae86b21a72020cd7abe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fdd9c6c0cdadeb9004858234601fa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789a79c9670765e9c06a975009e5469607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b124e5f955c52a91fb6765e96fa801608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cbc73211e3bbef449988a49f7111b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488cfd608561a21ea17a1dd24a5be34610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68c2124802aaef7dcb336470c6f6c3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f6475991329e5bde7699cc98fa0c0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851f8abd8073b829dcdfdea7ef525ed613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60e3297fb0e57ad5f09f368b7c09b2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a489f15f105eb1d7fa81d73d97c7cb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6c1d31c1a023e50027b1a92a7801d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d189f2fa6eddfa3405cc87eb012c1b7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790d418dc5fd00748a8a2319a903794618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429cb78577d42cf4a94331448c5799c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54ab446f375a2cb48cc471f9d81a0a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bb488ef563f507fc9535152275ccf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aaa889a1d4d38a00778db2246f33a4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd52dacb5619dda25b02aa9cb7bfca623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb95468465170f822237944cfae9679624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba27bc7d41d2a6069b151d79655d22625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a61cc4f6d9f0f9755280db98c7df24626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21729770e575e89b85b1413918a86586627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb1ddec8fac8021941252e16e3bbdd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6406c249599c74695822f1c8e0dce629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbcf18a0b06adeb3faed54f00f9942630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc993dc755862949538802f20ccf7cb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8c494aadacc99c1c5e957fdc3ac2d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbaaf930ca9d50f3a05a184b25a78d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a684f82cb691bd27f8cb2dace80af634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d35510c9624d55c1b142a71719208635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b83ce2244062eefa00b0babd9f87d9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b41b0854fa2b57b8bbc41e77067f54637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351490e71878c3a1308f919ead362ea638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c1a5a517c3989ec38d066209926bc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467779bc9a7f1c028c2315f409ee927640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621026bcea0b09c4172003c29804bfc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde346403ce680611b3de63b5a370af642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfcb77b23f038adc0ed7be2e8326fbf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b6a975120b5744106df799f1d09c7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ef96676016230212ee7498fc6967b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a079bba508f0e6cb4d8c240e3ad66f3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5e9925fe00741c6d15026e85be43a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b630447d5798ad34b345602dbc979a4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1483c8b1563c5391b37dc8e6647d1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f6a6f5a1c580ac6d7c1628a478542650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3960b50d28e09be1177be4f9caf21651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99143bd654f4f2e1363566539f257c83652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a031d838bcb2b704c2d7bff55ca8d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a292d7d99df7ca71a03fe2c4a465849654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b32e9f89d9c79c16766a9846122724655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09ffb7f71605e260a6faf1dfec77a7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954de9a6b3c27927857df403ea332ab657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c007c39e1d4e374108de361437fe24658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1e9a89c2064ba1585689e2ae0bfc9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233bd31dc4817506c3df882110c1419660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bc3db12ce5c419e8f81c3a091bcfd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555ccbf495893c4b0e3c9760e40a5ab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb879af790dd113cb84c9dca41b84e4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39781a499ca651da5973d981c7feb42e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bdf2d94bc353d44e0ebcbef4089543665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c6d501c6527d991942f467bfa9e70666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d814f90f41e53252633668330f4529667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa8f36f78210bc52f36249cde280fa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c04d25c52acc020595b4c6641be30e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2a416dd8e5e901d71eae0680cdb9f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041df365fabcbae7ad661457ca18268671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d500ba16339a91ccf20623b8b5bb450672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87508b739fc730c72f03e15ced18c431673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c29078243629596a6ef7fe8b46324a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e74f492066bcdf852947ad6ac27d3f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96adac109c982cc99a8ca66555d2f431676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fd65eec0133b1beb656f80687ad99677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517a9f8e667e30929525c382f17c064678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07b959dcd77d564c40f587c68693b9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5b22ad006e6486305a629aefe3064680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a6fce77558c8a2f14c99a85a4c5fe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977a08b28b08a3e6a75644ce1fd6e16682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e165170287876f63d560e9212d8d6fe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585ea160695844ff4cfbfdb6aeb6a48684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb88d657a0d415e1c706fbe780bd610685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e16c40b3a57d3461a655ce4a1971c2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045752b6da6ac0df92be21fd3dd8e943687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76841a61588c76c7c22a53dc527f6a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b132e4f52392a7eb0b16a07f2251e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a4a9587790fc5cad4a85370fac90b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0be01bf7b74e17c72fdd9947279abc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb484d9f1aa515a7c87f9f646f8fe9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb07e668265a4d0b5d8187baf7e7f8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f17e4a656a48dbdf15ee9bf4ab5bce694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7de7a3f985b069fbc12410303bc492695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9876688e7aa51a563cbb3d7194ee9d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e90f61609567ac02965e68d68edf3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd48c16d7eaae260285d86d06f2ea7d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a6f144a8f7293a0b2a78ec8c19d15699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc018f97f338c53b1118da3026c445700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b3ad2284082e6022359524dfc7115701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2152c4a57acd509b631f39f0739f50d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a99fe4877cb8c54ebec101699d5281703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9edfd9d1d4f201f0d79f818043555bc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2afbfed21072f471517069384e594705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5db4ea80005eab5e1ff75610763c6b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf32a7203987ffc6d0caf0cc30adf69707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43930022037fd21371620ba2b4e5f161708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41295c8b95d30044f82fe60a3a9af22e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93192f725d5903e84a4a7990f2642442710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224a064836e4c583fbb785274f84589711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095cab699649a6b2667292636920f65712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb3f782ed063c52190b6d58c8bf3f1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87d991db44859283c17c638adbce1b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c053b2395a4657dcf508f932c9196e2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0a860ca5b910140ccdc4e787be98d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81c8cbbbc872109725299ee7deead5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da27ce67c28fb61b162ebdc9ebadd2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc3010e2f1d6f7d5acac7287d1406e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85659f09016b57f90c19b5ef232b04d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5552b3d52aadeea3f6a1bb201522aa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870a8213344c517a872c4192cd87751722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478c4423638f63431682ba344d3fe4f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7909b0c4a8f681cc34b67091c7f59724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3385960d97ef26bbbc4e6079c24c22725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942802168237c453ba6e327eb859ef7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d975cee0d531f3374930f3628c8c722727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a8e519955e9011045181f08b3c770728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b78bfce49d47b6e1debd222ecc774729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33217d553dec6866a7eb760ffcec413730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc95a6aad1da852f0da81c264a1ae30731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110cfc1eb9d0ee8f14fb1ac6ce08aae7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d006942a572c6cbd284aadf3486e69e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41edd9a20dc6012e672b976b6d8ca1a2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b43d845e45decfd13d0a1daa67828735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21468c14319369fde10680f922471ead736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade9f388d648a767ad2672d5a7a49af737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d151911ac1a2ec63573918a4f35d4fb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a805b9bc5978bbd8d7d3e46dfe310d1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c78e2114bff102dbadb7eff6df219740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ae0d3ec11ed913042c258a4c53ec6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62d5b9245595a5540fddd9609dd351742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d83587ad4f35be5809d23aef38b100743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3faed1d0d822dfac00d01f9d7d7c2a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0093de409560306acdbcebd90fe92b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af231c13711f8fbdb6244eb6a13ce67746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88dabca843ca323810e0305fb27d75747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25450,51 +25222,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26000,1490 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1438 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>21.97</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="E306" s="0" t="s">
+        <v>907</v>
+      </c>
+      <c r="F306" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G306" s="0"/>
+      <c r="I306" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>908</v>
-      </c>
-[...13 lines deleted...]
-        <v>910</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="F308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
-      <c r="E322" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>10.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>23.13</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>13.81</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F335" s="0"/>
+      <c r="F335" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>303</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>402</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E347" s="0" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F347" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="G347" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I347" s="0">
+        <v>3.4</v>
+      </c>
+      <c r="J347" s="0" t="s">
         <v>1026</v>
-      </c>
-[...13 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I348" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>29.84</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>4.79</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>4.65</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17483</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>14.31</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17486</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>3.4</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...599 lines deleted...]
-        <v>1176</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>