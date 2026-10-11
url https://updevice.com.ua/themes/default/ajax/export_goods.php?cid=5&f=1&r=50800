--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2230,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2116,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2689,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3007,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3272,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01fa3f34c2138b5cb828d32c3b089451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86df5d9b506445e7737b43c2211f842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be4578c8d579526a71dc75b261b07e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c342aa9bfe53a3dde0f5bb2605753784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2ca8a165b7303a9b9add2b6d81b555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b91d885bb3ca535cf9bfc49f10b3dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0fb477fe76988c35d1f38d5c5110f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed24d6714bd86d76394fe6cfb4efc58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a07e0b612b2b02455516d0d1106afd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7c6adb0e17314fa0fcf51919aaf5510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6b9b068d1ee8077065426942684e411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654b48ca6225a5a890fe337cb4ce5d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a779b9b9bf18e81a24aee0fd85bd3213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b5bf263338a65c1aa5f50858776ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d00f17ded6d410025a3a2d69a4a5315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e801640fb38f817cf917d78e97913116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12502ca5e445f0a6fbc068df03a4ff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29377a5048eda7aaa3a8854c7e2d0c7218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343c56f519bb3b3433515db58a52dec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff10516f9686158135a2bdb159bf97e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b377adf3333e926d2fe98aedaa0a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c8891ab5b0d4ef00a614f4e4e564f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c7da99a81758551b840236c8f6b2523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ce2aafe2b48364404147e8550d7ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af369974c82de79fc5d8e2b3b139c7f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40aa613657082e004c4c234c33eafb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d31e15a68b1f9694cd12f972e36db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed5751917fac39f0c4cf1b8c5e409328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52da17fbfa2bd2a56c7420efcc228b029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfc3bba81f1d73628801f6d6be04d030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beff9bf10015df961151e93566d430031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d162b1e06d971ba0a69604083e215232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526681cb7e527b3510d5413a0fea78f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5601c7c3db64890b0a7356239e5b6634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d060883de7605f5525bc9bc998b541135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab3bb197c50b7dca9859eaf16a5d3736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b689402f37f2a4823aa63d3d597796737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33856ee83b2ba3419259a7f215de1e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3d874c688c8c08f13d43cea7456cb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c94e723c3c0591509c05006f1dfb540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51920d9d4e764d49379f7c0982dc98ff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a47497fe2a372aa84b7611973b95042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657d33f96e0eb210241470ed6ad8ddf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234e5bfdc35e5aeec5fd5c970985e3844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cab36d024b1ad6c5288592d34f694a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a6810e4af54c40105b911673347a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dfaa94384f9a71ef4c190827d90e4447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbe685620133653902de07b70f820248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0a95ebc7a11204c544d898b3c278749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e5f47380c8c3f679398c00ba4268250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405d2cd54086d4d3a2e52f9a78e6ec251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf77210ef75932c429b946aa41279d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ea4730e4bedc23a5e7cf8b756952a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85a614ebb483178a1fee39a734d77354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a260925c6d513e8f396c432dc8c88a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602f10c1062c61cfb719da1237ec8a556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b25c972e757ce8dc498bd1c412c9c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5f5f778418f5ea9bd10c4c3892ddc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08968a10406837d29743086dc5794a8d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89384955068f026661288650aafcdb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5555729f7a2e4e33d6a5aab595632861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ead1b4715ee80d23695029d18c9c3162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551464ceb0946eb1479ca24640e1e9963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b611d31120ffd5dbdabace62ccc0064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2e62a8653ec6af26473f66989048765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df64f9d29b725f8fcfcda3e9d43946c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a7e9004c72722e4d59e7e1797259767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9013fb2f419e9b71165337c32e5c0868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df39933a580bc271a17e65fb7ded2dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5b52d1bc42d425e1e4b77bf2fabd670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5935c39fbd3b34b965025a1ed0bd771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79e90f47bc3a90206505b6dc59f7cc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358fc3efe3cf539d45a1adf352e645a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c960c55553957a385d82e0438a6b80374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004721643461f47a7e1634af769584cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33151c304d7168e79acf6bb08e5fb9b576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651d5eb9286cb65ca9a2ec746956a1c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6160f328aae3fcebd9f096a0b17103678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f832292a550f7870144bbd38222b60179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb2bd5fd2a03b9eaca9de6244db1d680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa6cb6713bfc015ad213b0cae39ebf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a252abee584d0c7b3261e89abf2cb8482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc7895bc0929a02873f74ccf2cc2b583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b765109b81efd98a826868a0e4a1084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b349ca713731f36ecf3733c83d24a385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53304b249c6ac644296b6883f61054486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025e39a15179259369e0e9bd32f09ef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e262fdabffaa832304f69239ee02dd788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf911d858a1ab19384d5a26a55e126889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c91b80b3866b61139fa140cf0f502f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62234e7551252d83b9a83a6bc1ac278b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e0b5b80c5d2dbc46a34857de4c18492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a0ac8466ceef04ad0e5df9b2ab5ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8312e3b5c98382647676906fff181e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a063a08b1ed5691322367a02bc3eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628361ef94fb8e59f31e89037cad037096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08eb18a73ba9cedb910d45e8305d1f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6874214501d98fa069d7d077aea611698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49db698aae4365bc89b921c235f46c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3332e3c58a18ef54bdb03989b2babc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ba002fdb2b90c2cf04c3a471ea039101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddf9b5b5c2449aba5403c2f2fbbb4b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d58cee8b463e09fb2a6202c1d53f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8500d7c73edc9c7f0c1f09eeaeaf5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf53757a7a405b7011823b5eebb06d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e96a3ea31f09ce02c5b662c16f6116106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0829d9a7a6438a71afa4c7a4f07b0f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcca5c783e89198c8f3c711705c3ae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bbef15b3c38b30937aed872912b936109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f990fddf2e369dfb6f76a940df776110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f7c3e02b97897741815451607feb4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e614af889cdd7bbec04981b5bfdad9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44dc3cb94c9518bf79d251298b2c8f5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4910ae785a85e86e4fed3d1874042e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13a23bc95ec3baf032c1a8a3d88fb9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e0b0ab4134c7c40da030a041be6d0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f09f25d97ba45de459247563bb23a9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab891af148d7be83ec724cba8646214118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c8a2631c2f275fc46122b11f096d4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be19618f83596a5922b948276a2ba7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ebbc695566f984e330d42a2e5244e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144d9344a3bc0c8d473713cae600597122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7a6ca6791d88b73e8a899738f2d09123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97b05421b6ef8bf918dc3c6253a0a1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403928ee0b0221fe993fbeee14261b33125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e8480047e77687488c1b7a30482aa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ebb53391e18d6e31cb745c522af0a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2feb88e7d403d201c3d776a8969d22128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3956f690f31c51c0621923d4c1fb01b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0872a08fb715e6e1b1a684901c790130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beacc15187f8e7d98dde8dc04344a0a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b28783fd877ecf2a6c6b96f35ee353132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc63e768bf34c3444a96865d89bd4c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068a775b0de0238409efb570aa0ac4f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339b8c2400825225d2a45950579d871135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4997b7b383c48a35830bcdfe70e96a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbccba3e17ce5d0b0c4c808367095454137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3218b9a549097e471f1649aae7e110138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660264c85f8eb188f0fbe40467b87612139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e8ee8717502414c4084d7c6c5b62a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2011e46e9047b47212b4199d35512141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df70e04cbabf22559ea45ccce7fc75142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da90abbd04a8e28fffcfdf3b1746b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244fa7f5c28113c667022dd3de94ba6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2745b01ec3ecf884cbe11b6881b3fdf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da23957f4de933f52d947d508a468c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85b1156a25d1c15a5b554169d9955c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171b394f34e9e121566f80760bac5af148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c613d1cc9ad0ea2eabd0e548cd959149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6dd1dc6e4e2346f9d7c0b508d27bf7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb6b13508e3b6ffe9c4088101f03d1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34501435453c70964174fc10684dbee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26b789876560fa5474b34ce260c949153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9049b274b2b0d2e4f705faa02c13fdd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c2d494b33fa8946426a4f7ef9d2d2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489f6f49bfbfaa769f692904f9ec8f2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ac9e02f55e900e6f9bd3ab0c3b522157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aae8aa0348344b1e595cae911ed472158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe822333f5989d132cedbc1c151e62b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa3b923cd177cbaf2f50089080e537160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144a19aa8dc9cd579bbbb311a01b028161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78954c23e68ad5d622da81dae0c2b039162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208bc9053cf6e85546f3ee30c2a36bf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6b4416ee2a668f5b52556eae2a03d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81a5893d442f2ca9705a5fb0809618165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e264812a84b8949af32185b3a2e82d4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f189ecc4d8dfc97f80a5f298eca463167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0aa2f38d1855b85417985d95c37d0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64970613ce7f3ebf18f6f981da56ce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92478767ab8a78c273ba522cad39f531170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc905e6056d1337fb22b338d5db565171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c13124eb454de5685295a9519b8d26172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231989f254e66925d825372ebd6f3845173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c35ab742006e4fcddb767581eb397174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ed204067f3e2e0962f4d9aee1999e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af487fd21092d09d4a66ba8ad1ed6931176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107384a647ce182055ea4ac0945b5bd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5fa9f81c415b6d0e119516c5a6e87c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fc99b1d44a74b693b5e2990ce9cde179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7413d76a07c81b7b1fd82954a4bf8e4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848ebb53a4f01c15629ca71a266fde8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6989b1b68d26d9339eecb93f7da89182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca97550c9a4e95bf823bdbbe542563183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176bf4ced9926745b7500e8ef817c23184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711ec46aea2de373f811ace24d18485185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabce218246f6e87ae0bb514e6fa0bd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b687f162e1892229098ed55ca056be187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf25ebc4718e2cb59819241fe5a5e5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7241ba2208d30c826a6299bfb0a15189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b485e4016c53c6947dc0afbdb48b73f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda90495ae22a5954ce2d33cc6b48691191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b27ba4886894165ba511b226842f6d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df8512672008416a565719b54456fe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008a4c2554914ba86b1f0c129585bfa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e14215e31214bb47dd03f6d8f021a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7933be3abe5cc5a5a30bb63b97be6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6775725a955a56e88eb4620ba246aac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce425a074e0daadaeea200a45f1f7a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5dd4ce0eb18ee2d47483cbca2bdbe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f55602a656b19c9f573bebd66e3d2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8b3fba46e7d4d5c68c8a75310c2f4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3d3f03ae6f8b25ba92e1cc8df17aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09462ff523001117e93a00a52aa0e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd603225c8cb65cf996055ef9ef35822204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87a2f25ef3d88f9945b59d100baff0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14972425d245bbf02322ede0f84bb10206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75709d7d5aad26ef1fde5545ad50d28a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d156931822f1eecbfb118bc96aa4274208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079362f38ccd91f3eda94b6894606f5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a329e08d9997c7db603692262e38ae7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37323985d5475a4e53d776f5d666f8e0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd21a7d872fce560e6636ea2be9f31212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251077446082e2505065e7db9a4b88b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2d72fa7e2b962a3bd5cfc31a85ebd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791455d301214f4b807ad55d8f9f78b6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea883f91244fbf40201c6aa29be3438216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b630f7bc224248c1fd302a229d8f7a8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d315f661fc601d0c439d59488884a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3762a84c65f8301f4a85a492d1f5f22219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01279327110040932606600861f278220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fb160498d1f847d9400e72cec9bda221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527d59dbaf71be9290da32bc732a708222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055eedfb66ce04db337563934bb20310223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337513f72f8ffccad4458840a70c3f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730d4675548528f528bcf326281aea0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ebf352090177f302cc7a11e651d54226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32d115d4015785e5f5d43d24705ece227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53fa122490b9b62d6930550fba6194d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc39428f1cb17413bb168ef4c48d08229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437c861c32b6829afa3cc3152f4c26d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a86d53da297a30b754c48cfda6280231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f910e1fbd20299989014268c80f65dd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c273a51045167b60cdc6e54d9d080233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7e7670c91a396d65ac975e7551901234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28658bc6770a32718af2688fa4f9dc23235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a721073f662699928f7504594d01f94236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8e88839f29f90a90cfe73e11121d3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f325897cfa1eb1ac2240279407b139d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9cb52996445f058362fd078725bbb6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e5964851b02e259d0169c9477a636240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63673900fdc460b7ec0098336469ee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17fa5dd47dd627baf73cceb509c39a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27607d76ad2eeb105abfbde3e188207243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64bd971c29c31e77b4bba54a498ceba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c10c60b1ee6020f9e10a0aa23f31f2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d73e4827db1d3d2485bf891bd8ce5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19354d1c86c720b5ee0d3fee46762c11247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776c9d09fddf39f8530e7b870ead4e1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb6caeaa33e61ca1bc38ae3f35480b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac33fe998f1b274c0b1fd2b7dff526250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460d15873c9a1607dd52669da914549251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d5c7a0d104ad0820c504c70af993f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4217e6d1ad26e46c48b6dcc836bb2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329714f8dafff9f2d7304c25ba2e296254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c8b70b925b409a067143235ce1f84255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934f0613a1d31fcb1ea5a6c1f0d590a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405b1f1fdafedca8a0a218cd6e4ab70257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69042b49a1b97e18911095c77fda39258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e170953d6222e6597532cda96458a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4ab8829c8c11503c60a350ff81b6b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baeb0a91d398b3c303d806fd7c6c0ae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f986a221887f58ab31c6cd8b8e91f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d2a24870a18a44fc3212b9dc2777f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6e410b95ee1e146b80a208c5727e2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642bd61d4429c67307a143eb8b89e586265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9bda0cbe2fa440612afea6717444e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86869fb1e55255b065d9c7a79c4cd809267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576325474a86d521a398a7d8aaa4dd97268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e31383cae20f0df83537145550d654269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7158029223edab7283377d6899f08270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf560f2364af62a639e61caac1ebb698271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291104d452de95019d6bc3a978ded069272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b9efff90285dc0772a200376f9da1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2bf030649489ecab949b30d9b0aa4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0a8325051415bb6d89e2d33067892275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb86011864c116e5999c821a46f3644276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9890af98ecd7299506ab4773d303c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f595e795256b4626ed60fab93f1e205278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0dceacbc57ac832af3877e9267962279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88911838101bc2750818e520020d8c6d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e777b385e2c7a02574210ec190437281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71ded332ac7b69d726ab5e0d2fb44f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa20e3ecf777a740e909c2629b05cb2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfdd3c85d857561205f7d4c2a63a6ed284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6980a36640f959e30fe659a25ad682285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c330aa140aaddebaa5eb7a966e4f6c9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3555557f2b1ad28ea164bb585b7c147287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e54b86b0e4daaf6ad22f9f67a0739288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf5c61209337fc008e4fbd60dc4672289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509c7b7cf72a70d9f1e365f99fd50ca290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6d7704dbaef016a7220dbb3490757291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d8558d0da5d25842cdd1bb80daa83292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54b842494163a33a454b39810e460f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d535af5f576e0aea7c0e1b785cdfef5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ed6525ecbb1f8188975ff29922643295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ec4529d95a7ad09d83c977d0f5df3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4c955228191f18c4829c47ea78723297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2a4f42551fabb0f36592b0d6ee88a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681cc7304bbbfde18c694e0f1b287ea1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921dc67e457b2f3e857c75c15c479d5d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5292f8e3e6400e5edc80376c2c2c4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5676070588dc00b8b12a415da949ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a499cf8f2248d9910e145e48d7aec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88330cbdcd5500b8c5911bb964a64025304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fb8b84696217d96b58a701537a4f9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21d97d2e4d4b8ea8bb7d0895e3c2d5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab86890628c9a7fb53e2a38939b82c2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e6a8b3694c5317698fadc4c7b7953308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b731cba87c677311164d39ea43aab1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b395a32db93f3bd3a8bf34666109d9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c31afcfd0d3aee8f3084842586a074311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262fef4e1e3a4ddf1907184238c47f12312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c7d6b348637de5e56be2beebbd4ac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0ec8a09e5eb0174ccf6077948eadb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270084a668a1b8ac5e7b13c2f4097c86315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac0670e820cf2ebd28c92dd02dc176316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976274b43710cad3ba4baefca68d5f01317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a3c4a0bedf63dfd94415f273a8aba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794948788a820d43a8798622bafb1e1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdeeb37a486137b48ef3832fcd7cb73320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5a5b4156b933bcce642d58e656722321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de725f87e94e6643547842ed7006c3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d41b528778dfd296fedefbf9f2dad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e16d8eb593e1cd813fa21894254a5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5553c82fbf1fc409e69720227a60902325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a93a225dfcc6383e9946417a3c9cc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c0b9b4d807d3a120789954f99638a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23f38a19c210b12079f6e367c3ee36328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932f1d73d3159fa2f341255d062ca2e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58621e9b33d5b16a6444aed586fa02dd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d33df277450c85688f3695cb8fe922331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6665c58ff94e1e619cc7039998bf3e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1e9b06bc6d15f9f8dcc325aa2704d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a15936ab0e68841d5d2df3ec13b4a5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740dfaeece6763f09e8faa8fc1470d3d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640161119824ab3a74518f92993fc2ec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f1f4795ab47c870fa23f9544dc125337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65840d9e8e75a7ff7766227f3d72329338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0bff325a05ad74696045c63f2ca50a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276216e3f3d620f0a243f46b898ff41340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207ffbe9944e28c0235806393f29732341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeca8590ef930acbccb362c0cb68a0a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083abd704a97fa44d08aa95b55037448343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734e403597f982f751a0521c9ac2aea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81251133a0ab2a3ab139fd45104b72a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818a5f627831650eb603e579447e383346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d3c2b0c0f34af90d5edc627e702f6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214ca9f216ac4eaea909eca6b692f70348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa0c342a5773fa750c8603c41ef95e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4ff096ee3c4c516ba9280378b453c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee00212c2fec4e00b379fb31ceede7d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ff751d34729e6907becc06d68d7e1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca2351b24ea12cba9c728d4eaa347d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ce61be5d68bbc9a0c736dfb7c436a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e082202f47f3899d86fcfebb356f4b4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d579b3c82f6991f2fbc757eb51205b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2516ee79caa866a4f11d4fbd661a4c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e947025171d505af1d08fa67c6aaa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d2e34cd2461e266b94439f9f35278359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11297148d557094b1ce18680259b56e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b73078833007b787ad626145d746b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08659afcbb57a1444184667c5ec28a89362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3bf0a87a2824b61d262c35fcb5180363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532deda8844bd859026fdc416a04f8e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ab306b3af9462b6843d9d2b5de333365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99ff1eb64eb8f5d4c4e590e12417d8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef173b83e06be53f3965e4bb3ef9ba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99e6d96f3d90ea5780526539ab1e38368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55332644f7206572690083bd48ce3b8a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f2b4418b51e5d24015d309281dfe7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234835431dbe399ea771a64b5baf72b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf344e859a0d4d5d0166f14f51eeaa8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531ea48cfd7cd25d6e9c46dfb587987373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85619196ea8c88a13f33a9a20d448e54374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af759ff1984d04277b352e92cca302bd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff71340e67876b160188a72568cf214376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815282a80cb98af34f285edae53faad9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546ab2f367430a1076a948b2c17aa0b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04033864aa38ea0d3e0e1c869d507693379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5332190cdfe5594b9e5a1ea6fdb70d3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d695c1c8f0a539eb82f59255fd9bb9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd267b01d8930f6282aa2b08e6df9b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36c4368cd1bda304133b487a96b839383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d30a46e7c8060c51e2735c7975e90384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e962a00fcec5b48171567eddc1b655385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18720d3b4f47090f6d182469e8e108c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d2a13c0499f7ad697d9adc53cf97e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601df15d094e17056946d92ee47b4041388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d579be8e5697ebfe95d56525dd979389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d41859187c9fe391c633e435e6c66a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb1cb5ed78ef693ccf8cde691b8a92391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775de3de49169522a84ef33ba8e80cb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b83d8e52b5ee5a899fda73fbce340393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ca429cbea94614720e67447241a92394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d241f097512765e93488e28be268a54395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264a9d9d3a054421af0ec90efd13648396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bca2f91ecf0d2dfba9293813e0434397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa4666a12ada6c629e3c9ed499afca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549aecc4bc747922c52a97920fac324399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230c7dcf6efb3c12f633807da754b0c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6451e9318cda12660c621dfbe1476401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73632ed2d68cd1fc681d1ee17d43ebc6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abbf37eab0a56b386efb1f04f2c92b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb89682609a808bf5ca6a0010495b5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9354beab019be8efaba2252920e0f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff735d7551a290e45e832ca6a96af80406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96c4b81392ae3506340662123e1b82407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653d9af200f494f604abc8294c7d57a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf1bd2b28e7ffc3a737a795704d027409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7edb7666513edd1738b38fdc8929c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594727b2f3493ba9459481c650916eb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5336c3408bd452ac98ac1fe1bfce8e2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f1124866435a078de7ac04157f38e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb17de1f5883784aa3ae5b19e11fc1d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b008bdca9219dcb936960117276c55415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4f40ce494d8a5b4ca2ee4948605fe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de4e72ea34504717b5d11fcb70ea1f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c190e3d8e3e0c24d47f3f3001cdc4f6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b7d29f0c365ba7171e30adb17f5a8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2414f645799f9118b6644a28d78ddef420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a2c5312c75ea7ddd29eb4b9319f3f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba0ed189d6bdf72e57a7334ee417d2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded910eac3e510603d62ea476a895b67423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a024580582121b6ba5d16c5f121ea80424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b71878079afdc5dd4d04aaaccca85b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec34e5ca5a08cc032255f60c0dd853426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e29144f6cdfb9674b6c4e9ec4e815d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943fadcb0f0039bd07e33946b29ba38e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe18d31db344038981a47c7a833f14429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9564545ae931c68f28933dd0956e42430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c280819e15246a8effc12a197316e68431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358d4d9e3fad8129b61660725beeb47432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d15b58c8fbf7a58c80a5fe6127c95433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077f2dccade2ca75a70bcc8d96afc5e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da419cf9fe7534b9d1c1cee41d619c9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d092c3c9f06c245a7044f28e662f34436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b206e3bf059bd4524447466a6bc39437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f36e486277c98dd67da32e825ccc5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfa50574aa33d3eee00109e15b9e61439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268eea3d1c2e7041ba7547fe744cc209440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdcf37a61a577ad0695570bc45f97d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfcd88eeff2b5225be1ed46f2d4019442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809849b902cfd89551dcd684884d7a46443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73462ecf70fc14a83eca1df38cb9913444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24df9dee34c598f43424a245e038466445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec5f211c5d71c282b61b266ae164c1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0005fd92d30aeb242084e79c1550da447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595465463cc45a0767fd48672e73a7f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c7e39539f5d3f9ad6379b40b78164449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4a65da85cc51e3ce108768b4f2106450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54961ccfeccb25a69ab7f038004b7efa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f330aad114660b3a13cf182bf6dbae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c41e258813c35b8fdad6e77b2f7ced453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40929a0f7fd6588a6b63fda2744b10f0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e0ce8ebad42f3dc1daae63f0e4417455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381724755daa6756a7fb9d7122b3185456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bb7248c91db8c7c8f5afcb22f09e4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da073d9f5ee0b9429a1c8ce510519b0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7887e7bd91560921a24f83d07a7b7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3650b51cf3883e12432d2de5949c31460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf0eade3dd80546085b9272baf1625461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047afe4e0446644dbce5bd2a1d85bcf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54356c65b26c0e9c38c306336b38e9c7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eef5d2775db448aaf66584403e466b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91728beb1a16d3a154313865a0f03c77465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9267f2a4e67cda1ef9bb28e34fd78466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308dca22a0b159b4d4e4e8d9e28188cf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1f854fd4082aaec859c273854641b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c57065afe0c9399fc6ff168263efa5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a293a38beef479f31c57e7c823806470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab73faf08e30befd6486f200357972471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df0aedc30153c41dc2309067bb7314472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e69ab0ea040fbc94512434837476b9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0b90842a5fcce36da2dba211a7b78474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756775fb0492cc6b9a01e1c91ecc0d2d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153eecf5d5e49e281ccc13db6af2e1a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2ee6b51a08acf74ea5eb911833470477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f6e997f78219e4b4cf35bbbf82c96478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdbe905bab4456875b4426eb8b0693479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338db4e5d3e49b2637c64a6f6baf1997480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d39311dfec10a20765864fc4b8c006481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f956ca569c98d773b55fff39a47b5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80d64ee1cb0457a1e3cc63c3b27fe0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd793b9de8519dc85d6c60be87fcb7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98766edea5d8dddc53e42483961ddd38485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f782848c04900e137a5992cba79ca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d34fc1521d6ff73293655e0e074a4b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09ae2f28b282cfcb786abc09ceae58488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8b7e86b59e030f31e2b082a767af8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cf1695a7ae54d9409667042f69b5d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef1242e8fe17c31099198c2e31e465491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505a1fabd41ffcefbfd0ea02d9e2f0a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a6d85df3ff87763a591ddeff28e11493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6775f44f02ee5533d95dc39137e62494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa3c6916e8adc24b92275c47ca74ff495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ac0fbdd42e6d86dc34ad9cab4cbb3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c42dcadc591ae8f00b12b836f1e52497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939b8c0bddaa716e31f2fdd552db611498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222ee10a0969c637f346c11dfac07c3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873a8066dbcbdddcb3062942cff448a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16dadbe82f89688ef4d7069f348103501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be727b719314f9ca49554de2fb79a0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e61bda0dc3386370ea03214828ed80503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b156fbdf010e5ae7edfcc8d2805132504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325405bce4e8659c3b7bfe830120b55f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8b4675ce1b6846068ea02ef92a78f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e2939d53a3432ddf1c20856c22f6c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea7cca3aa5d7f92cef5c53f8974b7d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d28147f139c5b7a714a7f585a8fc0d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0ceab4f98013d866cf4893356e302510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f629b6d5cab0d7545d7de523eb5ff0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca1e5022f60e8ec3ab77e5ca374924512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c103037384f3e28d3bef43d1c48c99513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e636ad9ccc05e8ba4f89ddcdd3a75ba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1560ffec96696ffc3c106c0664f66b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ef7b05f09ed66d3545f217e2e067c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591410215de7c9f1dd3d6f21d54d40e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4e3e91dc6b1c96eea715950d71818518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560e8d7747c01f7d029ec9db7ce94d3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fecfff584848f23ac606be27b830f9b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b95e474f88b02719a09fca078d74fe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9a42bbaae80845b389ab6e0be4050522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19defee36c548cdfc8f95e52cd2b3e53523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08670ef7c5516d321ce870b442cdc5bf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287110b1abe65a5d36d6de7cfe151d7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd141f80af07ba931c11783e5ca7f5d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96900db0f7ae293ee6a3114f7141bdb7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fae62afedb83ae83ae1b8bede493df528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6e47c2e7a76cc107ca4a8ecbe844a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced54890e73e4cfb86b864cd44d2266530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a31a04e791ae10cde3fde4e30c0bf7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afb2461345ce91d7420c39969613ab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48da11747f9baa9aedc7401ec0dd047533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fdd41b02c4a391b25111078e51aeb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd681d3a0a9cdd4d0801e72da10942e7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7894c4a00a6a2a27eb4fb190e2e5680536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059c7be2ea86baa749e04e2edede8a1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554110f38a65146a8711f78003e65555538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa189650a6f9a882fc8f21966bccce6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de777ddfeb02aad55cb5cba92d18aab6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e967a976941ea8d9acb4163a13fbee541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d356e3e5f5add08e0e693ecc2b109f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbc432bee70fdd163a3b79d5ad4f8c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5856c966ddfa21845d0eddb47ce42544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e165031debc368cc49d03a56090f0d7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab7add71c10d5503d310bcbfcb3fe4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658097543b584adbc10069e69ed8844547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe98acdb439639bddaa7811bf906e9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d8b8a5681185c3e46fe56aa4a2f0f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febeb19c6e7f23c8d9bdfac6796fc6c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d8624d71b68895b5aa699bbf15de3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1773cb723f5ce2580e53f8ea88a0d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142bc3e2165fdf768aea15b9622615c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434c44a99c26c5eb06065359e1366cc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ba706d57ee2a14332bc23baa6bbcd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b93a42df325c079e893e19488df45556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435d139940ccd6869030bcc31c631db557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fa32c51ff42f4b6c86db9ac239ada558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f688909a887920853bab2e5dde396559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b680abe708f38a46b35e8a4cf04c1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48caf3f40f55e027e80d726566e724c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d362e45e1fbd9a3fedd84a96582aee3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d8879fe5e0035cbd3e4eb4a8669da563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a58bf199594013c7faf7fa80575881564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbdfbac6c1e0f3ca2a86d552920a06565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04254245b20f0490a08e7b86ddb0b84c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761723913bc8a00a872273099d8eb5d5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8e72343952cfa3c57f0c8a77e1b99568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36485153f5b6ca19e1cc6e68c4c842569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e802059a4d90092e129caa7d228793b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0f09e5e3778c0d49ea30876331e6c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d81db97e6b70dbbd13a162679e06cb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e594410c322816aa11a480a8efbc356573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9277ececef5e09869dbd912d1900413574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75067b606a75b902fb8cd7f1f4c43ec9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed189e231c7ebc92c10935b3ffdcf632576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78b6459dd5b8317de8bc7f2a00da9a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae430fd51b4a8b1b2dd42ea058e9ab578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9377538d06baeb28031671f2ec216579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a745c3a6b3c6a9cc2e16a6994957489580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16794efb3d38a9e2abfb575be4a98bbb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7b2e5d6f0c589009d3f6b74b2e5ee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433776632767026382b0f097782c5324583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5976dcb084f6f3243b919aa70cc61584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2825c967d041f546e1fc3fc28c4da15585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1253e9dd159c52174e4a1fb643271586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07572ee09734b193b96cb339176baf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf951168ec33477cd23a3e4007e9ed588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b8b5cefbcf9a7ff404ce6806fb763589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a69e1da66637e599542e72636d9cbb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac4fc4e4ecf783e5aef5bd4c2eecf9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b01db913dfcfc8b46199311f2afc6e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c0d4a512364af73f86b4d1eaff43f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae43ad74d1ccd988a2a8de22050864594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d22da9b9d83d30ea2436a96deba6f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3effb34803a8c31bab4ffa082842eb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fb7b914aaff420b3989ea2cb152fe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ef4e19638f031abe50d2bfa30a8c1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63daa3f2e080409ba14b8884d52a8a5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2bacd2437adfab42024a04fe91b79600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653dfc82facc188e1a59e8114a02bd7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3f8b06b5fd35e6b28a74f63f04677602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886cf497cac80d4db30947d751f33ede603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba133f50337257b1b677b52fbeaddc17604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373c5a06e512a0bab0130d0ad0409c1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda900e8f30acc6f2f4b83d3f6f1dbf8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ad3148ac2672506dd95b6dc240664607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f3018904229512e84f6ac474c546b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d35e7c07814eab8c0d24d37a9c829609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a8a7b8d54586f30aff05541da43d8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38530017c10be3d3116f2efe7fe7ce6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204f05a08d64007dd2acadb3cfaa6c9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62865146784947a744a5c8183f969f95613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ccc53bfeb252b39b508b331ddc8ad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6648154342dc63f0e164017294785615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc0c90494ed4f46d925913af1d3477616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d2bf88e0c76949325fd4b40fd7f7e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaabac6f73e69096e2ec84c441c1a7a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e758ceb5f81a632395e249f18571b7b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968177ecf69bc58685f5b0feb0312a77620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fb2e94316ff913ed0aad5debf3bfd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ec23ba51cf486c501ad677c7afae0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008acd0e03a9c4c1f0f54d62b1961cca623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7bbe11357a42a44c99c16941b1689e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbc35c250cb2444be4726a602ec39f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4430a3d028536d92d66a73bc565cde626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f92f2d25a371e3339af027c831ea5c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c53022a7ee881b936c0038028d7cf7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10b2b78ae218405c4379364e39e2d6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21871f5ffcc23b886ed87b9cf0ebf5d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd44bc9cb33498246ca3e7503fd127631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04b8d1c4a76e877f8b9f540474ccd6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d16a24f8089a82c0db9477258b4eec633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb768c000f5d1e8aaf5999c75d4508b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2ff088b27156330518c431d284de9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077407f738d30497a692eeaa9cb9bf9b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757b8d90bdf12363701071d82ae7735637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5d03abb626327fe2be182166dd55c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad2d7e6137cebd5a1d693fa25fd296639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f734e19515eee5effcb4fb2c8392b1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be09ba92fcb9e2b61c2f99710c7ea8b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8dd2b5b0bcde906477d14ee084bfb8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02145370459043c1915876e18335cc3b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422f82a3d73d316acd7e0a2663b0f2e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15781177235ee1c7cbdab54fd495ea42645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31e57ac40b232f7b90e4afaf7c6cd2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f61022fc5952ec22e0e55ac57a276647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ab39114ea8d80a0c894dc40748014648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e88fbf478f41306404e44241cfada649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069207f2d311520e5d08e9b4e2f66f38650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70f9a1f45c414de9d58880eca9ac8c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b6a4510e90f2fcd23dc15985eacae652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed5b6d2560e65da21d98206087d48e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13269742a7e4a1ae130c99206eadedc2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43a9c20c99da2b5aa10c720567f8fe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f3a161dae5bd3677386cccde1e671656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db7216807f48ae0c56a1f53183e4c1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd264ca761a6b8de7c6d0c83a6e04fd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d5f2091b6ca05ea61b79217ee44e6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478102738fb15a66a37ba4f6de4a3793660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e6f11c798e8dae4c6cfdd0d425d52661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f5b1d3a28774e52ac94792ee169a9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bffe24217275110511c4f8b9d5311663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f45b68bd961de729f0aaf0c6d11a01664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a4e987b8ccfd33f5ca74b85147aeb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aed91b22fd896d6d0d87cd03045e46666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25022b3d8db2e592672d14d023f5013667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b615931e64ac76ac7069d8118b809668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7d06b3e7b527363cdf403b6d140e8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a86b10e717be2070be772697f068c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638ff1ceb70ca4a011182f2321a83a1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284db208f3175a5fad9b238dd263ceb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132489a612899b00acc84147953d3e8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c751419f6c22df3e962908bb0804d5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91c78d99fa7f6494910acaae353b38675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af2f8ce4a0e5240403e53d565eba64676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7113f79abb97d04a00d494498b329677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc274f602fc82e9f7dfa9cac5e9335678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9ed0106c59f3621b3fa11bb62c00e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e61f5def4ea8c8b16de049f3ab78fd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f7da809f5b252cf2995c4f5b3ea92681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ffb995788b9ef114d600517a1e78c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16373dfcf5b541d704b33be31be0ac0c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149fef098ec940912d7fa65d9c7695d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f1f41d44014e9996dc4386e355acf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceae8ba704a4a9e9874a35ad49974a9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb3de16b87e44bf723df0ce58a7767687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c2b22123bd362c81ea762a91bf103688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cb59baafad57177f96d40ffa14aa8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71749c4a4ee1fa3ed5a7f68e395b8da9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89c6afdfc6a7a2ef17b3e874c99205691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a283ccb4e8088910e695573d7ba93ea692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d1cacef795d49f2b9c6b9eb5640c5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146dcea7b78b54667912874ebba056f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48048d6bacb22a6211fd1b67b1dbde3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501d6d714198762353f7a5301f2190d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb508fa9a2c12b250ee95183de90205697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d765c4bf26c487943f6fb606e6fb5b6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbb9c3dcd9cb3306fde65fbf7ca7d0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b208a8dbc6b37eacb254a6594029ca6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11c143d01e47327488ae706b59398c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2e0b34fdf726ccf41063e2efb0fda702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98d32a91ab5877fcc5711b9fa35105703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339f6236155122bc3cdfccc70a9859c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbdf31fe5a6084630cace07233634c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ae33bf42c4b474ba6f31ca29a365f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e50999587e2a10a33cd98fc29c749d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71600a717491bb1d5e530513b42724708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b375e7a71637a935d15eeb4dd2ec00f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539223fae287fbb95c6988a909b0a70a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62843e60157640a23ca8ef6d7d622711711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bcf18119664dc76c33799b6644bc8e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5747131302e2ccce2fbef2f997cb669713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02295d26afd3769492f045844397eb56714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa9eddd1576a94887fddcf1a8b586e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ecc6cba9022461790934d6adf04786716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6dd38333f08e87651fb00a5ecdec1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3401427038d68eeb31a70cd833499718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b30cdc21c992514d5389aa5954da0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238eacff3980c1dc45d5da8f108baac720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab44bb497079b607bb1041e9160b71e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f2f3d99283c668b38f199c2f4fa35722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf3054ee7837280610fba300dd8692723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539ea94f2485529953ad221b44bc736724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47058035ed6f5225565a88cf370cb7e2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe6be5a0dcd33e4819edef0e40ceb1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a1fab83f37cca05ab5e68f372f427727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b16f9025139b21b6c29f5fbe3e20c8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40961ded8c3923e56fb2157b0ab9bc29729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7ae8cf1924efe6cf6e4c7e3792c0d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50413ffe139fa72aefc73b754f120a61731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a48a643bf3b9140c7f3e9793aa2af732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d7208ea9f86eae24228e11ae52488733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf4a18521281b3604b3d4de4a13012734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad311dd230de2c69653788e40a04d8d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a8a85f1c3083da1096f2fcbada6a9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc9a7fc9526d6f8b24d83c0916e077737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9d0247b1f4d8890214f99ce458f09738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cefd9f3ea91b7c772c86f337b86cb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb11e45fa0afd2a848267309088f992740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231f0db212bbc58b3c2bdd3cf18cb34741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ac26f7db7cb9b7c1f335bec3db27d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24b7f9e04d4aa9fbbf68454e964b0b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0a61fca031a6ba61149b2c48fc55a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a14c73c4e1acb40e6ca8da0797206745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109a4856691a2661b9c5167f4c3eb51746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a738b318c1b453b15af22e1827dbb3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0582d73ba9304bc4f9d1bc230757d3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2164305f3b765450c51db8a893e83a6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f6cb6dbd5fce437e5fb245a388538750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24add86a3b0a2f6072b34e9ffa13a71751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffd59be1ef88748e6294697ac9d372752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c39ad4816482ebd9f2d961f9a9295753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2201ffd4413bb2615c87eb6b326bb2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d85115d3004fba03718f01579e17ae755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b683be80a872ad6dd9c7d61d0341ce6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82483ecdddfecc097558279cca5f39ba757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c96945e8bb0bcf46326e008e63964f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d1a065dc924184ca1dca65bb5f1e6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b86bae42ffe05465f62363e88d5299760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d209a631c4bc845da3b49e49d1936761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19970ca59efce5b3a5b8c8b5173fb8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc232019733c5eb65602ea933d2c1e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a3154b518c667f16216cee2c9caf2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d16ac4be2ee85b40ef0110324aa01765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae35ceab7653de63f00b05e8c4878e4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d26f8a82f8016763ff8d8e7210990767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9891c14566558b4d47bd7630727b4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177eabf0f50b7d5d5966bb22cfcb047769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584078a2038d0594d74800b3bdef5391770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f5fc76578f35ff42cbec93a6741b0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41d3229ca9e525dc4526a49b61b501772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8194d5f61e031c01851ecea5f3583773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b92c87910833d6175a1671f62e50d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140e0ac877e7228103fa675043a51c5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60b4ed9801ce3fc8a0143bfab028a8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95a8be3544d531afb97b6bca57ed7f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7e52429713992d6ead1021a2f5641778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7012565a513fd72c0e9e9b1d96a673a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124f5204be29f48f41d09f560160eef780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ffaf5b9aa8724fb28f1a22089c0fe781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdffc9994318e51a514128ddd45945782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb961afb2d800a135dd5d6c1f4f17416783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf20331f963ca2889a8cafe97e7c45784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a387e5a6b749560bbe794d3701756785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211ab86d1ff01b3a5caf055a2f31bb6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a451cdee51bf3cedc50b0c20408de3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71c479e4d4f547871a77ee94d6ab04788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067310c2336c44f1cd370321ffa6bf9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d27cf3f23fdce03fa05bb8766979d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5f26b1ed0962378873c42d3eb0ea4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b413375993bb6089d26de393c940ee5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba2fd1aafe73d7777fe58d5e704a1b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cc61057835c4b48d4cbdd308da5a8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea709bafffa059cd2c76f22df0fb8f45795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c299823f63d27b98c70b2644af34a4e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6665148287a9ca1c93ec5c470036012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aed08cbd769beab786aacb048cd7343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5ea4a8e018d20aebc59f644616da04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff06454526b499d5f84bc59cbb1c595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1547d06b9a24a737231876177953a76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b63be6b20d90675b996b60040d9b267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80435dc6583a202041e98ff096658f9a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4271b51caaf4f84be6f1b76ef284f89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1930e06b0ad4634b77fd4a6680353a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7ccea4f07642e124fd3a039a4e7a911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94d6c1409f4014fff914c031e5641c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af16a682490f218ee8fafd879bbf95c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc6dad485eed67f880a90c26f55e1914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1416c6b50b7b9861a355a26e1d56815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe810aa937ebb4ffb46272d6bb4471f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671932edfb24e6ce20884c3228842e0c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030d0f9bc065df144a7d6f19742d09418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05874cd2f9a31bfac6f4980cb2a5dffb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf43221c01871ef1c3b418b27fa1e8c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f748cbe1a922f678e2dcdf61fd1b321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ad902b35076e8d45477fa780a6f2b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a157d7b23e5ea49bb48caf2b7b01f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a2a357920323aeda7c2c73857502f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445b48d6918240d83670148d0c2a45825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8268e434b4e4b999946c481ef9dd926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9be62473725876fba9df605a68c1c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cdef4bcc42a7c497943998cb0cd2b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c494cd03992b526d5fb85978723ea929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561964d6cb2d277b31b4b0ad646730e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab0110aaf80363ae62644b866fd85631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e4c5b2dadef713d8510a4e07fdb4832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386b4afb9215945509c396d1186323133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c52fa964b0bf44646db4b934b2cbf434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b89ba615fcfce6f4a725bb0aa3ce4f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58d548025ef858f86de69e4cb7dd0036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728462491a979e88a5f9a5f5b9dd3e5c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc78328f76293c873c1e4edfd754cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddf1fd8cb95fa33a239e2f1e89b3bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e614ad42050b06c13e0aaad7b8f39e940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a644d5c3923faeb0e9b4b9f9743444f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac31f82247ed230da4dfa5590d9e8242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52067d1ce66dd0a66351e36e024507c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1d1026d49e5cc4c21206cc9e02e0a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c60d5ca745e8714344b0ae30923b945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9bf9a3853c9cb3d17e8b854cc463646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81cddbc80569d2e53d2bf9b211cfb9047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c9f1a9bb359c3dfb8b5acb9340b6048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39b4ad73d05fd83cc9fc7007cfe13049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10c078b3bc84f607479388e6516bcd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2eec371317db3b2904f21f4f07167c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5692a6cad0e4ddf74baa398194dead152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee411b51dfcc5fb70fc3b23871f5bbc553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a59309b04456a0e48c35649f018c254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbf216cf94694b40492ca7c209a73e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a5304e89a9a9e712ac45b4303cc0556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d3186886b1552542938af579da12c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6856248127383b988bce77ef969d45b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f205336a10f23fba23710e9276d0f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7b4c836d1f9294ac7f0f764978ce560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f476bbabdda80470d1bf30968957c961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c1c5a197a4af711e3849b3e9008a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b38647fd548dc17631885b8d8674963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a9e39180579654a2e47b347ea84ea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b34fd663c835af1e0672ce55f90aa465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8bb9143d2694d7f15d34a1a5758e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ce94abdc94152114145a101bceb8267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b2118e9212ea8d0a6a868db8787e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450f0e62ff33831f57ebbdfc072ab9369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b46127d3101e6e6d53a6e0665e21a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3cebe032cae53194303421e89445571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c208ade5570292e2d8e3f6ec3ab2872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aadb9b8749929af7179ec3cb031d56673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475889573b4097009bd452742d500b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7122da278400b8e7d6b329068fb93b975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe621f40689dea4c5cd3bf7e1d83fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf022e94ab39625c692eb363119bf977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b500df1d4a2d0b87260d2cf15ab6dae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49e6a47d70de39d6106c872c4f32ce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f6a2780eb731295168112d3a570ac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df3d27545ed407236c1a03306add3c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34aef516ea1384b1b9b880ec502e9382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080a79d134cfd554fe2d9ddb0e705e983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054eae023c82a5505752aa9ded27379984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0217546b05da7a7ac677420561c9a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4b2c1c02201dfec0365cb91b2293986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396269df3496033b875269d35b427e9587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a16c2505fc44cbde1ac591050122e588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930610f265778151199e760aa0f8a1f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a600470591a8422c0ddf993f02d6c690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0bfeaa4a459bd0b3a35c02c3f047b791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a025e3401373bfded897b2c16f51b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d003db3f8503d6ee00f5dc72c8ff47793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4930602f8a4c8d6360c01b56732497894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26d3a81feb404077cd1a2ee3fc8a8995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1050d32635c8f6f879d68391ea3b9d896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35f3cca404529cdc691d82a22a70d197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b59dfd8ff1fe0379e844eb608800698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409f831cd34e4e82227898a4e3648a099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26be538e16826d2aa467acfbc1e9f15100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcdea2a0be4de30210384a269f8237a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9105d57ad96e4b3679d809abb181e7b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6801bd6e16e50c003940a40f1db9e7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d0c2ae601705dc537d5d12e72aa84104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5017008530cdca770261cafd0a766d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0494eaebf5f5ef123c805b54dd9e901106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b30318b74ef77b4a100516823e7bf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f5cdba052e88f5aa09ad1390520ec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee9d16d216eb412cf0831a1326801f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffefbc0593f951aa994c133adbede06110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a0cffbd6e0f8ed09fce5c971681e4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fa7ce733eec67ab9008b8350f0ba7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b700bb98941c04ae92027e468ae5e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d9f792a8c5f7d6c67fce20559ba71114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe03494a7007955e5fb8af0b3d7e59115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550e7c53486a8fcf43f5fbaecc89102116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a886eae25023bb4d69d7204e2262a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454967d1b5f85e09d2996df287153829118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb28f5a93940c26a38e54508ad4410119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59f5ec46aa5a09fc2a6c2bcc1d1cb0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709e9b34911dbc1136721108414982b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d44ba0069ce39b8e94ec3032c1d4c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383fd6725c30fd83b656aa707b8aa79123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e91f779cdf29d4c908a6cd95aa042124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ddcc93337b59ade2c14a2d50270b9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef48accaf17d8486f93eb6966b5d24126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f5a922247c5e3368a6c249d974817127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630ba8d08d04bcf727155a73a6f1efe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a80779c16ea572050c766316c1488d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b194ca7c1a7ed30cad41da2cfa6ae1a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa25c97df7fecbd222941daf465dab5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860c7bfb61e2ec96b2a8ccb5e0504ce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff5c2c7352a75d943df99ea6662832133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc29f6de7cd75f7b71249b8e3a65fb9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542f0094bd12c2dcc29d4f6038d674b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c57f939e372dea80cd6dbff81fb047136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c85d6d8fe4b158d1214be37d33b58137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0157689f3c6c0e6834d7d8b02cf09138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69ba07b851dc4fc53ea0aa7c53d35d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42d74e746591270f17ffb938b9edba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aae46f4eddc18b87823c8ab943d6d2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b43cff3da781f38c2d61cc9f6feee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46e4618ae5096a161dc421b894b167143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1187df9a9ac906040446edbe9954dd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20502f102e687a6c2cd42c420ec1c1f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0606f352066f2c214e545d499fce07b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd5a84148bacb25c5cad0a0f1a69f2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140c6791e7fe148dfe80e58b3115e65148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ecf17d8e5ba090a09caded36fb8fe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5be7712670680b24be1e00c851e2be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44471e70b9b6b9ca079229d6771619de151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddd5513f7ee834f21b974acb91c93f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da47f45ce552486a646432beaa05a7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a42e47888363098d6540cbcadc6048154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632444d1f2889554548cde5e43f7a02155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138cf27c0cedacb5d4213a4b14132a0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3a4e5d202b4a3663ca37b1e009119157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8128e2d56bb718216d8cd75059205158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c37bb812f4fa51ff056a6ebf179c6e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9875d1b507da8d4e6bc6c341784c749160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b9f639d3473b04a34f21687e21f80161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693da00c1673fe1c72b38d4a8ab24be162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d63d37a0b7fa28c5b95e8218e0e7c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c9fb57afdb95d8a92805025b02615164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c803e3ef2102a2ab5e888f6be20c7f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22209b67810a25bb87e47ad4c17dc40b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244339f475d048ddb1b384a42995171167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9e6271f62ac21f96b07e7b3d5636e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28eed64120b1967f1f69907ac3e07a6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be592f378cef5e59cd6e5aa2392d693e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab3b110b9917886a70b74182e48cf8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0729ff0e21fc7a0b0675aa808e427172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587aaf45dbc6c12080acc0c4f2c9c48e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c2a579cd51681c83174882637a3d1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1b8bdb22857cc0e94c5d7d6ea32c5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ac2fd8ad530f0d3f025bd106ee31d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8a8d55f593aa35201219719fd69b8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c749db8367115930b73019855f042e9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ddc0f0a3e07a8e7561cd3100c962f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed12293193a2c73bb6292278b815532180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357f1932b6c5b9ac30d5592ca848e1b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf85fa30d34c542d364e0a1859311b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0af79fa612a5e4bab44a1d21f55160183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d669adb506b5cd7b0ddeca95c09fef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc301d079ad3a7539d41f5b84c47aa8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93480636ade8c546118c20cfebf4013f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64b719b71cf329dfe541b22a565a4b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d89c48ba0514e7b71d2219b05aa533188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a4bd8d2c877aab875cfd55ff73b5a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28110ed02e948dc2f561ab0acf7c578c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc810c3df3c64d8f5e8acbc36d011e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158f688a7f0a472434c9fd8e3236dec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0c0335196279b8f0242c04a56c2a6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e63d33b7048b2292028ee5630b064194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55496679b36991c44bde736fa01a1e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde21d6fbac1c6ea6fad76c105269730196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55646af44e808cb6df7c4d4708b2590197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db75a18dc63ed994d7dae6ebc2b38c1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6b1b2679517b9cde4c8384f3ce6da199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51de8a4d54c50dc275550e3c4acc53a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844907254298b0ba6b2f101599dbc9b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c093dca642b91e78bd62f58d6b8b05202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500bd7aba1302043c680cdfcb569ed0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d421dde8ef02eb58a3c854b0acf2603204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76c8d0e13bf41d78e320b573e6800a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64882368b7b5754fc4f4ab0e5f3d8ac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f4f388fe303d6759771b2b46b0535207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac609a4968e51c0bf7ee245a417612208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b3f12bdee1870472feac50175f59c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404343c140ad4966ac571d33c63bbead210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db5e044338ec750faf6bbe817e2a00211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddea7f0661df6b897175803ea7b2f35212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd14bc3fc113516ba07d36c425c32e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d745f36e5090bcf4d00b8243a3354214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad7ac9cb4867210f7ebcfaf5dcdb7c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4233bc9db5a6211a0bb0ac9abeefe58216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d3c400f1d2cfa86f730f566e395a6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af93f8eb663ff284608c880a7a6b13b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b7968e419071fd8144507e291153f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7f0507faaf886dae8b9ddcd02e0b1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298443b93ec00019f93cc2860f724c3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4397f11f5c0e83a99cbc5637bd64e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d580c9f9cbd56e8d055fab98c783c04223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f33ba0c141261c878f9a176486d1bd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154fe0e51ab4a599d67809b1b471c38225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bfc2c28cf3377961e54ea84ad18eb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7e05bb76a558f29e4c5ac6431cf35227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18229229e13c73e599a1f8f6ef3b3010228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9283321c9f06691a955abda7d0c2559229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec38b5beb3834e72ed25e8382fcdb06230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340bc0bbe3bf6ab4c37a0114b0cf0ff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61a60d8e5bbc959c014037168ee92f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d67e562bc1a81fd1eb3ad9fe15391233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc69ea307d96f2a0ac046b697188c0a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c050b7f1d2e311ec6bc237d7c67197235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2ba5c5af2a3e7fdda0d307337b9b7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51b34c37ca6844569e32c47e6db185237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cdeba7bf13415ad62fc9e77d88dd4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e9bb938902958eb98afc4c076ca91239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03218c3a2581ceeb61799a607d0806240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9e72b5e7b36a407b6077fe71f3f90241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4f73f966d54631853c0a251beddf1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512afee7a18992abed78f6daf0a7f92243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde46c1c878dc848e6a662ee85c81a5f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13627f0595592a24924ef6a1bbfcadf2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450a1965e78279cf17f9bcb2d1e50ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9360ec66edbe610ed2941d93bff9e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdea460a9984c55cec489d6c5dd4e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f59146b489ff1159ac607e173ba6f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5744a02d655a1c7181b08fbca249c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66305ba5b5ab142d19679d8a4e272286251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58058a4444c466a9e11dfa6aec203d9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046939bf185b0ac7a714fa9e16b0bf78253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f46c7448d479e409d8985fd80a3dd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012676f3201f67d3bfdcdd14e0eaae9b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb9a1ed6c71cf86dafc7887b8d6c96256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca4ee904dfd1be2890e2b6a0586f51257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd524d18c6fac33cab1a85b60bd42a64258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26fb950bced6ac4777b8d38cb39d73259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d664a783404b98b2324b00ba71ed41260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7321046dc34cc260ad2a4f4adf6605261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402fda717199be28624e6ce8dea98b14262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b7111277d8718efe0f1ed62b9b4e9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab2b9c94cebe6ac0d2ea32fd48a79e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3385f9ae9e86b6db294d06b9ef0e0ac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4f6827e5f27ed84b5567690cea940266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7780b9f596b13a52c205f93243bab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2dc3f47db1f7f023cac42e41350fc1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88141a48b2b35385e30f8c4ce8c44e81269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c956f635b0812076bf3bbf9ba98d633270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318029cf842be83f4f09a4c4598ca37f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbc04683d20b6320f5f3dc62cd202a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc1c87cfe9386066cad937f59a9124273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c9d73b1b5f5b7b1d836fae03d47c3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dace1b895b6c6afcda267985c98ae7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204a7d5ee0b393791e88af38dc2d7b6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a9de11d481ea032e90a95b0afa50b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0087713da92f4b1aa816f5407ec6968278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14211841f96123b451330f097fcd5d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b1c9b9416380c5861a6fef2b00aa9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a741e08f4338aa18d42efcf0d48480281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466575d3701ae5e9a5bdb9b7f593c50282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f53e3e09074a9941016508053767f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2793ca6b77bc5f31c9fae879e302ed4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705dd91bd7699a57e1715ce27035fd5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598742763c82ad600cabb9b6204a6f4b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92cb08b6c0a2653b00fceb1b8146ce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b8a7dacedc7e492252adeb3a9f04a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa037ccac319d35bbc083f86a7598f6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4aaaebc5160b5ef09c7141e921f7bc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7de87cc37222837bb76acc3e02121e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25eb5bb9ed8abc8d1f67855b6c83ab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266c21b4485c4888de5cd93df32ec55293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab569d3a5b9a50c1cc445a2e89a05b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ab96bd238e4de76ea9f53d5f7af48295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b171ef6686b6cbadf09c6db235bb62296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c1a5a4c6d8242499768454c1f2e6d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4dc5483a347aed7110be5eeed0ccd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43a2a34071ab2eb0cf66a2c112dcd2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4880354aed8000b241d270b88172ed9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3caf61b288c4d3dcc073683918e2fb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64cdca10cd85bd142f93e3fd6fb56c1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b3c032306f60f0f2d3103988ed303303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9dc53ccf25c5d7f89384fc6814fad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f48d67e89cf5c3e93c360da316d2a3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84265ae61faa6d6f345e475e13c3efb2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ddfa0d1220c108ddd60efd0c8f1a04307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f580b448eedb335eb08896242f044308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1b13872852135f32ca734dedab1f3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60371c196699e2c7a2bd040bf03323310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf37b5d13e9c698946c90033077b5e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa989864d4d6b114e4ce2bb4747931312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d46bc9ec1578c7fbf7f31a095d5b8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09535ad37c179d191c8c4ed02beb3dbc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c29ac0cb5a7e3f78b4d79c9df81145315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a86ff02c360e30553ecc2417916802316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8164d4db13a5bf72389a330c2758d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7874b8c5e21e03f5898b849285f02e6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69325a1ee5d87385407e4b362d5ea868319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d65a129611175cfc31870001042297320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8df76ddbf6ccc197ca3cf971d1d52321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410f987d9bbf4d8491de85a523f8696322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12395181ed22fa7d080e78259ad8eb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999474ede9d06a4a8a79a52df071ef56324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088c658f4d9edfb445a05df938335ed325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d6d4d8b0b9a51d662e7b9284e4eec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd60754fe34d73927f70ff6581c109327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfa6d65afc89444370967907d6c9d2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed70773c419bb0a44ab787b5a563a4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76bbcb20ad38cb85a8e17ff7eca2d67330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96150b45bd2cdd4682c3e7b932b84b03331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2bcfe8622de09a1f71044b579b97f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178251dd61c02ac588fbd6ff4f1bb93333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f85b98ff6c0e753bc1ba34889162c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c504310133114112c6a9f2b0529107335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1e38129b57e217c578a7bed1fefb2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d84fb96c1901f84d628b86fd2d1dc0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131ec88b5663c1c24aee466b37eaf73338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b345115e4b0e4518dd74ce37a445dec339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ab40edf1cddecdd7e6275990b4398340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa367fe26b2434727e1c4c45b46932341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96f409d50f79ff0193a907f6535386342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61e635c8f70acb09355e5656830e72343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2f23bc62435e57544801e62c73d3b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10a054e009ab9978f2d67f93c882f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c799a9f3ba57bca03ce66560c858b7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e7bfa2532398d61b323228a06f3fc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629803c265e8793e8e123839a029b57348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1aaa95bd3c3f3d56768cf8f2d08c3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d976f6b096abbe0c697c077f3142548350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98c61e40bac77ff1f39c422e0233d8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bba7919892f9cb6778b52f283ec30352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b8d0617e4acd9a8145a669219deae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eba1027aaf8970a55fcfa07e879c58354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0c25b63cf1db4f5e63b38cf979a7b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea93b5ef961d267d27cca2aa6929c57356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820228b3edd02b173b098a15991a1468357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008a6ed2735e63da359da90188a12b7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f28e7e4008395d7eeea30e8c695a84359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13853ca5652eb429ae4effb28234de360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e934aa8d773b1dab0ef1b07df3c76f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16b5d10d7f288233a491a36b2bfd56362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbada48fd59cc3792ed32f5725dbcb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8bed97125013ff35018a29e506a8a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed64bfeabbbcac898b8df4ce846566e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6745555f444d7dd9b43a708376af9f2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e9e3e686398fff672d5b7ccbcf654367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ecdd37774658d561287a7c28b207e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65b3b0ef4ab4e087e3992a623aa931369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbbc1b21305b10f65404f596e7218e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363c20a638bb3d8aad98b89fd7e75d2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32669894419a5c65fa8995c68395bac7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70843a1fd6941ca6fb9b8ccfad8ccd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338b5567cec8d9d72da675f4f036546374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec149491d82ec899764a14cb549d49b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b2bf0a23f0485eb4e634fc7925226376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496b41c42ff9f6abf52b24f49aa6cb1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a72c965edf9717f0fa0304956be44378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193efbace7401a35a863856ebb1be043379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09ed77f59f416752df2f12077d0b53380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fba0de6fb2ffaaa3246e98a5857f76381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622567ad22758e4ececfe6637c69a71382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364d4ae132038863285f39548605720383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704b13a2b5596c605d266ca76d675d4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545e8faf862f0ee749e3c8aed05c40e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7a304d46fe5bc4cb4cc2b99b7564b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a20bb4d02cf46e672b19d7d3916b4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8614344371e70b72e93100bd8c229388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f79726dce06df83d83ace4ff2f71c8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a35c7a948f06c48af55cb4fe8a4d9e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746062d8adba622d94d24cea67a90d6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb06e85c1d871d987b57f67ed05dace392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa030fd64bf7c371dc8bf948cb982002393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dda1981efe568cae3bddd92738acc9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeced00768d8f2b9231d27ee7a897cd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26629c47110f01a4be0b0449accf5dde396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857f2254f65ca26decdc93e107bb2d0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c1acb103a1824ee0526195b7581a6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c119855eaee8803704f224d0c0c75f9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c58dea855b19b99e08196eaedb3289400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60c9e34b70f73e9761c19474caf36b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39109c01278b27f2a7f582c0acb5d41402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbdb507402f4eb2ab72533afbd87183403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92cee1ae0e8ad18588f692661dddf7a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcdb4dd3d41f2626a7be7c6b77547f0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a630a8fcaab31b83b9cfa1cd2bc00406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb3691088af223cb37d944df632e86407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b53e1a271e23bf3c957af282295cc4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae16a5c0a01acd72f200538b6ba06b6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761653200f35a8579d35fbe5c50a974c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200be6afab555db45f5d0c9645509626411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab0c8184a3696caa00bea132dee731412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856e6168e829d89366c3307bd02099f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc06d2130ce3c3735e2a454d4521ec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51939076392a6c4b7bdd1d3ecbd3d9c0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d31b36713cc592189da7b45019d5a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80893244cb206ccc315cfa2f4099b13417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daec5fd7afb341410d8aacedaa5a7e4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ddacf7c8275cbce712fb109099ca9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157fbbd9ed126cf3521bb4dc4b482ba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff166f0bbf8b3a5eb0c1701131054ee9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0459f623c189c6788c68d207b74a59422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb5ccee5e2ccf110b166ee994c066f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504670b03c1abb1405369ea5bcba965f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8b5c1a92f8b0e85710d1a325228ff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62cd5c3392836dd47a9f977d2a8a65426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0cb8a041fb5e67e7c29cd36ba6206427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d726412a59d51a9a3e1f73c67ab3ac428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92ca814bb4a1f38cbbc001a5d12a93429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174bb422c48fc15aa57fbae95589248430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f66a7658745d095827a1a4d554e75f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b7ef6137497dbdbbc1ce7bfe115ec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88282e641d3cdcbeb82e3771aebb8a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4a1602a3881eb9dcdddbfa0313978434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942d0b11ef32d07c46283d2853f0f10435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06d63f7ed7c8dd5a880195d5fc0e50436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a845cf533c0b57edf6c3065cd5ad950437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359d07e7e3b29dda9d63540ea93e037438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cc649c934236a8fc7f8b593a70d0e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3dc93448eb61a411d783fdd0f86c2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74e6b0543a6017890edf9fed0de3cf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4585ed6bfcd4afed38b0b1eb3fee3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deecdd836e8563e310fbbe0317a28d95443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b33fb578012b928006e8348f92225c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52004f40f7ea9a6168037fa0953c26a9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709945a581aa28911e40404efa168f9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6160aa248daf4b6364ccf8274e3c8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ab18d2d1c7fbc2c9a120c2f976488448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57192ac41d65fdce0228f7b90995b1e8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fcb7d8719ebc6fd9645799714515f2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed64a77d648157999e9a827d1033735451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278340a60685ca1cfffa54b065aef17452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d18f7f55e2d41229129be5b734c8ec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c917a5555a6934b16eb8fd10218bcd8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabe755d2c7213d30d2bebd75eae73e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950291e434826363c1136db70aa6ab84456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d106814bb727e3715a729a926c43a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba8bae470b9d1de56fb45e9ffd265f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ce02dbb151d801de967f10bd1299a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938053a39497d57407a349f93f72943460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20e7f7b41fc1bad7e26d5e7ce9b05c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a4537daf76d6d28559bcc7db402ae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d979116558869ac3fe2572f2ff1ea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75886b70cc6913695408ccca84bdee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c2f4e818812c6fca538adbab4dad1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448d711fa876da5a980b814573a9461466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d69b3f689a5a6eb40ceb738d5f9b02467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5a1252e1da1fa0fecdc11cf139a23468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c463a4c7f5a2c669d2ba2f4ea3c86f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b06815d1e75f668de9d978978c1c9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f43f7cc42114a5de66027c566b38b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235daa77c4e25f456f7827d6ae76d2e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce85e4f3e1bddcfbd7088f7c140f77473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f3d49e90be8967b225e1353ee60ed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574dcf9c2f2043ee5cef94206904933475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208dfd042f8569dda42516898422d253476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e256725c23bbed0d5f49ada2573a4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaaeafa6c12afbc8b94037c1211f72f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3760f39931847cd8935840600adb2d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058939ea8c35c795316ce7e72741cf7b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d56dafca67292f7f71df739b00b0c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd5be7c3fc0bf32ab881623949c6cf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e68e096d73d4a7f7b4ad75284021d3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b506858e9362bd3abed7618179b0d2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9756c8d5f45c6c44ffed404c27878485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb577bbd07c309a91f2bfe809e49198a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a308bb58449e6c2051252730e3234a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f87b9a85f644c4b2553b60750e09ec488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23319455f5df266316ed1b6c7b2c07da489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89992a57422d080f5166a40e0654e5ef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8f9fb592e98533e85aa774096ccad491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92053f785bd1b3b38b388626e82fe5fa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472801c940f638ccfbbec2a16e67714493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58242bc4c855fb696478183aabd3b22494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a76a2c2da83f0864931c24630b139495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860707209e0d557fb7a4f0a2ca9c0031496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797896b109aab1c69ada976b2e71dcca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f64bc6829bddbbe9f66a3f18e36b1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d76bd7b7bc0adcdc7767f6442fb0f5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0797b26a9934f254fc3aeeea517933500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf3780b271f23a94d778ecf888254f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526861d8418382b0044a844c529fa382502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4fc993636e55b8b74b08a22891427503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63dfa8bb1d99d233bb040c0dc470dfb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6525242a238d1a2362963f0869cf3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3afc3a56019358fa281ef238dda7ce506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d122a292a62c675e67ea0573043776c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1e46b73d424511e8a0e58da58b0b3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b7f940d2880bcff14bbba2319c7f9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdee9792bbd5f765916b9fafc50bc96510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e79439fa5df25d2ce02e0c7bc6451511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a252d528b61b3e3899794f3875fa0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba377a667911ff1bc4ed52aca6c5143513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67251f1cfe4bb0ffffd3e95a522d53514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e82f4058b5b8314a71fbf644172e3c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7f8575191379129ae4e9b59d348b2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917db45d24fa2b729972956549c06985517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a5493b4419013f1a1d25792868df1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5f45064e20147e318d225a02808b6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6413e49a4e77855561668d21f0669520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964054085c83a5d83e5a9b1700312dc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8226759a88433932d5c9b2f8520d6f1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee54f3483b8cd112c360aa070258ce1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75839fde276a8ed26883b75e93e8de524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c10302df2e1168e60a20f33e05a52525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260727255b4783976645cbebaca49075526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4c435e250d87899b51de957403584527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49de39cd20faa992a501d9815b5a3f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039f1868a9c059c2f7afbc50ebda831529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc98a4787c939a021fd8283f66837f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd46dac75f1a6da79e2a4c7b959878531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96a40777d4db79e7c18c3e94c0456c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643144a3c3eb598c651dea0f0bcc74e7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62184fd280b92359c2cbe713ab61968534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e957df414cc28a589f753bcead5888535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808f5dd22fc67ec40150e3c0ba62fcf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5421f76d447087cd8427701bea0c4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85961a8263dfb1f48081e43f3376cdd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28d00ff80fb05a6e4e55345550ada1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf830b71229564985c2dd870fea13c12540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e90c83c79186b7b39edc913722d90541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92b725fa65cfdd0ef24113f29b483e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a0b43aef3aacd104005cb4077ff76543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e759f9f3d2d5a4717fa6e8f03ed9f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afffe0b1de54ef4de895f82a9a81d2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c2b3c9c3d325ec11700a1dca3c3aa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ccd50ca9408d87483786709ac4e481547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c01eaa8484e6562273c0280eb6cc3c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713af7d7a7b1853cbcf6b8d68bc7a30549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6804c3a862db8a2b49b487a1fcf0954550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84c6f1e1ad3a26ecdb357e26156b59551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd48c952ecb3028b8ba4aac7830b51552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898b0f54ec13d9c231f8e362e080a92553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7dd0d0f90b8c37a6e6e493ec6d070554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02feb4f4d741fd28aae2b2ca9313cc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5174b3219cef8dc2174739fe3a94a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb7fd7b61c37737f9323bc71068ec0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c4ae08ad5e5fb3d2edf4b259491c6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934acf1c30af74a44245d8ebf2fe2e03559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b96fd5ef85d22042c1f888b56f783560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b30fadc8df3ea254a7f0eb311708cf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c5b91201390467a4e3083f2c48b50562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4cb1c028431fda3e637ed92b579ff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6838dd0b5326f2b00de198567e3456564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c40ccc29381946f6b527a5ec0054f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdcf89edaff53d9da91f8e94ca6b039566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c449ce45ad1863ac2d1104224d290ac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c879bc0c6749861986e143afd272f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58c8d294f4ac8987c1a8b0a7e16e3e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdaf00a954b207788ebe3e89c1188fb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b8bde4de00d008f2d74b81e34d4dd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef8a30f9424d332c4e8f4a33650868572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8461f00c9895742347604dc28237c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fdfc774653dbbc5310787d167e7f1a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3d96cf56896cf508c908bcb1cc6c0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe30e17e5adf2c7e6f3d51dc4eec2d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86ad2b0595c7bec49f9e8c8efcfb6c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0c359afef70f6ce425699586a1ee8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a892e09b7235efdb96370fc60da1860579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61f19bcfd8675ddedf7fc60c8ff940580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dba62730c732abee7544b1cec50489581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b479924b55bf6b7011eeae63e8e2afb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5395fa215d0ce4501bd740af9964fd8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad627b65fb7e2cdf8c1bc160c43e53c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e6e90c3df692370bd663df5670566585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d65e1a04b0bf1119e55f43e31055b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b928bb10cfe32ba3b6ee6c476214e2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ba333bc976e281ff998862665910a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc315978f02dc99737899c09c69e05bf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2a4f5b69a8d03213c3685bcf5c3b8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3397d2f8b63113ecebe553b30461e3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fd32555613899c5deafd17ae173ae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc116db1a9bb7b9adc375692724ff92593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf7bd7fcee583e7ec6d0aa874bc80c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e4daf429f507ef9969e1cc475cfae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ee5e1f3b0595e19913e7cb4829cb5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b1b06116df9eacf4361784e45c101597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fda2bf5d8bf0d8753e005e547633b0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205cf31d85432ad2b282d3abbe25126599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b3753706fccb1c59625ab19e61011600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b04647db7263c1b540ce9f1c9fb9e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865baf9fc577a819e0b4fd4e1dd4455602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13077e6be77e4bebcc32511a44d9904e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b6072fbbd29c1a3bead101478e308604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc8085e415c8174eb3c7e7676449c1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a120b5da9426c92d9b50c4f69571d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8429d59380d6884f2960c6177aa898e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbf7095ac1aa155d04e95a775b376b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1d14ce6f07f04f82662ca2fa104a0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf878283e2b20cd097ca7e50d56f523610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947564a72a28ae8678dcfe1c2e236ecb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19046f87eca6d216aae428d37be5dea4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db62a2baede12f3bc0f396d16ad1978613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49947c619ba757847bcf5163cc7e4d44614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac522cf7f66684dd14246a8d5a663755615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbbec157d236aef3790d000c705b1a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925809789e53877c8fd6215f8738e68c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8774030242d44e4ede0247c64582c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541f89a0dc1baf107af771524d6d600619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e6b21024576ae454162de114f344f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d7eb3f001dc77e2ea7b696f3e8c1e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993671863a9fb854478c272c95b94bb2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098569174cecf0d51a095e0fae8396f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd3a22ee1b681303190e54077b7843624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f68911aaf9b4e0c19d6dcf03d48d2d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae9fb83d609aca6b3ce9aa141293ad626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c335a99c0f29fa39a7528d757916be1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea263a95f6d03b4d429aa511b4a82dc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4035a85d4cc84fbedac20616cc86c9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2d0c6ffce95d3a773a7c1c76132f7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c44ce26abc023fa08078447fc9869d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e913d940ff2fb91bf381b4b03c3c2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183f68586806abf33e24e178e62d75a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a9f0e6481b13ae94b355c8aafd781634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c84656beaa0fafad49d7cb6db6e1aa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefe2b7e27c575b6772f0c166e7ec0c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5098e736324deb9297dfe4314e22b33637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0622339eb12d091174ddae41310cb3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75ba08422953cda406c7b33f877efa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e10bdba99f8fff0b67778d6271c23640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d36885f20c623b5e5968787b337443641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdd89154b78ab19f73cd09d92f026b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fa4f75c1de647b28172c53e668290643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882a0d75d3341232dc035d854943372644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d8a396e859978f3545bfcdcc780c8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca92beb0b6a0bb856ad26db7ede1942646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68752d5c1cb0ee419218cdc2b2a4742647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb730f41bcb8e6919196f90a710985648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8bb531512b1e3a7234bc6915efe6b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8acf3f152b12d55fb235eacb11ec3fc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab58dcae097dba1c5bb14dddbb0bb7d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d2e7c4ef136f54fd27c080ea9790a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9c7bf2878be79f6d0fb3777593d80653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efcdb5e2f9d00b626f7a2c6ecb6b57654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befeb8bf97d1067ed7d67755d1740d4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d064354271b09c4cdf599d85f5074656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3b4b0df46ab17e8b032994fd88621657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716addddbf1100fec55c52ba7ece68ec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918f750e7753d5229774631e3d0689f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e811da7071c3c6ed2c45348c4f503660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3df00131e4deae9722a907a95598c4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea3156ca01a4f147333344959742a1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c565b004662b084d27d53cd59ce27c7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da412ab98af252f20aa5ecf5ba9859664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb04a0620fead61099175e7734942f9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abb9e55d6334af40852874fc334b7c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24891d33d7fe9ff34469c8ef3fa43e2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e1901619d0e1b105ce4985456e605668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080cf1ba5297839cc782aaa21001fb28669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48652687712a6ba405f50d2fba3bb42d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb87b065f6e42ed6f0e9508023782cb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9065c4422a16f88c32083b5ef5e51b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7552d08e39724db230997e6fc6526c3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81271d5c4264c9457617d0f3b1e30093674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b3321ee2e267b8557a4aee101c8f4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead298b061acbda28761ec1509c9c28d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb689f2e47d75522991532da4d96132d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe40b2f1249229f6e75fcdbaf31091f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bf20c22ec13c2d4082533736adc56679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7f04f58f4181fa080daf0d15b27db680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0f2cc93e53f9018e7ce2b40454896681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da609ca69b823dafa69b896f56b721b8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94119f3c468650d6779f619d2d2291ff683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01886864a84822b93c8b57d8c68318b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028ec9c0579e00da1033f9d51dd832c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f7363b4b09115b96d09ad02d86488686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cb912c6ba98bd5ef492d361502959687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0ba2eb7741934088a9c5a11952958688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64a54ada2e84e4430d4ec6b92f7861689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110dcf98070b26bc2d3548807a9879ba690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc40094c8cbc47d22bc125db921062c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d583da294be0b67432a61c8a3338f44692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395da89b1682d7b807f69488e612fd4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20c63733f8fd91d8d387c95321ed24694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cd6540e640a541654d32f10920669695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9ed3e58720f946d3a7a4624636ee3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c017fa3644a694e83e17773e318fe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f6fac7c54853c347c8a4c4b360be0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18a171e6bc662b40e9c06a50e25ec0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65da199f6eab370cb0bcc146bf8df6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5822229d49375f87f2d37c92204ae701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ac3747f04a1ced21c68d9e1b214a9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de25b7d076c2ea75c189deee0237c8a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b7600f1ff2067d277bb341ffb27b4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e19a1504f82370d79da629c0963b30705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4c278629e1fab2d4bb817096c88ff706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7bbe125978697b3cbb4bf16f462433707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54afca9558702cc0693e7dfd7ae46ab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36952fcba41f9ba67b2c640fbdef3f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d2546e24449706cc5d55dba9e8d65710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97feeb8c68c7ac2e18cf44a1d8fa400b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d0638c206efe8148897e0c01c236b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43452c5b0e58852a0c1ab1247f677ab2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0380683339d184799a4d054203ebfb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9022a0e185881efebc51286d45f2f2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9266bc2eed3518948f340e8e6a16e4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f055a17f3a2c7ae9990297f94504c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918712ed4927b4ae9c9e1dbba44ca0b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30216334380151752805c0359ee2ab83719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1590f1640ac448fa06dd14744eac7ab720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9872d1471f2da663ba0ae094e75b9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d405fe16383536cc8045ad07ab1d1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82792a9c2625137a5d50ada89f9415e9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf928fcbbc0b34b147ed4e381fc213cb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e64483aec865ebe00bf61e6389ac8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92c06026e113b574ba194b105632cc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73a2b4c64a077f8cd8470cf044400f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590368d19e14123337f2c1de4eb1375728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d07d6c92ef71d655ce53f99049eab729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b12e053b418c5d92557430bcee11f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eef21bce0d30e804f80bd1d339cc19731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e099ac710f0ae3989d6446d9007ac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4358a17f142645e15db59c803b1238d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261c906c24f97d698d83ad604d8fdc9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a49db1aa94b6b180aea922c0692e6f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3f51edb1313768d9aa859bec1332a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dad1860b9f83d8397a4723b70c14a6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc25ef87079077d0e9ec8e9d2c4af0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b9dedc1c7d79eb8f7228f8980eb50739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9673805a249b2680ff4ecb4d18f954740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d4834ce455e8b584a4ee760c3d922741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5e1c57c8f295ed2639ce60052560c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102b4cb42ad39658a0cae896f6659be743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6094,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6154,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13558 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25450,51 +25204,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25880,1610 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G219" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I219" s="0">
+        <v>13.29</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>6.13</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>4.75</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I227" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>5.73</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>19.79</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I235" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>20.65</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>19.11</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>11.31</v>
+        <v>25.22</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>23</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="E304" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G304" s="0"/>
+      <c r="I304" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J304" s="0" t="s">
         <v>902</v>
-      </c>
-[...13 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>438</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
-[...1 lines deleted...]
-      <c r="F335" s="0"/>
+        <v>988</v>
+      </c>
+      <c r="F335" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1026</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1027</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I348" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E349" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F349" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G349" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I349" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J349" s="0" t="s">
         <v>1032</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I350" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...649 lines deleted...]
-        <v>1176</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>