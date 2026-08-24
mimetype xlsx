--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -3688,51 +3688,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b24632fa6f3d8e265a956e07e9eea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549e0b6776dcb283243ca645ce211ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f150568a4aff61364e8c441536f174c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5469d9c65bd6819514b6cfcccb6354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb6793e5343b6d33483d99597c8ca25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ae3e5b22e5e8f1acbceb743b498e96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14aefa5f596d6254789a94a4d31ab807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d37633a2d38340c1373d75b7a2cfc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79e66d962c36bb48bab6d18d596f7d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc18df195235f323d12c40a8c69014c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb0f7a7b1f7ffccba585b4ceae53d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31de5b25a0a9c0bcf934020666917b712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c794c0d7849f7344fdc50312985d5d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ec031febbaf1b30b34ebdfb39c88714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d816f7803fce3f239113a3bc5d2aeb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071192092c71ea3114ad1dd85626a08816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a15364e7cfb59206db8fe0f4e1b68517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1d38a6bcb3f78ec55c0754fdb0cff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bab6eabde0f5b5fe43ba5de1203d7219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9d853cb07e5684affce78d51711ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16f412ccf47f02c0c4e1e9217c9daf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e1863a78be7242e5303935f911e7022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb005a9c169600f5e88d74e022aa23b623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038f92a10b2071be53d25e89cbe97c624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b0dfc545424e6201ef8383ebe68f325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111018b0d715374e11ab96c28abc479c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df534594f86338b147ef230d730ce9b127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c14a7af21cbace85e7c1692e0318528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18523c1e84666cca5fa839dac06c3f9529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d1d84c4bf5697ced99a5eb440140230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46d08ab4a758a8f1c0af383b11060231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2d68bc58d775b2b86dd9ac255e5f232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291fce5e36c62e4c211aac25cc3f1c033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509231f32934259498be4b4d9310cce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ecb93f73c40870c4e0845f5738e4f435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae05996545f7929806d6c483358f8336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ebe8618abb36f9665c7966fa7edb137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0d8986bc3bf61a26a4490f942f4d538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b25beb45b774ab7ddd7a536a1896ba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f3bee1cf1ed5e9d1fdeb0e5461cca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f66434c23d87dda6fd6188f3a834341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac245ea50d6ad191ef56daca72e888a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfddccf35ff82cc77bcad167e7e67343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f838a625c0d565d362a6b8562674b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8011bee3afbc5cb47aa0c161516db345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf0b633fd349fa04f12d08e38c43c746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60812377c504c2b80d1643d49404f5ee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da38f5d26eb146431c68d105fa2d4248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd158d4fb2aac514067dcbce5f0cc949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363932302523437ffccd9c830c8f35850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8bce00cdb50bb95ec992e701316a1751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68759e8a7bfb3e4351b6990fe231bb4952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076339206c9db83e92cfd2a8d81013ae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647c2bdb2bae17d5a2185e89fd19d8054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d96a292c5c055dd31eeb45dc3c82055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2022e1973939210bfa52a2250562d3556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3b5a1d037a56e1882c46b453576fc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ccaf21b094fbdd6b45a56c0597411b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb0f94b7961e9a734ad5c2782c5ca759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eab65bb8a2101285acaaba5794d45460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495858bf94b8a08346b47c27018d9a2b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e44bab3458acc9c9130da8646900262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8875447f51477a642c95226484eace663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f29290615c69680ab1c59451363f8f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f537de0420b1c3aa101314649ae8365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19fb6d40e5e96c85879fd378dffcc766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297dd0d743c01909680c10fa41b7d82767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df726b81815171861c3033966ec4a5868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fcfc2b1b5941ae0ee8220532e86c969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88057cb711703ba21f74e5ca842a5570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6770aa02717790b67a60e6acf936e6671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90435352f43dc182f4e93c3d75209bd972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4f3c4aa9af76013ec34e5d176a53273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb188dd6c82f0c12dfac1fd35dcdc5474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbac59c461d7ec379aad72aa58f129375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047de6d696f83e813b10267560bb2a0076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ccae97c453cb86e1bfe9089f4df5377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f9b879d80097dd966922a8160321578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb493557d47d75eda394c1758b601879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73aba0225433cc018b8f9a13d09743880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387090c2fbd74ece8b67960cb5cfd6481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6c5585e35e031a376f492a5a208fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc850f0bd85a96930d276634231f37383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b908c2f35579a07bf46444a67b071a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2801e7bed76fc2cd64e2e64ec1b3685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311865871f4760b616a4c505dad9183f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41e5409a57f0372ccdeb58342f617187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d33c84ec5d7fa092b32c672f1762ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5cd05baefa4da6ce020dc1e4ff18d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f57ccd6956c8b69e9ba38243a8f95590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbcc7c50d94070a863d2b3703e1e4191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5392ccabce8fbb0fb1cf6dc25b04692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f73eee68f79f8014c4af2deda5c6293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4106323994e69673d15f9ad6724d394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed56f261533f88b5ec9d1264891f6395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5af284bcfd699a921ae2ec4984e5796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775c338cc88257b695b2f1cefbac9bd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b5c03a07f8a543d97db9d0952910198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74ed6f71547a3fb0ab83979178051399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeda50c396a09bb1f3835ba355d1fad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c9ed5ca50116a37f877de68c692a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b03d2bbe31738e3109744c7e1e993102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b478ecfcafe6e04385e1b4c9f52f9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8826ed6fd141d071a325f03dcae3ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a99bf1ebcbd134724da332aaec91af105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32aa85a84d44ba1207ef548aabdeea3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcede6e3a3cec16fb3149ec23d5015107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc364e312c0b4d8a4750434017b94a8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab138bc13e11329af95a0fa43355193f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0576a9ff610d0d19d095739941b1c7a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59761d020b69f9be2961e5ad1dd308e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a30f5cde05a0564611f0861a6b7e5a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d607749d4562e29f3e5677ee19141113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d4b5eb18c0b1262786e827b4f696c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0f71dc0c57ba4bbf9cecfece7b56f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50d3f7a3990e15b9ad4c0a304437d7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f9f2933772e859676c2463a818cc2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab841f696b31590eb901f0bbbc0667df118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38136f9a2738b7cbadbfd0309c6d70119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525bae70290d79077e9b6cdcd7232f8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3255f72941511e4e9a4e9ea857f2bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06492bc51c59dffa990447c28b2df62122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c126acb84fc6ae5acda66057a649d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b92624a397d0ae11e2aa3a51c1ddc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fba356b6ab0f7a1d80ddb5ffa56dba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f82be57ef4de4ff96b064e007e2dd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdf176dacbe700554fb175bdd5284a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e84e22f14cf861a5c017a35da24a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddf888f7611b6e50797ff32fd35a94129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f541d9f255ecf549bab54ddcb93e3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e29b932ffb8b996430fb2cf38d0e51131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2d385eaec66e83002b454bfc403c2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d1c28631c64e09813499e8c44bfd9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912a9eeb4fa2637adf00af9ae7fce75134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa299d32928e68de7eec87e521cf8e4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab5f057131eb4b2b680337a1ffcb7d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae68ff3b13e33e55b9a6a5df333e17137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21248336933af505c727e96f051e39138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb95d8a29b8f3f9dcf4d04823eadb60139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edfda30cd2e9a7400a9e656a5815ad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff42e497d242add14e9bfe624f36d0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a5b812ef8df46003a6775212b7312142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c4d3c4d9c162a9571e1a55917a76e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cddb203eabc70c883b7d74d04c9d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847aa3a39caf06d016a649da6b40724145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b16b6d013a7c2bb3cdbf36e80d1a5d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c22f00444ae62a8b4cb6db082701a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2f7e08abebd3e3146c509ae39fb24148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793cd31e4adafc9596d2f9183b41c0fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89b2391b291afd7f286e3e46936c9b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379784a44fc4c8225d7f1cf1a9d7c9a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac0904829577dd12fdbbbca6b4ed9d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a88820afa704145ce07e1b552a7ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54a1ee749f92b330a49ea86f850c00154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6350f764394b85d14fd6f6260cf53155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d8e758494eb43e2aecdda52fde64d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e7192e0df8b2b522efa42e82e5850157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274532cf9803a8c257ad2386956bb94158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c733cef709e1a9db96b4daf3edc5b6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9c237b931f250167673f6acf582da160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9144e2001da42ea34b38cb719f1b5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949857add772a2dcfb5e67bbabc73c3d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a85a5d37c105116ad4466d14a283d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11213c5ffb09b4786c0d5935fcc46a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177ce4007f203721b1fe1a9423a92b7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c937e5368d68cd3740b8de9b0e160e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656f2ca000f0541e335de006c7f56ed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ff1a6b4b851f1aaf13243a8100532168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592dcc306618c5dc09398842917650f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4869b80b791eb19148534b36d3bc29d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0656ba1f16a5a863db7139a3c8cd2ea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26174ba9adf34ef1c0d99f6e6863cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c3399127305b9625edd9c7f60edca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a107462c59ecbcfbaeddf079e4a22174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84df6ba6bd7ab999511ee18d8a69607175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8e3a675607f999d1ff687e0dfa413176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fe2693214b57d11b806c7cd4fc212177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1671727f12d24f7f985475fd9e43b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8e34679ec46cc85539515e8dde9b1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba86918d4f1345aae48aa299c1a99c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a1da36d3a2e28ee7fd2463e4b39ba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623f92e666c09da2ca30ce041970616182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20363799ee7c0e51948428642460c0bf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30572c41a51a0a98aae17445eef0c07e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07038041f212811bdfef2fa5f06952b3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d453daaf81571eb6f17760397aea4a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0353f7af6aa4dea600dee317f9642187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777616494c6fbffd73e7f5b3a29c178a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0780f5fe7454ec3e52dc090a96c193189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba87416f1970e2315fbef4610d77bc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c49dd79a4294ecf241ce4416a3fb6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ea4f3e8a9869b51cddd4d8b0316c6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3f161bcf86c60df9e913ee29a3027193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ff201ef1f1c959c18a38ed8b5485f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730e035f7c405ddf0ff06353a0e40ae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89418fecc981549521f99df299b83464196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a3ee98469869369ec70c0e4f67bed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01db04fbf5bf842a7f01f1b508351d6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6eaa0cba64946c296e82cd23aeca7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1764a258fe0263a7c5e9531dfd534d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1fc2e2c0cafa39b606e67b358af74201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd6f9e6b92dbf27aade158b91d9ca3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca2ffc39f09e816e7f4993ad71bf23203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029596940deb72223779658d5b7d2991204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f461ae5f189348ba156d396881852205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151f07b56307d706905f5c19b4fc275206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474493a1b617a06222a9a58744aa63d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27679bd0f4126ad825831f8248cf35fd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77173599d72c9f5c183b58c40825a47e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c90419c9742499e5b5a5cec984ef4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629198f79a66278fd85ac61cd3861e8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ed66fc5e954f0d4f038572baccdf1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ab662e085d8d15047a60fb85eec17213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ca1f0d8d7bde530271c3b71ac4390214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3a11f47bb30dcb99be8fd69ad6c75215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3bc427f414f7c12c770969a1166a44216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9cfd21277979f91a3254c30c0866d5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f7e446f9a78f3854f698815a54dda218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3a694eede1490e8323cf925af0d60219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23323273a5878902d1938b3ae8cea050220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0d052a1c99348221186ec9577773a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6ee3e0a10c6f87dcc8fed7c92a26c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8e0ed9a87a2b4581c87f137d56bac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a169f752b5adf1710d863155529829c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1644ea9a46996aa034dceadc3b786225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b44fe0db4dd62adad333a09ca12c1b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c22a2fc49460b194bb9edafc829e9d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55b467ab25ddd0045587058c88cb3f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174655de3dceec4109ab2d07a63f939229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edb29cf3c9821505bef4308e1a814a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb89006ec337a27f8d12c4a4f72dd72231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe9101558d1a21b3726c2759a46505232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b7f7877712a4130ee0efe5aad89cd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65467309bb2c416936e68900f042a4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea7f38dca1ac0f81b053ae9619e5ee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07033b231fca47e8d04bc969cd29455a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5bc3e5c3bd2d6b1131b6407b925968237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b32caf115e63fd15168f640e1f3c33238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88206017315ae2810778ba58c5ce46a9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb23b2d8e9182f0d1b4c66b3ad6c64b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35f7449e7836e64ca0ca3ba2795257241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4bf5a6ea205b35faf0d43960d1429242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feacd9b1cf81fa59a3713bcf48776d5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d24e5ee4845efa3c7cb6f70c059dc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28753ab10f6907a76a9d26c456bb25245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0426b21a7f229963231f3a40cd118246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22b4fab87d56de7ca80ed5bd90e1d9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa44b14b093b683630aac7abbafda18248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32234bf670e3d2bd0e19227121b71e94249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c24337452b1e0a924933529a40150250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995ba5483e98d6c74f4bea3c355e508251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872162bf95c87e79e65057b066e212c1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06660501d1074d7943746c65aba9ce5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bfc438a6e5de52615d8c6c363e44e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2f34a76c41de2e476419659dd70f5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e5126f437062033db3e31865699c5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0f77ce823e1e71438c0b69b3d70a9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df534b8d19b8dce45505064715efab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de3436b6f7c6531feaba401374f476259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b29b1b5055c7ec16ceb4567ac56e1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad20ea5db0ad6bf1a9a57257362b8e1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb650d7909fafcb987dcc44ac7496a9f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24a43ff1604728f35b59073d8ce852263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d4db6edcea5ded596e82b5a174dac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4bcb45552d37e83573fd26a723149265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ce2d5899c7c7f0dbd0bf870a44836266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793cdf1ef1686516f2ddeeb834fd0fa2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31ce982b5493b26994eaaf841d4330268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16ece1ed31da9d3150fc71dfeef012269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddcc8dc2db3625d6fa901dd29f9f47270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e469af5d8ccf301fa40b59f0b085f8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce16afd15a0feb80e7489bd010e8c89272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4376e87028cbca0a8a5b997a1e732ad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d938e0bfa34c3e58de60c6545bb6f4e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b330a501ae06dac4b9edad2f99ee91275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a42b155260d9d6bbe30bc1b91a878276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1073a92909c1c751c16dab9a0908a33277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cea0bccde6fff7c26679b170456a7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83457d1245373db3e4c3e8850d3d33279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd9db1e2b0ef7913346c310ef1726a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686e4029e6bcfdc22da921874d02f24281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8926bb4649e963bc4caf3bb40121a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345ade07a4dda7631ec430cd63dcf21283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c11d1eacb49eb5a259700b32754cf6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e0e317ad37d87cac98a58e1d9f473285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f151972346a521c97c8ef38449786286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb3636874988a29a93d9686a32461c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332b7dec91554fa72b600ef68e6dbeb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c144064a5994fe3e00590bc73cafa22289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fac8816db351458bf103011d86ac0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e0a57701346ee879f91dbb11b212f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda39af13f1c63a0499952930af84aa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19981f5b78bcb2ca59588cd53878478f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a4d4e9e88ec777c3e3fe62d05b6dc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bd37185e196c91ba111384240d887295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac3606e26fe4b10700fa6b89063cb4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff5bcb3fbfd6ee0aa95f7f74f3f0a4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce9c3dfd27bef544233e3eaf3566a5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd23d03ff97c90439eb7e0a1ae311a1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151afb130aa37f4f2e7fb88500b0ace4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0897590bad319a985b96eede1123f3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3844db4e5fe70923c73d8e40b833b7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebe82926c2084c819dbcfbb19ccbf1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90df33f96a648bb418d82161572dd24304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec04f7784df12229ec2074dccd3124d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840bcdb4c510aad76f0faa17dbb5d59306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efd941ef4a19fca8ccd61f74fbce97307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6821ad692aab2cc2b08adec2c5a278308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a37ee19cafe2e4315116025b113d0a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc9581e76184f27cd3522d69ea32f5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfda6a9810b24fa6806023eb1c70674311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16690dbaf1713c169bfa390b09f51e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b3694608712f71629c5001e33863a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801c151a490e5b8928550f08d96c824314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e298d690b70db272f3172099993e1f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909ff380cf94dce71b9528643239ead316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91864574d8a961aa31c6cc12b0cebf20317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1daa4534eb2bd5731b542d3e2ab1b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298fdceefe4baea5cdeabfc3f76c17a8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f77fccf08d1eff8c03cfcdaeb34d1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1664fcecd2e19a4bbf33d3eff712d0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29394b595e5c3e1b22a1da3960025a7b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd3bf75ca77878202d8ea99f3e0065323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1e156dc16bf7b21e93362f6264816324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861ea2904f96c7fb189001f9512c830325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42921228aa48dfb6a79eb07ce0f70ee0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb64bcaa4ff3ee4107d39ac23381484327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e1cf350ef3877642b74ecfee1af22328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2770c971849fa8e9282bc51ba4c4ff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95308a4db81e35bc59513532825dcd0c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79b5639524a4b3721937864b800a8a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd79868d0e90ccbbeb68e81bd5cffcf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271fd3528692beec319c51707ff67c9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01e17666e047454888f7c0acdaa601334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8466f155b14a7fd6702c70c699c0291335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e015d6121a22a272aaa3bf021be72b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e649135424f4f5067f93c2ca5cd041a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58dc8aaba61ce7026c41c150af608e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0d9cd20420389e12de8668a8649c4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa62bdd97a6b4a7141632986a0fd4d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ff99e035e16babc1d8b88060bb6d9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87310786cc06b70682766bcf5b7c6f3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927faa8dbc902091c246214fa4cb3be3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e761369cffbc6ae8dae04d00c198aa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d9306d3af8bea4841a62979aa0eaf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85453207e88fa73206f029ba79c4fb3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40216d6057fc4b393dda5e198847dd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06dc1d24adfcb927dacecf3d61b8b1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986d0116fc9a81c8956cf0b4f251c9f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923634a5d777b10e2ed954ef97af8204350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e57c4009d91f5d16adcbe4410f9df3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396216a11b1330e6066e23285fcfd33a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de803afcbe28c3466705b43969990534353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca041d2977a38a942eaf762c0296fb6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c3f88fb07bd913a81607b2a075910355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb21fb67118cc850f4cd351493be270356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07cf4b371b84db9b5c9a7065beadd37357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7967813e8c9e67088c060e87ce6207358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965dee4e35cabca6ca9120b5b54d31b6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca653b842edac1ebe8c7e32fecba1e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be5729f7fe2b545bee99b7f005652d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f1639b11d8ae10eaddbfd6f4e8385362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc79c0dff5b68765c817b3081269b8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0743d6c063dc9fd137ea37fafc8cd7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027b6f745800880210250687f904d0f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375eb8b16150b3f602fc003c709f357b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591eef267c71c3a22f6eead3325bc7bf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f22ad2116e92a15b5a1a9df3df1eb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e81f94631e6ffc9f42a58e11c2718c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd0295696eec49d177c35e130af369370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a0422a48d1cf1019da89037a1aff0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa53ed3f89495640072608b61b67c0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014803d2e6ca19a7a678bebc2d38ece373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64684f477dc57931213a8069d173d3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b80e205fe6562798a5dcd6b34af9a8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170696b151c516e808296a20980f43e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163fd85311d4eec7a51799410a6c4954377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e873f3b47122828b9b88f211b0a587378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c66429f232dd320584a24b6e55fee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802415b61a855e1ed95030db71aec2c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234b05ea90220dabb24abb6c3724fe0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1608cc776386e8dce5de962e8b916382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a14780015fa4ccddf40841e8c360e2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46112e9347ccf7ce8f071bc222bff9c7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac36b58f364c96d867878458f234f50385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d61c4711b9fada918bd282e68daa6e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5e3d565e53a88c00a517cef2d1171387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a94b93eb4f62cf91822d5e56b96f52388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9de8ba663b944dcf2222f6ea38f16389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e1da8b1c4391621a744e36eb1d244390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc571d8b948979af01f4182baf6aad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7f03bac684142871d68a53c87dac1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215beca91e90f2efb17dfa563bff9937393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8bc1ca9b1cc46cc2d60e80ca86f52394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afb6b37be6ce027abcffc74f152c25395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c431dc1f6178f8543476349f0eed10a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c71370342e1509762d9df99bb8f4f3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e5738e480d4736420160b24a6e80f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2b1be28c89f24a95438c3863d7f43399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b670a57d8f01932ef8f3d39d691f5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f258a59c624cda8c13bb3c7441cf849401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee6f242136f7b7a2bfa7c2ce418454402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799861027c2c4cd366356904b6416ff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d1199c6650ee5699272f8e3242ed6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd16141ddd4a3d1503efe8973d7d90f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186a3b4f0d3755391cf4d13582bc7b3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d3421086bcd3cb240c62a812179af407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a737c7373a42641c776449365fc2d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96aa71ad1a883ceec6919175aa1fa78409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ada5e03dd8edd813982895905305cd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a8cd6b724b76091fe964d1e2eebb0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1773655be67fab07d099c91aa06604e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3976cd645541f8dc885557a22796c8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f4150672c7960418645cf745603bb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd888484a06893d87d3dc2edbd2d07415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76074c6c93427cbfc5b67c6674fa25416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae533754c579524401b39e4a223e2f71417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745ac5e3e11aac4996a71b8b4104feb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a274b88e8345600cc92033aec4225419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c4eae3ae92eb5345373f0a815b4ae420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939b1a95f7ee09bd6d497ad04f3d87d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31183f17b7b505446bc2e506ab16cdf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74652a162b070366d26d74b7c721687a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b7105423e82c60a1cfa2edffab51b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5029702a9eeb3980881c534b1c53a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bc6a04bc352267f962141530c45ed426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95cb4b1f23910ad53a6e3dab606c3c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96960f8dc4247f6886e78ee39e0afd2d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16ca718ef84cd8a4f1facce278b1f4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf64daced43d685a10a5f8ac4a9313d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48fa3dc1d2f21318a1b66540b3ea11431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd7b0f315bb1a2f4cad7c1ae46e751432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a6d9d87b21e08aa87ac559d11300c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc6b9329c90be86ae29eb28ad63d2d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be0a5834293173ad02463b1746ae2b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db78805788f9c0bbc0bd463845126ef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc48301807607956dcdb5ca8fff2cc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03b3eacef9b08e0badd556f80003dc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27b343f4f79450c0029d0728d0a330439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391d1ad7ea766a7ca3ef5fcad358d8f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea97347a153dc84c896172dba87a122441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1d59f2662359e8cf24a99ccc9edff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0387631824d6f3d28de4c2f0e089a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a64990842f8197064e4da7b359c1d5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75eb926f8c49ecd5b5a15df3874afc7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552c4dca9489169138d7577451887aa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b26654db752eb33f6410eec9f93d0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23577d42ec0b24ebb476bc984761ac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167fd88a155c6cb38a86751dc120dffc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf29e290d48245c62ea1783c30e5688450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1de1210c02af038b459a6c3609278f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4dc8a90e97111592188333e430b2d7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e940c5131535a73ef94568542d4b5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351764291312b8adfe7c2ac217a258e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874d48c9c7956f25a017081c0dc7a75455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0fefb4edde4997d3df59c03fc34711456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596acb0faeb49d89d9d2fa24f34305f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfa4dfcee549ff7282cfcebc4b69a7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12567b2886d2352515b4291808c6dfc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bf6d128f9103e781d7fd4cb87acdd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4bf0cea2a9f0810c1fa7a8d5f8c3d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4aa5a78d6d52d80926f1119369bde462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba0be086fde57b80834ed42cc20d71463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b77bf228393a66774e178824348dd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418fda18f37df5a04dffc2f9ba8cba85465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc16736f1db3379710dc2fc043700e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155662748675dce6ff0dad381a772e5b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30211959e10fe49e1833f048cbe5290468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c1cfbc18803f02c170865a317abda469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ab7e56130ce51b71e15518a95f989470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207541d84d770f0f7738c293f96aad95471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e83d572427f4e8c9bcd24c2ebf9ea9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c74df0b7e51315b857119ae607dd46473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1a4658804b1004bf06951dd0ec9dc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b985c4c0196ccbebfcc1495e1cd82a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ad1734161f9511e6882ff7bbf970c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f08e87d73dc37fb2d0dee1263e703477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad51cdd2e9bb6baddd86e3f18accc70478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29539be50dd3667eb6875b2a726f745c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc321cb41a2070aa3079d7d8f0b59f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263e2343fd628e3a113ccc53a5cab9c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd115970b6c3d2bfdd61ceef04bf9bb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95f3733b35f7654ed7087772733df7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658185a9bcb1386dd9b17c5e27a9c3f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc7bcf690fc1438a19ceae5da48750485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade535f67b81a585d0ee0cb01425fc7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298156e513ff294f8f16c2641bf057d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162085329e56ceabf6bcdf4ac4258088488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97bc4b2b7e25f2df87be653adf4ccc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d3c03715beb3738cb21d132dbeba8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd206cfdcd0f062ae1d63d0eb2743218491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3097863292286303ba00961f06d1a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bce7974103e2d62c8df9b011d4d916493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad51a326489714c59fa39c4c7b891c3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5cb68f2698ecb127d33658b6e46af495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085131482c2ebf2d63424044114334f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a2ee8438c22c8570bfaee2039c618497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43d22a778320ee512f8662b36e7faa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00848e5f52aec3b88af6d1caf0d2b100499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc767f72606e2d75f7188bc27ae61d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541f676475c100447e36b69239d464b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8054a1edb74558041229f9fb3c4f1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d42fa482691814658eaaf6ff3a1bd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ca25e65574a33eaaa4521c2913655504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10dc035e5bcef6beab812bc093c547505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64663bd5072760ab4effe2d362ecdf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b382f3051b811dc4eb9fecc66fe3839507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db5e9123fd20adaba77a98b9c1eea7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd5f989ae162f87528ec369298c957509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf31ca8dcd462102a4624ad548fd9c5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1d9f114f48f1e4bd6a29a05368c0e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231a308d43d7f1ed6b5c7d42fe07110512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86dbf946b1d77919e86e26c1b71d34c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158d17821c45041d491f7e676717063514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72031702b232a82be54895cdbc076c4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba1e1e1d733b113dc29210baa633b1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92deee7430f5b30efe19b837a262ee3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a85346444636420ec0279a0f89b16518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aabcda6f500376661862088245913b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2731418b823d670d400c52a673d6d5a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ecdf7cc002c888f2139deea182082521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6236f524ebad23a30a36f80d7e3b917522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcab77d1a709b99adf931a726024188523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedaa128f398cbc6cbb68ee0c95f43a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92566c7808bfb8b1005337d139d145a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4c4cf0d3c5636d0bdb76fd73f3443526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48f97f1feea77843028a531add65bb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b8caa1a101421086917531059e10d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51a5c7e3b281418e6a009801085abc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6558cf652bd00f8c7e38c2d9b17c008530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f97b47ccb83cc5bfcdc0ecefdb8911531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b857e78405abc101f95b90d6efc6579532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82cd7fca3fcdc8a8bac060460318bc3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b409457f7d3b34ba621b0023c3b820d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5b504e144b3045bd04bb207f786d7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cecb09d1dd141edc9557fa67cd09b4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27ef376d0df49e7ffb3d6fde89f5bf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed55bd887c14a2f18b07596fca70ea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e412cf45e538f2c55f6ba41ce53ce7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ba6b04caf7dc6f36607a85559f6d3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2446a138cd563a0896c9659059675541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d83af8cb1b832d23c460e363501607542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26eb037b1903569ae01d559c09d261543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7befd9a25f894c5e40080462ff0d6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a245c6046daefac391ce088d92627545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596793f55106240a3d94774c9315cc7d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1b221bc8087b0fed270b0a555de57547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe00bbba7b0225b732a1e0cb04428d6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e9e394585f4b85acb0cd61cbd16ec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed1cabaa0039a763ce45b7e381f80d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b8be029f9d4407e3aa7b58b692ca2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be663a59da37d6664c64c203dfe57c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e500c96d40dd5c8b12a5613de60f825553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e055de5972f174849541a63378d736554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f85886ea172b196393310b88f50796555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071be08fc33587bda49ce6e72292108a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433b869bf410616c671e0e1e065f0cc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb9d03d8a3922648aab0d2bfe7a79c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bfc026adcf4c0d19cf467740307a2c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c390c8f515b1714afd93de161697eee560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f2c3a3d0ed6e3217ff3289deee33d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a21e149efcb66ae7f9e2358729aa7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1708194db46f22d7c44496e836d980563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6718b171c98b152225928d3080c93564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dacd3fc58023d0fc7f9a0031bfa203565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b640d826907d0563fba64789e34be7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31536146b214c2b3ca260565477662567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7775cfb6f2663cdde962048fa3faa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac421157f506188f5577e2d8e62e4bf3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a803b4493d124bcbe150cabdebfdae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d93eef85da9a724fc63f63134ca87a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6e8a1b595a45c87b8f9ceaf61fd0c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e214ed06dba9625bb82617f6959e2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df284e29437443ef310aacf82b998f80574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bec1891a10babec831f076f3989e4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf0d4bba75a28101bfd73e470bbd87576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd9bf17e944edb10516aedf1480ae8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7c082ba7c79cc7e11d7030342b109578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d99471343a9d0a42600f7f852568e8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016912a139c7409f09a5c4211c82cad580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52380dbd88b8243b7a95805a23389573581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58aa640310583543dcad0be810d969582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c30a3950b9391d382793b68d6a3221583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4a6d0f1b7063872c97ff656455203584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837e2bea6869baeba93ceca6b047126585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64634e2e980d937deef04a5b1ee390ff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd532aabfa2058b5a0254c2e7f2f3a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cdd9f2ffdfb33eafc5ee38b9e2e55a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7fe565babfb0931b76352b148af36d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de48ab6ec8efc65ea9c97c617df8244590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b0a91987de314f21ac59d20f4ecba591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40264b14e8a0366338cef5e889defa5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43d9d8a13408307d505b7e4ab106ce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31756d1f683abd85f8aca0918cbd7622594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639d6b5077e4906e95c606ca9a515fb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464d96e4acc62b115b8e1d569dcd621596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32b4f57542794f62c3650411c387c0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5000fd7e06b6793ef7834114afb62598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699c2b255c2717e5a5a29d324014760599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4673c26a330859d694ce3637a01866600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931058702e776d44ed8055c98f6577e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f2580e67618243d22e393265382e7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f725a2383f11712867a6c66e0cc09b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675b8fe0cd8a6d2929336bca88054cd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9012a7803a31a3a1258a47c83612671605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acaffa8f8ab972d04523d0456d13fcb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5beb2a8742ff97e26288a83db9cb43607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd257c4e0037a13a73e74a02854434608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34034d62adad3f4fc501206f46b3df609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfacedbe83ca9b394767d5314972c91610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ac20c037d3492181681463f50d75b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b58e703aa1e7a6b98e3f75329fd01612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1df8244fa48456ba6a4149cd36023613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34230a42f96118626fb26b7909cc1694614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf133df4f11834f923cece3d32e8136615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d27b0b89b080f49e602776e17343c5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33046f1c1f0911e3017ad51e14e88fe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f27e3778acea6bbc11972abef0d801618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed8e9d6e55a961876bc28f906c76ed619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f97efa2fe9329c049189d307040720620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77738dab46d9728d358b92f7bcdaae13621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfefa8117eb0efde9d81fc7392aac8b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff978c6cfab5383bcf47be7cf894334623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ddfa5e4dfe12d0a1899b4abf404a8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2b99f997f6c8b737e04d82f4d3247625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e3035ab46b8346cc01c70a3b7349c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bb217fe7ff79d1250054592cf0e4e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40619cb5e2e0458cce1a1743e014e5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f1136c2a966422e0af98da4d52a18629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57360eed8e85cf458fd97f61f061fadf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c292c1cd393183b1e14683dfd823cbc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01f6c8713a24e5b130e331fd309cc7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658851e0252522536b8769de83dda76633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1366307e39f834f2c2e95c97fa812c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5302c4eace09521ab442d4402a635a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1081dfa5ba1ac3f3ca8d401a2c792c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3ca033f6103932d637ea4606ac52d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c774024456b532ae8bff287ef2daf27638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba2fd1f930c3490f322ac7447f375f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141851e49490a6054d1e40b662330605640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a6e49e136c3643c982a5fb04fa27b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206a60209fbd231b3502e41dc157cc8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1821d97cdf7894ec3d47191f1ca9a8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4a606f9e57f362558cdeacf1539d2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfda75b43ece87136e4dce1ecc7e0e6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb77910d67c7c023239a61557b60a8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e08fa204490d751eef36aa345bccfd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ffe973bd3f8242583ed4027761adc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb25d57228a0e9c767c651ff692b8b4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bddb81db751c23126ca36ad2c4278650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f598394b60669ca239821302947a16c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8a6b357b4ee5936675f266c82484e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35f2b5f7daaa586e68a1312aa9f6da653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d520dd565aabf334ecbd03001bf30654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352cdf9dcfa7d62615d2ecf1737ad1f1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbea1ba500d64356ed2fd0e7cf774d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29b4b42f55da88425e9b2a6284301b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914fca48af8a9b284c984784699ac605658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d748d5e6e96356973e984dfc29644659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450251fa3ba72d2e5aca3405c1bf8ff660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4308a6da80912f2ff901542cc96fade661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ab46582f8f906ec04968662c3ccd7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673771818ad5aeeefcdbc1d4a2045d26663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b68bc26e726eb6c5dae24dc4c8efa9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a8bbfd8e3eae9fdba14aec6256164665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6615f5783a00dc1d33dd8e7dce73b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62b272291b0b56e6a6d38f3aa6a164667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98093d351027628a6c4bb9e909809e3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a551e2690936b2bab5fc2ffe91657d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e2f7753b4303dd2f67878b5d34c64670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa32a05f3e69af914cc099469b20a7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1fe75369394437081802288d51364b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf1e664309468092359f8d7cab4e10673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db473a21131267b962f99b8957448a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77d2d3c854c9635ce98fa9d5781000675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58fd5a6d3f39342091b022820463d5e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f95d44ec1dc90153da978b465325cd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610356fc650b4ed4b6e11f3da5bee269678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26c47d5419bd51fdacf3174a884afe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3cd1b43ec8778853e1fa1868a4ad8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23faf69a8d349188999e62b5dd944a7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab9e41ed0802f63637c55db3c7de63682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828a795b5b49f2598e34386811306b1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e9d9a02485b14574f3f49fcb488e0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d5ec64b776a6371d2cbeb5a22b0c9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56334b6d651435e23dddd067947f9d9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222dbf619b1982f82fd3f2c4828e5f2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5390971812952eba1e1c5fb16a672d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29d40d29419fc79b34246f8a29bfb2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43a7995e86cf32eba040475ca0ad16690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57cd085b08339a29ac5b7c84ad55b5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c01bd119ca76db04ef30395fb9f504692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081af3836c98660e3f6b1a9397004af693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57268027d7e952d24a38c1deb6fb1583694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd9403ece890789d0b8f8e561ac6e6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc233a42f51107ee7898531857b31d9a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679edbc1f55d80e4b637933c8745867697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a3e10bdb8e47abdf58bd0eaed7709698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b07a6045f4fc4b623802c69dea7f7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee8d8dacf4acc184d23df2e2065daa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628dcde093099e2483ff98fc5ea4204701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2116517fbc27d42817660b57cb85849702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92936f00bcf5a7bfe5502ee5a076e09f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db0823225769d80d44e46b8ba9339f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a20371961782495c3c9e51269f295705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f59b0703fb3b6762b4fe0ca8dd957706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bee9ca349453f18f0affb2adeacad1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59ba4bc4cc1cfcfa20d94a19a2fd99708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ff6e6a71b9348cb8bee74a35d06d8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487acfce5318d34b3a04a0d5704afe0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563596d7628a81800bcb8a3e1f760d1d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f241d880707beed442fd3f0c0da6bf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42fd71bf59a0a4090d678f77c78863713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e359be2fe93c440b7ed222f51ea67e2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fafe8c843e343cf28efaf3b254e1674715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ffdc2d391ba113a12b4798acc3ed6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa9ed7bd8c264d7a85296fc4bbc607717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cbb8ec05ae2423e001e0da3ed1f70718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc2e29282463468ada2b9c20b96820719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf246d417a954135363a9aa6f3d6e6a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3565a288e152f93fb8cbf5485304b8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1e85db48e9140bec0d98ce637ee5f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bdb4dda618fdbb1e5d2d81dbdf1c9a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1a0226cfb01ff8cd2a3830f7eb4c4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae801ec52b0ad623033704596e07c28725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f146c043d721b6c8cc858e445bb099d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb05821c2451abbaad91a1ee81e65f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32fc74336a11d228c582543c5e3d9a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f0ed9a97423da580d489d5be31230729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ab4c4f4f79436f4d9c48d0a6a6115730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33abca318d1deff3180ca578aece207731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b36c7920acb03deeec45358ba7780732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc8dcd1028aa2499f7259070b75856733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef313945572c19b6544bfd9e0ab55e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e85a86d4f332310c096ef1a37c6df8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c3c9cc4958fc16d0c046fd9fa9984736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288e66008edc9b8762ad270339a8125737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec583df50521a7026b47bc78c98ccfe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb54560e936f1d99493636c6230c85e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f09ce86dce090d5bc0b1ea3a23dd8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9808d09e8893bd0f2568ee21c9fd3d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4521744a685afe7b7236dd01a7a4b5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c15612e0f0427a51fd76a2070d2d4c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f65467cd56ca57fc36f225e75c83c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fea0b06c3f0a98cff7c6a616cf632c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb59c3a017f3e6f12455d23c5106dcb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f51a1d2c4e919b14f215b07b8da676747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6d8cb1b15f1503bbf03dc0db4545b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72716975f719794a76a7cf1c124ebcc6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1add04928f7ffaa9312a328b7da08750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752436fa57fb1b6fb1c8b3d0688c3ae6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44048540e30bdbc765531a6fda5c80b1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b0699a8ce4c684929f5627583d83d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb097ecd66e555961b714ad9ec8fba754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d997eca6dba50a9d14bc1192022d90755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad4fbadb2f34bc25f153cac2c97008756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfb67d5ad9491ca9a736a0e6cbda1e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafdcd4cc953543e5f48252f6ccc709758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043b0993f438094be16a23e3dfa40cd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd190a52c6553f4fb8481158c0e88d04760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2bcf116a707fa46503eac8ad57ebcd761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745747a6bd2571056cd909ea81438cdc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9ef0403257b7ef9348f5d62bd2a41763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a9e4c5408f6ea459d9d981ed4a762764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4b483fe5055c1485931c9c2e3fd8f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2e689e3442139db14955332feba33766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49ed3bc4a962d0dc84c61de5b93a1b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6dd82c170c57db1358cd048456a95768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987a39987aac75643c40208bfc7d81a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7dd98b23a54888f5429d0461710b96770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084946726fccba1ca1c09fe9eeffe1e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12f1f4b8cfe414d2d3cb09853a90c9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad402da208f162c52eea8166f6c05a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4ca0b9eb74333f94c28d466380e0e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9cdac2575621e966639e09527d559775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7670490b284c14a95a957ab1b6114776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3261457d1b9a98f58e9a620d5ab0197777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55322d27781d8fd5317d1df2381495ca778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549506e00be804aa05964900428f6c4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9074e32c7318969014454f0e1c317f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd15d80dbdb454a5dc1a5305b6cd2ac781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c98675259c0b6962b3396b275eac1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8bcb0a0d0506b621a432040a59cd47783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56625c28331c3f9eea836ba6a42e1a30784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b865329960782b9916ad1e0d71b39785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998dee7f715e353913ffc54e77125b43786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51bb17da31030d898cd950842918a8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9d7dab00a5c916f5437e62acb36ad788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2f9d02523ab9c56ed33158a98884f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5242bcf31fa5a48641e4bdd8d19b7f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78153c080fb714f73d1360cb1fa192791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02258f36bd84f2d09414675c909358792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c4329cf130948751905c085e0eb8d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0944deef77ed5b8b99a83d8bdc380d7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1313be877b1f4a475e63662d10d2e56795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6bfb2623ac2e334d5605badf479913796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86168490ebfc0ae84026f6faecb811a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c303f5f1667949ea846bf09b4b882798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b335929cf1352e4e559ad9c847d29799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c15783d1cb20f86d76190ade40382800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab229036c4489ae6baaa31837ff7dde801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f724e8110b02dfb28488bb1635ed9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d709e1fc9b0da73fdb62bee931ed188803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89588ed1d60abd0f3912762fa2c70c4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a930bdae35d324e3528a9bf1ff5bfe0805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3ef836ce629cbb3505a4beb1a3820806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96594a697f0e34a50d4553015a9425b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418717bc789ec7051797a2d74a425e24808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89e239d45dee89e6e9d27459c80dd8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42dd9c41bc922ca3d9879b9bddc043b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc84186e3604d0dc8eb41d8569fd07811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a4d32ee6093b5390008202e67ecf2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce730bf5eee9b8ec9cba3b1824fb24e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f2533accf0d214091ebda30b8ddda814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16752c681d9630edd3f82527249299d8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6745a5b40dd0e909db686670127ee816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b7c8f03206e32aac9e8aa01c4f99a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75feb6eeec31172f43cc4681bc282d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce767dea0cc7658baf69af8f93a2ad20819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257939f319310d037f1dc6f27fe01ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256a649ae644d13b7d4e0a924da9b602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb144b875efd7a73fe83bafebca5057c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdab1c4446bef9d28e1e262eee62d394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4c260add560772ce55c4cf683a3145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348104f1bea4698200cbeda83cffc356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14edd6fc7a930443f2f29704da7ab577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a116dfb2df32a39ed02556f0734048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2baa45aa0105cdb48fa3508bab8770f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ecb889b6388d0762527d5e15ceb4910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a228bcd726ac215b04c4a76eac6df11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae28e1886bc32e0c3100be31dc42c3912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af82378aef5bbb0b6fc161a8787c1a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7281a078a185bcde0f27261b7c77dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3da22144b12b20ac11db1f4a8975115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20dafde6720d77d3b8a60b5ba2c67c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081833e63aef992c1be2e7484c2f2d0317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec029876b64d2937cbaaf7aa0f81e9b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab5fd42a71fde01340aa6424505d7819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a15f3e8c85af551f90f3bd942ac3ef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f38e5611a93015b65249bf48a0c16621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a42794fceeceeb23bddc2a3990ba3c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012f06fdb42e0099d2b0e2893af998623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdda04bf9de29784750985e228e837b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8c820bbb64b75f456eb099a1aefc825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b00437dd26886ce1c48deec3cc019626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188b83cd3c6e130e18ed5ef37d235cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d794cea7a122abc2d573360bfcc96028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b45afb23cf5fabce04de332b350e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a1118e5f974c6e803f768b17a82d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33c7b89423c9bd268e2a555794ca2331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f919b0f706b14f186f06e719a6621332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c23decff69d01c214559485a4bf30a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e351be1ff9d4395b75f67448faf2f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d782f5fe59e6adbc27a5220c348b635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd64a12d847127e95bdd67c7e922a6936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8c2175e3fcb90e724653c53f053d837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02511cdfe6b14bd892b0bd4456f615fd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122712241bdf62a32197f6cb4651c1739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704d62074713c47c71986b99789bb0b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d711797f8589104cb3f9d5759434e7741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28662009ae6bf0cfefd35d1a1516e22942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410be1bb202d9fc87c2ca5aa4833d4c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056bf70740378250a0130a18f459034644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad68e7d61d05391dfc0ee919d6b60f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936972cf1af220511bb3dde41415c75346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86083c09228d1143385367a73800dd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cd9b0ffa806471904405600a7c8b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ab69e15ad9c5c6311c99809d5764649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d3128a1794544b6e92555e15a5f8550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32389480fdfc9de1d8ea0690a4e05c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723587a5ae6acedba0761f8071b374252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ebdc43eac650a5b34a708664b726953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b046d467aeb0751ddd6406d313a1754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2dae4b5be1ea1d800ca44a890706b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfd8a590aa8be4be9828d5046f68a556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52afaead0cf3d322634216e7f78ef1857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86d2b01ff4ebc38f57f111472daf6658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd5732cee8f470c81112c13f1e9ced59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d4d068756366dad27d7275cb6f9da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf60c5b72b6a9e7f9d48e68519720d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e9bfd6d0da856da9ef2132386268762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a2a901cfe36d17e03e3e896a06b9463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11a169a4323c9ef3b457359da1017564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59da511e4b31be14af668c7168d05df65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806941d75684c6f2093b22a5d96dfa566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45415e8fc519d2a4235024048084dc3f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f81d5744dd539c942e39a48a2cce768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb518fc9ca62d0a2caec313d38bc639369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2b170d4d99926135a11def168301070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9338854d439a17fa205d848f61530971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6094a4433e11baf3d90ca63aeddefe072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47821c8527fe1a5f8845b7cf0c89a48373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39088bc1df4a32fa0a395b3f5886e4e574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef70745cc4c44b72dfe800d3368f72d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65bcb42f5243a5be75a2d8a98d580376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8be15f29db270a5dc13d44178548477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93452aba0052fe69640e35f80f3fd04e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3d7bc9d38f60007015932dfae756e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fec09b5a3901b06f7efc77fff9605480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7dd8e69388c3864c5bc168c65821a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ffcae72501a4dda7825030b901ec882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9471f38f11a3879630aaf191498a0283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb81a6b80f519a2c6338fea0056601e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e45667e18f4955a0fd2fa600667e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d334f0dc24dbfeb4ca39cd709c0c02c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32119f5620d24590f17d70ae458b575587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e94e0523a1cd00072a75205ceb0b4a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15aad5473cf77bf1d1c4ac38b9716489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab221f6d075fc8a29edff475bafc2b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b98e25c5d4692ab36678be8e424f5991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6951812d19029234b21477940e98d8392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9094445ad73796d9dfb7879d8ff559693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340c6294c6581da493954a9366a46cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8203b6f81bb56c4e373a73a9b27185a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc19efa5974e3f0267d7985b3d4a91196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b83c13811fc15afcf3a5e18238cdab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4e733ba327976a59b07af35239ede98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce13a801ee0b6f931c64626e26a75099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26806ee1886789e2992501d8c20d8adb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96649df6d11c5bebcd4d5403e62da43101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517d9105b875c94b879c7990cbc52e0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a75be17227629a1ae16ecb45e913c3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e156b946331755ef8ee9ffd0ecde1ce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d35d2a49bc72b369c6eaae8555e20105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b264ffd0fa1b50f1428e5c04285c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353156b588d588325fd5423f7d2b36dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbc1feafea8c718168173c375d324b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca5cd0f93586a8f0730dd2806b37c1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0deb327f27ff9a3033a0693936fd4b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4e563f4a3e9ba29d17c4a80a41f56111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a97f6c86be446fe59958021797adb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3d5d0f1c86056c9fceb2cfee7a667113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78624dd59f9334be6277c23b24f6e25e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05934ddd30f476ff160728d3a88878115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7ca4d14703b2005114f33ba98e6bd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6f9607b4845fc1105f4065c1cb890117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcadf99497bedd6cf6771d4bb38b384118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fff3c9086e06ae16cb229cfe39b0fd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0b3ba302a3e2726eb95198f6182ed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5046e3759e2646f81397bb931f12f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858db9bc64c1a0bca4e3f5f164e28d6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075adf85999f61851579b58adc2c662123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f76beb0a8a224d648e702c3896302c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652265b47e548c32b15d4a37bd276106125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b818c1ef3e0e481fa3c33db411c15126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b01228655a4614b02eb9bbeb53339127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0926e64d3cc9f682957525bd315d2d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f27b7de2bb62ad0f02c043f71e5da129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47040a84431971cfefb744337379c0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb96855c9b8a3f84ae9b60447c6e41131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809a2cc523053d63cd35e4ed4e67662132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d17fd2b4e06bebf00a59f1989e79f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636bcc0e8f5ad89fa90e49ab6cc9789134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbed8d2ab5f7e1d03938a8d944ca9b5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aed4e17366508833e4ed777a6392eb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a48ed0f99a61679f37448d03a6e44137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca72cff72c1e4c5724b02de3834f6d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce659c558219e00df83cc0d8ac74c347139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007bb5326d39eaa2f2816d26879020d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c031505847adc8295944c35ef7986a9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f045d5e5a9b5f14998ecca0efd27b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00c28cf1d38ac8cd95e489bc87c81f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54736dfc16f4c3b42d2161d1cced8794144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b201cd28a6c1a323d7f5dbbf21a6605145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f108adab426e7f5d6df063bcb888e52146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537d9a681b9b0b15f1c0c9e75c0b6e5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5fa5dc75e40415f8399afe5396812148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd889d84d73537d8454b2562df9a667c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e23bee308c024437310dd6fc9df59150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c316251746f6601e6ccaf7bd1654e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312bcb7cf512da71fc20b912584f476152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f434c627fdeebcea8c35f74075c380153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5361977fc0aed91e94f32c540722ecc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48b0ad504ad4f3c29841e6adec8e2a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5208d270b9c41754e0e985375d32b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09981c2ae53e778d37693d2c4cd26e32157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8dd848dfacd81efcfbee511a00b30158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3aea41248b859637ac134196e796d7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ce8ea433fc178ec0078e6d3bd2940160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb37679be33798d88c722a9d91e10b6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c640c0b5d4cdc35510e0b28d054b7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544023bc9ab949685013e81e3077bfbb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ff3ddac45609534e23f1e5fc5085b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6dd2cc96e6d6ad89ded6d5daa0cd0c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c0bbd6825e26beeb827f982cc5404166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9d1d33637dacb9c88f25c5cbad07e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745eadd2df558d1fe8796cd36cc76793168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424581975c72dbcf042dc17f68cbbf85169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822bfbf5c721ef6eebfbd7178510d39170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c8a3cf83a29067d685f6f485c5a8a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7733b429f27a4f9b20732aaad371ade172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd09c13b078fe105d414e3406c0574173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e94137089277ecc61e30ed0f911471174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8cd0a81ce8cfb05363bf4f5b7a034e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a2972ce26eae8591da7ae65139c6c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1f09ed44cd0a09e7c0c17fbb0458a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62969eb14851fd26efc2c65a057dc28178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d11521d3c16ac78e9e496c313da1e9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c0d21515fb32021ee0b463a8d41f8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbaa88559bc7923f84497c96c0c9d0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64660fc10f3807cecf4969352754ae7d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c30c4e913fbcddf8dcfe9134933b7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c662295755d0c5cfa28b4c572b58d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1609245c58644a55bf220eda2c4fe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58fd61df84b8ceceff2355a88508ba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9ed42cd51b3c5fa961341fabef5ce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd89e55063eabb6eb5374308016c8d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a452f7c309a6a76fbe8e38449537e8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12a0b7ad7f13542b254c71a1e2a30e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f7476c7a31f6b7fa39256586ef84e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec46fb79d05896c3d75f5bc45ee3f27192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7899a82daa56d313cc11723e0991b8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2d08f0afe8ce6da5d30acbaf101d9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e3c51515da3c7ca9e29be5779710d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3bd4608e7c5cf57c222e081ab9abe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3a5eeff8ac311fd38a6ed8c1de42a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa226215d6d385dab3fea28d10cacf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba106c4a6d937068da85280f6f00a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c5cc044837a30e2b671e58b3de287200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d30c524ca1a32b6646dc28e083b5d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac6c8bbc52a42c9017acd8e9a5cdde202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb53ffa592d946613c834e85c394af8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede83c2a4dd4a4ec5c880fa9c4d3144204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa8b3a047262681fc19f86d05f6ec8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3d5ea937c577be68a19eafd48053d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122fd2d95189910e3a27748900e9096207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b00339ff8eb059c2d0079e865c1a89208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047c20170f6db4185869ee90439062c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a91710d48c3941f53f6a6a50260a4a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f9702c3325fd34ecea57cd9de453b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537d5bb47c9e0e1e5b62cca508e4d22212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a2a7fdc6663beb9a755aa5c69eef9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311060a48b4ae01d304df2f04f87955214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40845c49bfa7ef95b2fd2311d3e62553215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f753c95e7fdc23881a1f5e13678b2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d31b40bddd47419fa509944e8458e2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44dc7058dc270cc26b3c4231dcebac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f9d7e44335c73324568505556558c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f68cfc8251b137254e002a6c64e31220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c272cf22cdc77f6962df8473f3e4fa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915dc05a48ba9abfac49ee8e18ff965222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f18d82a3f6968d38e27a8c019c68b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abda69179ec779e59f3abf5867aabd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37c8d9f8c69579b115692f91a51267225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7304ca9ac18188a610cf611b5b202226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b1cedd2b2ddc6d426c5018f8ad716227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a38330722a335ba73374d5702b971b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5b33ad9b6a6b7abbfb37ddf01ec74229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5764ce109ae8dfc34676f277cf7d4d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e030bf725040c508665adf669300a7a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aee04a68eb49a44b8a9298556d8477232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f258b7c9a1fabba6f3cf297d3b5289d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c7c80043d3b2d586fb0f2b5653fcf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0316dd79eee88e8b78d92d75e05cd1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53cec3a0ddeca4161b8b9da2ed0755236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266408a16ede0fc9a63e4ec81dab380237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e3ad0c992a7d18406a9b7c1951e06238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697016496816880bc56b177458738db2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a9e25c7b0a71b2224ad71622a5b71240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04afb89a3f45c2d80c8e8252f299b745241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4162cb4db9b0307a1042598df96b86242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45767dfd8287b6c352f3846fe89851d9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7d2d6c167d2b18196a318e03d5579244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab31cb84837403d88d25ee42c55e092245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d46dd71cf6dbb8ab9e2d0b6e5e8ffc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc2b3cab25b7ace7d8f4b81e163c77247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf530845d628515699b244be865ffd6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8ac0d105026af23c28dae608f9b2c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697220dfd27a90618c8d7b40d869b78250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7629bfcf1453ec6cb3a7dd8b5bf4ee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b39df6e30024a488bedad39054f690252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7174b8e9fa6f6a0fe8e70ff20ee0208253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93402c2d3bdb9b0015da0aac9943b4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df83c2495b3611c8e797d9e6d096317255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe29c87cf281cd17e40522d9e657eb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae66a8594def19a87db01c3f07c9a0c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2aeb89684a45a1a5f0b7619301ebe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195149564722640d7836bbdef1d50941259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3678467dbd2f4a338a29cb56fae16a3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76941da9854748109d5aa0f9c8560fd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ae994a534bcda41d9b7942ab2fa1a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc94030b577f3387c94ff368cde167263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2811b9b18636146b84939ea96be35264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49609b2a8ce480a15d24d406344068265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb72ddd38607ddbb557d45136b5cb3f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1103df3ce54f963aa3d8ee7fb85d2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c6ced5d37435eb6f99bb18702a708268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522aa7eeae6303e679689379adeccb8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b84c1d6fe131322073ccc994be0a0c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fec05a5338c7fcf0163814a9690c5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed86d690c01bded81412fade8d8f475272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f984c5fd0205814acac1718636efce9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45fef2fb9765b1102e9d7f93f3fef9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c858f8be5a2d77d58e857f80e5a26f0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62c30aa18566c6b81989e100474ca0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60432501767d1209654154bd2e995dea277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98aa079e3880010c0354454ad98489278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbde4ff2370fb22977cd99f46daab57279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6ffd95560676ccb0ff07100169a3c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb50a498d5d6763b54fbe0c0193437d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450a7acd2f176e18210ae8d05234a9c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754a6269414efef97e537399c8b6e69283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eda2c907a935b3e20de9286ed2b548284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf23922e8957fb968666e18f54f1ddf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d1de31cb9b18326655b1f9c46bb78286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014256d1eae4bea78737f6adc1db132b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592cc0366f840b80ab74321c7dc9d32288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29d887d6146178eb1b78388f514640289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140d0995224c4cf1a9befa5a9d26677290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c602d259cfe39bda217f61f399bfe5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebc7813ef8409ad69b8e2e6f5880f7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1efa1a18c677a91e029ad378bc678293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521730ee213e0123ca07c4b268b6d9c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18160c4bcea99e7b4d50f330c9b66f7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b091a66f3fcb8cd492c02c6583ac79296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7eef198da95ec5eecba2fa5faffb0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10890e43349fef510cbea0621896857298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b28aeee3cb5e080ef15e93dac0895299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab57ff8f11fbc4d674931596e281ed300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfe95ed5f50bdd297059c0525fa8bd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7aa23bfeca60a21bd5e53dfc180f05302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f92033df81f2e54fad022e29b8abd3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f159631d333238c0c3926aa7c5cc9b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c9d8017b7dcb43cb56c4a491bc42d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fea6080a5d11d248281fff59e5ffe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b1b19133064dfef3bd58486b08bb4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af033f3567dac5706c505a215a0da69f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4826cc66c0b8b24d7e068ab574dc0d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbaeff17c200b8f8ca879f3b20e2c38310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31d635de13972015bdea1d3da8a316311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ba4a317956f16ee7a3547c6e2d9d2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e207c0e8638fafe724de8b246b0a1d2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7aba636b1e7c843dc02ed61e0d6af314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e912a1c60b238c0d2fca125f28936315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a4dd31960755cd54e7c998ce80ee0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013eaac84e5da803a2a6527c25454ffd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3541cee356a5cea1a9e4d383d5a18bc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db095b49c3f2bf578a122a5a13d1f86319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09108460de142299c67fe6466bd5bd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56c8b07f450550164a05dcd5aa70f2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8108e63fc4a737cbfb379be104453df322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8535a09173d11dd8f03050dec62383323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5137f27cb39c9814183e9a432b6dba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efda37e6206137780713c16a4896e2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9743b5872e502ce6443eb71371942326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78904e363846838477ea7fe5c07a57b2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e545fb1f78cbb8ce7cbbd6635f3d7c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bef1097d1181937ba910f9237f6068329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eec225cdd563a3128a3dbc7d54ecca330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347b6b496e35d28b27afa44c2714a48331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ad31e4d9859a41ced9af38c390b4b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875924398649d82ac089f6d8b73c043333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214af56b205a53dd6a0f790d6308a2f8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29631743294ffe1bcd81f10612061287335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e39c317013ec92b9a0cb67e2d9214d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5d54eb7ad9cda5a123f46508634a8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a53e80b4da1f00f21f5858ab87f0e3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8137916a68a9080ec7e16210780fc7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69e9f53a4c1124d70cb291bb100283340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098817761afc7e02a1ce8c44badf118341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d5db046127e711bf4839b20387d1e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0da62ebbbd7473ea86918de1370b22343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c026a4120f50cbdbaa70711d5a57e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc43341ab12b59d39ed6121ef27088e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a1a7d6f6b6b564561b6b6f46d281c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858272cb16a4cca3c3dab1afbff6b84347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ff18df26991e44ec93caae86a9a58348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c05ee572621103531439c2d8a67cc1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ecc49e5b7618fc4eb8f250f3696c3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388134412a75be9a25c30a7af49cfb6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122acfc858eef5a3f132334189ee96fe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e2f0597957e6ad154180d2d15ade6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae250ce6f15c4c7845da388ef2af050354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce28052ba9dea7d6948c02ee4ee56c0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6eee8e97fbf997060ff856149cc1d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3fd8fb9e59c163cfc59e56ccff222357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137641432af6e48efc2a48d333d4d5e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f419aa121de83f4703e73f56f0da60359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce6b27d2403af1e47caf90335c1b81360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853b806ca99bed6a9f0b0cace681b60361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734f87f619e21a0588929e3d5b71b19362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcfcee56cc4e28c983cdcb4900bdb5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5152c08fbcc31e2b5e68612a64b744364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2a4b482d2a48d4d8d36339746385b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37f161d4fae7d579d8698ea8265db2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e55177db5d5c0e9e038e5e6180a9ff367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cde55ca5850dde39b8ebdab6f90072368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ed3b4ab8ed7edbf4247709a02cb04369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9687b97baa47bf155ce9ef47223633370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8958b1bebe0ce5b400c616fe4eec20371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74a4f8ec8b0e0b6c77d00b2d1f403b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54cb52023a04c033c7bdd5f9ab1a73373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b68c72c263b301d9746d6a2739611374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f0c6c00a7e07ef5849671e67e63ec375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde64623d8caba53d756e0dcee6d0db6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d27acd94cb9ff11601314baa66730377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e117f7160bacf0c1d35798303e246378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5370443a9818d7c7abaced3944f93e4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4a35bfa57d263506aa0c1094f9cce380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb381cbf84abec8ecc6758dcd8171b4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371db79aab1806aac247a0133fffbae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7214a6357104bbca8ca93b994a770a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbb704988cb3375e3c5e0a2b5a5640384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed291872f9e60d71dceda91cc52f74d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef2a4bd58f8765bddb53343eaa2c08386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b77c2d5c7ad42ad706fa0ceb764746387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ac477efd5beb72b0c2c4754f1021e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b848c1e9615637c06681dae48a9de8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfa5895cb6620c2f66aea5af12496e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b8040c05a421009d3b816529b5295391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25889ef3b3d2642704af290f94519478392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeeea369e768f311ae71b06116f09fd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49622a7c0572af79ada2799dc504f034394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602495b4be85a5dc11ce1b28a4fb3d1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d26e06f3d0959d8b8725ff2ac9c6c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b47d48044e8d406a05d9b07af00190397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c225afc7f2842321630faa8ddafed398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69723028a74fe723fe3682934f5e401399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62109f39d87ef2897e7c54bb1421a796400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2402e777f9960fdeea7ff6330b2d6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c1fcf904d071b0eebfc968c911b57402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021baa4026eb21f92b1ba8162342064403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ea0cdb6cd70d4032876e95d2eb578404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d044c3ff0b0e420aac4306bafdeb77d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a364f88614ba68b97501660537a6283406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e424844461f13bc75891aa83e8480407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed6c3650cf37c78752d62e760a89d4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035c1b7a59caa3ce8afcde8fdacbce4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f63d80cdc15e9fc03e03b29d1283df410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed594f789f79e59c0a0b4db5657b1ba9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c6f68fa775fcba2abde3fa29d775c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722bc57f8a49ab51eeb9b66c8e3e3fa1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b60ec9228b84236ac71d281f89104414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d827aecd4bda143b2efec937ee0d78415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b345945b7cfefb4798203e326e8b51416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c920e9420b387c07659521d9e688b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ba3ac67cbcbea90c6634d2cdef987418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb10cabf641ffbbff701b5e6299ff43419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad65a84c7599f231a9f8786cb44dbc4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caabba37cc8bbb89dc365ceed4c6baa9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ff8ae898686202a31164682f2a583422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0638f4b5bf60bf39708ee83ea286fbc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e545369dbcba87d0b01aac4b6b6a3b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2e64e83aeaf2c18e810dc4b4f0411425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36334503b11fbdc33d2592c2b6cf0d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442ee5b3693a3d6a562cca4c06ff2f6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0d75bc02c8a9a63a0e1421841c982428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dde08ea6100b53116f8617784be109429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd0c6f049b21f178eb6b2b5c0c0e94430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7d857e87257e96788824c247536ac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515447aad9df607075fd1c70a72a976432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c6d50f5332cc6a83fdb5c1b52f36f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16375bcbfd09088179f9ce6c4c4b69c7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf20275b5105258b7f89dbc58503fce435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f1dfd898ad69bbedab34defe7a332436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069eb4dab79f2db5ebae5914e0deaad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096fcc05d10f0e58451ec040ffe1e8eb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e98c7739c3d11bcec1e9945ccde345439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f01ae9a0ea41e25db9aa962c95851440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445815751aaaf45011e330df9f6e5359441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c2e3deea76038c176cc0eded9733a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4946ed7b459edc19f0cf1db4096c50443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5fb5e2b6d21ba36edc40ed0fb294e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876404d8fde8c843b3f6f890f9330f8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e83614bb21dad41f3c808c73af496446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0337bc359deddd407a8e678fe9a01fb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27bd35506e876aa103374d3870cb1a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a5faa4a0a7585ee4e24583ceb6165449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c394bd859ade333d2947ff270b95bae450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617c98a88e0ddb8a82211a0a120ed8d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abda5fa8b64c02fbab89890b1b30db452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05627e02bfda182ce137a989cbf37d5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66313998544066813f53561b628d81ba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcfa58823df6298fc73013bfab83fee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833e405e60971fdb39c68afb720070a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bbc3b43371a0a3d4982f5875abf68457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61d305f1d123ffbfa9bf7a9bb771e2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022071f9aa4765874dea448c517ae530459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08882a2766277385d3cf01d38d0283b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112ecc1563037f37a608df497b0077e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cca3cf4dbcc979c991379327de1271462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8cc5ec659fa413cbe72d3158e9047463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd61ac9b991537df92d9de0d71cb59464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ec60121b63fe3fe4f58ffd0db596a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e108b31f16fd7928330e5e0208cd7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325590b9934d0f2f52b3675f2143ce63467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53651c407191d357db8469953b38510a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9066e9b8f682cc88909223eaf10c6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfd0cf01e41480599ed10c12684a1e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc79e9a458e779523d8c1a7935a9820471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea3889fdd86e173af29e09e93bf292472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f636c30dca07b03638f8bbd116bb9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b7001af3fead34f95aff09040cdb2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47053160e6a76c6ff52d18e533e1bf4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35034ae0ce05c2f9f0ec150effd199476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b8873255f11493a0462a0b23c8951477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d619be30bd93bab4fb100f559f251478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b841670164b14a1f4efb5e07ba435479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fefa0ab6f08f092a195f748eceb4c3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da56d589a397ef7f61a042fd8b7114f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6b7f17f545984a5f9d5d709b2ffdf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34defaec454555ca745159b847c67f1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f44cae3e9a17a35a6505f9043f759484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f5a39d252129ec4905923cd9acbf3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d915f69c7e0753e29286f9ea8416e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e890e2123f0e37ce71691dacd6d854e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1b140b038032eee251ac5b0bcb502488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b3af0d0f12f6ba1246a264eedce21489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07650d5d30dd32e4a15be828ab2bcca490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af92182b72571ce347ae1c4d8b1803491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22fbc4647307c48fb3a3b631f071b4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493825a159c09a5410f50e47c932017493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2d73230110fe3529f7167b3098fbd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d6434a407b18a9cff46b9fc20398e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1de1622938f1304a3e6b2ba615d20b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab296e151908edfb4fbd476fd16320f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374305568d024159960794960dd09b09498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849de3f75f1a54fab131ee190983cae499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780f9e22a63507beba9e312508bf039500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f80f0f104e2cf697279f5cc7701d8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bb2aab286a688c1068d97b2c329de502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68694dfa33a52425bcda91bb905377aa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6da75e1b8c7c650fd0db6491f6e5db504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075260e2b4fee4bd30d6d7f719093161505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cd0c7fc417f7c88412f349ed0c890506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4558af54830a8dc2161f449f1ba980507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefb13d058f62b7a9256d1140220c4c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d9a99bae68df78bc8ff16996a9547509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7627fa18127f7279704f40486a52bc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e39fcb8cb143282077b4e6e78b133511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18796f65e47159a188ae259d61f5170512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e2002302833a551fd69bc99d46487513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf62ce96c4dffd0a62378787af7583c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3397c484eb2a3d480903c82f818e9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337eea45def26fc5725ebfba77362b6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d3682a5ba13b4558ce121b90551f8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967cfced6b7a23925e1acc4fb093c61518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d409da65cad1a0913a260f0d5f474519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc5c2abdaf4c55cd6f468bb70ca79c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07c6c8d0ca06bbdd2c2bb0d0b95f77521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b728d01d7e4b60f7e252d862bb3b5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee5d7e7d16319a89d2b49da7943b4c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d816630d3b0d18fe4bc9d8109e87cac524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a45ec979628e5e4bc4f4a1956d2709525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792238ba111b47ad6d3c1b22d84261b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ef6b8d6bbae375d3eb23ce8683178527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a08f19a211363f1f8706b1ef92dfe7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5f98a5375a45d13e992b0e6dc3e89529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f64cf96507b61801c68c1dde66d84b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274660dae1b73d7108888c86f59ce82531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc96ea5c8f3720427837f15a487c436532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a5fe90006bd292ed66b3065789d45533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afe0f97f3d6565e12291ecda0be840534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d14dfdc5b8d770ac153670bd6c76b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aedfa5ee29d794d09cf20d9cfe044d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79029b04785b7b1415902804280f32537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095ad4ded8c0f5bebd179eda25653cf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1c27ee132a13a462285ec4b3e600d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692ad671a923cf74d95e19b7f329109540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15218a5de26d13e3be2f0574ad29f1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7609349dbbd7af73744704a2673064542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ecf0a35a4ac2f16d784bd4c2d06b1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c88b3f8e0df51578c15eac631959e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9c0e2d0d5504004bdad6be9ca78e1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d22b2e24800a6db64f4b50021b82cf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ce2dd2906fd20532eb386bc524de0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5de7ec27c5e88fe60e652e71b9a058548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb49e4ac16248ecc2fe9980b3c3ba6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf40fbc7b65534529ff2c352617916b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb9fa824cf1afec8436b618eb106c1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60095a74807a6f82b923cc31e1a6137b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded94fff12c8914f80c9523b5bd84cf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835431bddbadec3a22ce2736aaca508554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d37ed7094791463fd0b48abf8b86d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac83a2987f61b46d9bd9a49749eb1e7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1008b2c4c9103eec9e5f8f5202a542c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455726ba4de4f7a9dcbb3fa29d4e2757558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd3e8bdc53ea872c5e470116943531559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523154c73bd3c3c9293752120ecabc9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c9fe6304688ef7da659292cd54b97561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d6fb011b26c7272bd4d7b9a0ea309562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b33ff50413cc23f7d7380748bedee3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfce9e368abce8f91b887941b039fe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddee970261936d1d5a529bd889b255565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b25f5fbf7a6b12301b9bd4cd3301c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e69485d946581d98e5000cfe4e7c8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ad19904512861e0f073baba1a8281568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c22a5c5322ce1c7c653b535bb80571569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8f5d270e0e61d6e224d63e02d1747570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819eb2086b5bad798ebe4fa5e8d6ff1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1c7aac7d20132963b650db6ef0680572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db40fad83f329714687f9713ff2023573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f314b35f972e3a52f853a52ffa362574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e71d861cac873a80b984a8850bef3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a850f5ccf72b1cfbf3de6a7a19a3e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86501bf3d828f86fc5612eb78fda25c8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b2ab17759c5bcf962bce51ba0d645578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502b512f18f1d6ebe05c710257ed827579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960568b4164ac55ac848e536dfdf2df9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d534451dbd3dfccf4302cc5240499b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959ec4b1afe7f89a29ee18a1e4092bc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad781592e0350e29158c7f8dc4dd292e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded7c1c7c7096506def51d3bf2ceb24584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd3fcf2643a1322e5d7a8de5dc9545585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c291eb9f0a392ac79a349ac3ce35b22586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1e0040d13fd1b76e91d2909064c3d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fac47ed636437c2fd6f6a849a3c54588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f79d195ca13f82e50a524141cf54d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3360b02b8eeb46a8aa81e4ce82ba612590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17b4d26368b8101869d412d3928968591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b332ce4f8df0dc5ccd4d8232af9bb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c7f62650b1cbfdeb2ce6799184b3d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb147f9dd1ef75b217cded53ee9923594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398fac089c641d6ccf59dfada32ceb8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22955f0c65f3e3fe92f86111d2c6f2ca596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3378fc825b08bc5bd8b8dcf4446eaf1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228e5569555d724dff995ebf47d7157598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225890a58f69149a4a1c9f43427cb2e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bcae2cc8b0fc84d277551b53e9f33e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4411fdd9c0b9a0452fc450ecc2c54601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072b46fb9d4e8e61854dfece91fcd9c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596cb541a9b9ad153a614332c15c8b1d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92455fe56605e73c8b1dc83b6923b7ee604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b00e8b294f796ae4599b2c2dc6979605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5392e1ce98139e9c040035e6eedf8f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b740fa63a8e0c8ab50b6c8b2f500992607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7976a6b0422045673c88d383953ab3b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e270033113d60bbfcd643f16397c2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4efee9162fc6c41660b71fc1973d49610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de424f8fda73419bd53325e061b734611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6aeb68183fe9e19f0aeff420c11c72612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd0a774eb0732272ac9328be15d842613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c082918f56c4cbf56115f8d97550c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18fc3124057fff97354ba2fc131f576615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301cabc291b11b0d6f09141bdf11adea616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e8b4703ad65f8dbc10313d3a4fa6e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52beff17fde9fb7fd965d70e11dcfb80618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3601ae6c55cabfcb313d558f12ca1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba95029f799bd68fa10e9774b6309c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62866eb9e27b1105e9a34f588822aa68621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d182d140de917afb80b455eba88738622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59488758f067d7a16fff984b1701a5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f576023965b1f31d121b4b5114518f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581ac189e49aa917a5d9a90c85c0ab3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d8f7579a193e1e409ca50949e9ce3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2cedc13f652331a7ed29ab623f3ea7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87de15a37f5eec9189d93a41a5c526628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594b3cc4d126e16d47a99b9a32c96bb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c546626c87db7c5301571ff0212d974630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fd0f18806edab248eb9c30e021d4f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18481e97e936fd2d247cd707fdd82e4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319f7eea486b505ac73a39121aaae5f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8a9fd50fecda607e07aa02c97ae39634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45791547221e264d531dea764af66b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5a35463d1531762a006d681694565636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec7b12f7c61224a9d759cbde7a325a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baeaaef8da4e48a8ffb216173c62ed7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d676227bdea8d67446d7a6b3e4fb2c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ad9a6cc18db9ca829f2e350506b5b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f557c662402368dad068263ee2f8ddf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d63012cc03e01325761c92a8a83ef642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b03e3b0e079061f65d53942eb7034643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e539d0f278336c5bfa6c91c2ab67b8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67add6cb33a4f8d522fca41b1c25866c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25437d9cf4b0d85f36c0102eb149a56c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f25c8b71e4fc501c6852ea512c41e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11470aad1865a4fe8cb9cdb0246896f3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391b79ca998a5a5638990ed217e9d6e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc4cad7d39569413cb4485519b8807650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6dee9573fa7cb28eb565fc900e59e8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587387de56aa57313d219fd38252c633652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e42cfc0210d4b16ff79792d384016653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6d753782ecb7d87f8938406a2fd5a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd75765e809129582b466ad37e1dc32655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26cd1bd41813e1a3e34c94fc11df8f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b07b29f34918bbafdfccbd551e962657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a29dd3516e7cc777b8eafddc09af2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad340d55d4a6185370e8cc589ec7a8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b38de937422f65f1a85f0e51490bde660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07dab9df43a0ed3fe8cb418fa59ada661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834a52a3b20a2981082339282219a6a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3921781afde0447edc3668834d7a96663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51dc8e22f0d2ab6facb5f58cc585ea4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a41f07c540ebb9c4aabdceaf50b6c0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8f626d811d515fd97750416696cf6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbde880a520a22ee7cda6e149f73b49667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0ac9271dbdc08a02c2ead7517ba03668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36b2a43c5089dfd08924a445fbe7ac669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f9e33528eab62666321f7424680da670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12895f8b4603da58a00942d594594901671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87a43bf4eb35b9e7e18a7cbfcd1ab4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49a80f4f5569c004e0343d34f5556b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705cbb670c355ede66474e2f3e98a2a5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e9af105421bddb25862267002cab9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a974be74a532ffcbcc6c294c54ac2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb8f1acbfcf234b9f667d2c71b8a11677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99737b50b75a8905f5f50bb46c2e89678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4dc028ce7528da1ab0ebc7d891c4b4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65927dfdecc7e07269367adf55906d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9914dca198e0ec0e7e78346c847dc0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fe18c379c3422af95d44d2d73f17e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375db9f678dcd1d492a14479ce72fd9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86cb30cab7224b8ad9eaeae18f3371684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8a97d33351f1075d5014ed9e588fe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3427ad963e761132c08479fb81583b5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e431e78df01c28a96403854241f4846687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d13127494f8ba38adbd3aee0e3516688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47a90a93fbbd27e613c6fe91ef37e1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74293eb8771117e5187095fa05dc100690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350bf2a5da251ee733d1cde99871b8f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7aea35a48c769bd59aa5de54aa5d43692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1da06cae2f210a183424272fb6261693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d90188837722b9c6c99eed5053797694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14428e08d286a75ac5016750a8babd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496878a084eaa9615e9487b149b4b4ef696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea56f935ac6310fc4f64a48c3b03b0e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43ce838a13397103d1046b6c248212698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac41f87e3b347138b11e9b4b5c3e2a1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332509df96e635f21a5f54058760e39c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1b337cae944f0344b9108c70a9d79701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb633d5b55da1cb0f766558e332ab2d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273e0cf0475c7b0aa722b1ae20c483e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba3ef689c29d9644ce7210227fa14c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb647d04053a9ce4aa080022117a90705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81287463cc48b999ee7844cf97260139706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139c912d60deba300bb6d323645a6ec707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399dedff46c93e600c2a073cad6a9d9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162adb8681b7d6f5fb076887ef92f8e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f731cbd0845a0a92d78fc7118a1e97710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b035313be2397dd18b893a33fa6101711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b84f73630ef86ca6843ca4664f7da1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e769a25bfc1c8ca7affd5fe489536713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd8c17cf6f64ef506b283601c953ac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324797e220654e63cc88fc5e3b2549f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5ccf32e863da83965f7a1cec74682716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc5b8dc924336afb9009a38b00f371717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713261407405e330d6bd3e2527811be718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc98f88aaa341bc148f3196365b153719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc9ff10e7050887988eea6345e4a05720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1629e917a58470989c2663e991cb935721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f1b08ce24077400f3959d7fe36cef722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2410bf4b0b26f043d748079d0f90f2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07548ce1626457613c09b14c61ef78724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493969ca8a06c22fa217ab7153893f3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7f336329cf8d3c75ba9e421057232726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e8fce8a422959130477650b5f9247727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7993ea747f2211e694418f6021cc87728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03cc47bb98e5f753eb493b5de18806729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e2a8752b944153b1007797fefc846730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe970d78a4474cfd527e8ef1a4ec89731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd06e93544ed9af78054d76916d8f1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5235956a1ff6beb61ebbb7e036bbf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06778942be0e2712a3e061cf0215388c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7d1985c7c56450b0be4148521e4c2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbb010d30ff2838424e1760355f85b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3ef7ce0763373bf87b87bba3af05c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ee173de7c7d87fe4dac59ac8c0f5a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9aed17db740511e53d4efdc75be22739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69aa3f6c3dcde26a5f78417a45d9a3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ac5b8c168bca783185828efe984ca741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac608ebcf8592bc89f27a3ffdaf5073742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7fbd2b31f5f89bd616393c732441d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957caafc944655f95a044c34288bb01b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1c7d9477e2a19045a4ce9015d30e7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba35586c185e2b81e5e1bb160c6612746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343631fc0c4a73e11ed2ec88c9e18a8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384899e1db18dcddc0d192877a6ee9f4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfad195cb80fba226d4881f581b2ef749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819d5f244c26ef3c99a458202af8686750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88452af917dd54097b219dcda2561d54751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820f80127251e2f6eaf8cc0e8640598752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59904de7b1292ce74c172aadba6d391753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469e5f6aafb68f28d3925de18b82a84754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71e14beea956e3f439efc61029e88d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9326f7a2cbd270c0b05a730947148756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343324f90c7cdf38ef0db5ea838d7a3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a156015facea4b8328ae0b3bbe99f39758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3fb6d0338e6b75f0b2d8d4ed7c84a1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bb03be68c1621164ea8493bca928f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26237a7dd3501a5dc6b016fe6d08c27761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404d6ab6a8e0ebf2d8b9e2251bd7a40762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647aa3f05abe43efc1b53f4b62f0627763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e5d1a64908f5930431c39589cf0a0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01724dc1371de857c391d0d7b24a441765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138dd43ccfe9fc4d38f63a6fd43452dd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e994c5c0f0ae81d18e4d20b19a7fba767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2869756b99a9edce206d5eb4c16a70768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3ef475553ad64105e19adc724751b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf363132f5fa913383de361f872f910770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58124c4c84954c09ac12b878bbe6719771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993f5bce568c8ce3a562a05b29650d3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4560a7b4d935b9e921ea5bb182257b5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3309ad52de61c882d8ebcdaf9e6f9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbac3d5b18c515f12f9780bd260efac775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b5b173b52cdd9648d1c45ab6d8327776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e362f76e05669930c601438238e2ab0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8de98c0982a8a32d466759c7fa5a7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f061371676fafdc6c22c6036bb2e5b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559964f9c3da052c8888aa653134da4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49b4e8eff4fe74f823c7c576b82fab781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409ff1632c9f8d7a4238d434282435d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bff715c096d5a83d266675267f79d1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702860273729193696093acffadf30b8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61be45ef12d4823d587b23e27a1960c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7906414b5c1b29789a889b6ec61ff2a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb543a856ee8a5c8c2f9be6e2b90cd74787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4feae3c42982595f7d16eedda04053788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b88d5026b3ca8fe5be5139aff19f7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629fce421462ffd05ba848d9229445c2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057dcd322dfcd49d26059af8e904066791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f75e3a650bac72f409b3de1447213792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa08ac34dcd99437c217033b3f5845b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04f084895619caf807a403c308ea5d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bacda4273b84716a71c1842c9af08c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337b3ae992deaa7b9b116d7d6414a68796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914cca5790baba29854d6564915f230797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f966bdc187b54f0db928968e6eb09798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51665eaf4530e1c63c07ad42f51445ee799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694893cfc38d7916859406017fe30475800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf53feb0b661a118c85b9ce1c2d7009801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b34d33c8a1b16c58e711eb2f958bb802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94975750c84b03faa2694b45ebe8032803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6c260e2d27ac740a1b65ea44694cb804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4405be9f0f5bc21615d9549819974ef805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3787b4b3828293319cfa5d5dcb13e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a2b59aa28f0122b84e08af667306d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66a97875d32b551725aeb444e79fed808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d6ef5401c69ed531b98673275e06c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837b6e38ba0a624606f0d7f529cbfa7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d91b376829a69f3eb93e7140ff2124811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5252a7c8b481b24681c9ce8c80b703812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b2e09c8b4c0c0e9b54d655a29be56813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1645504772b74dcaf0330acb51da9f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741ef8f8f3d7b411b3a75968934e6d5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e62094b3274644197184994c5ccf8d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31f7d4c70c1e692b940590566b3468817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510003bf79c5e82f92e4d8eae9dbe14818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056ea9948f35456124b5c83fe124b77819.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>