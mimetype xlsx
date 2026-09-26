--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3424,51 +3424,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c88a6ffa3086febcb126da07c34e7c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9b483854b9ba16e74009f642198c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec989979c9511e1a56683605c9fc083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34a73515a99d5d936e08ba61bde8564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bdf572f0194fe299226d1197947755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d16911fd527d748049ff5452f8a826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43c78bc87a733bb161da814017c2637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7ce3374a04f0e4ea7829091db5cd28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6dc6fc07efa348ca4391cafa832d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819d72dfa617c925aca2f7b5b56457010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738bf54978cf6b75272542e8dbbdcde11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82e52f7e7a8a1e30d1073f09e5e5fe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe64cb03e24792057b7e8de3883bb9413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887bd8041764df464e4effc42744a8114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397ce980a8f8bd763cb4d84264d2a1915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c894b051654209756078cacbad3ed616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1eca9e48a8d1ba2f16ed53dad462217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860f2b5b1d0e375589994882b21e79818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b4bc64a8d5fcdfce3cea6b273418019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de40b6a512755c7fe36156112ccf1620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1c3aa3d8179ed642b4d7e3f63931721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217ad7d86bcc1d3c59f30dc1103f8ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62f22da17c3bdb7534f377f3c8bfee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96568997bea4c921f9d55eee62259324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6585c359cf3f0a4993113cdfeb516d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc993f1fbc618cdec4699feeaa0a739f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afcf8fba36841e684b0add0472db3b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab946af7e417cfbb596ff1cb7ef288d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f77d2d98a259f02aa1e7790e7ab5ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369dc2d9e278228d6483e77f9ae1236830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19c3c3e150fe357ede88ff0123b0dc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec404e843de56f2b607effde3ac98932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72197191f4b38fbeb9b0eb88438f27333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464baf2a39720cc50ff1643f055bae934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6b78423303a6bca09546d481c948635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ed5dbad05283da956b8d254b6229336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d28974cf4d16a01cd39e064161dd137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259723f0f08194b3914ff37ffd30553338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86de17e1ad3298132a2505748ef54239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ed44a4526a7eaf307f5456ab28e4640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47e15e0b3e3dfd87655e81b184068541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff39a01834e3b595791dfe625985e742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd20eee4f1ed58900b45b50015d74143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92da25838d9cdd360a9d1c9dc47af344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62824280ede06e8ac10524cdcbfd18b145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab6c78843227f0bcf1934be36c0c6d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4aba2eacad686a2583551f3e71801547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151dc921f92ac4d5b518a6f2852e3a7048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695d1779b7d7fec32ed91aa7ef50f0949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d22cf124b069c72e273779db23a5450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097323a32c3cf4e57686af40a627cb3b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8a850cfc27bd0a12bc21ecbd10ba852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c8ed7d658b3af01221bfada0aebb353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f85ba4204f3eece5bdec94d787f4c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22658aa4b39f9acd0debb0648191499e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f2c8419540eff56f5b393c3a77a8256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6262168070f4ace9d3a37762f8b9d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8a1170f780bc2c9fc2be2528f42c058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152269488a8345f26ac6c53f5388e54859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be0fdece939f4b30f6ad86ee81c3d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099e52196e4a99572016103e7f2a73461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda8e89bc9a98345a644dbe7639cdd662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff84190e66e22f6c9a34be645fc42f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3b48613c782b688bf66534688170d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f56ace74a08e0ea9e7c309a6d2e2d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977a2bff46c13e5be1c7fe40f63a9d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed6874041fc0a34ac7e3c88a9d3b5867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae100cac73d6f2ccc901bfed49717de68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1d07af751ca3294b44b2f8ba679c869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223e1dbde505a86a5aeb519000fa73270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc06b0efefd310f409a8d137bff0eed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f282a2bc0bc67512bfad9566e5b2a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c7af246adbe8a064d29b83d5e7b5b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0cdd0ee0abe3ad8e53ee9275d394374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfebe4816acb77f6af9ce655000ba775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb58698453e7f9f07856053b154e7fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1bcce4af2a682ac8eeea2067e599077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0828394f06b53b1dcab302d1b491d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2fea23e0c249e52c5b1c413b88826c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9d7d6bbbccb8e1f2dfe6b4d96565a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff261a2a09094179951deed655e8d5c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbfb95720fbc4c98bac834b00617afc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453dddfd521f97756c9d56bbf3d962183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b354f0afc69feab0d21f576db2fe384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a74d30e5395b3b1550142fa8fe68885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3c8026a5a53f106bb92761df7d1aa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f6bd15d254e9f6b1bdfb3d6b6eff987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65429364aae55d29c7ed8e40e3873a588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b6ba1a91af48070a76c21aa2f73cb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b267f35b9d6b5d5dace6b956d30318790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5b25fb1fb20d9ff8ccfd7deed81d791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f470a850798ecdc71b296c5dcffa1292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104508e3744b34e9e438e79fea63c8793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c43fb5446df3b6b571618dbf4a4ab394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4213ec6962048f208375e805725b6895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73984944aa368d99b6af7fa23576b96096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96cd7669ac8f3ed22f5d5ef9f696dc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90dc50c26ed61152505ac75c88eefd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b78c0a6356eead77db2c9fa72df0d499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54b86088f68476cb7d20d3c530009f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7851ee5dc9b5896617c728c8da7258101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af085d55c53f40f4dfc5240dc6ff12102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3360768a90bb9254b71a1bf88419ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b230b6d5d106fb8a9afe673238786e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a043a88886adcc2a39b1acae1f649105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e925137c86699328c83341708d092c7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0448791545a5eb4ab2eab8d5fc8f32107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857e6972e091fc0c14d293e5ebb5528108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d74989d773405135acc330d82b2043109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599460618dc5a1592eeef9c02db7648110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76cb431d229eff09f36cf3e82b020d9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51958be7c69a34c7b63dc492c325b3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a692dca117ce3170eb0b0185d9be138113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055c0666d64647719c07609820313c8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677f5d46af464a24b3ea9264028deb0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee4de2ee13996787b2d38683069250116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e2c212f52237bbdbecde5c396fd82117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89343edb411db28ae782cddece0c60fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b8c0bd11154334f94f134fe0d6c00119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9d40cdf427456850c4077e2acf7f0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f8bc262610dec537618e3814138c4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34725b1829c2f2bee8a7037c39897e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c062ef7d0430ff5c02309065d8b04123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043abb2a90e9d68855a888b3fbdbc54124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991cf93c5e5c1f5a23dc48f098960f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da50aa986e67296bdab9bc59ac4043126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc94ee5a911f172b50ae2dcc9a5671127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf8096766f86d89c018311f3101e7f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cb4047bb5f1d05eb21f979aea479a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efb42f283791560eec1fff8992fc5f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e364093d9904d73274f455f0d449c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd4b4832c788b551ac7dd4f534d82c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bdbb7e2fdd548898935c3bd0be9ef3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25772eefb4136e51feede06c90f97df7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5209fe18bc4b9e87452f679c2e627135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbda82f6eadb2b8f5dfde3bbbdbcd75136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa403778db2af0072a7e7046bac828bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc7f7fa27a9c2dfc0bcb1b7bb943c6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513d8e2b8e782a894ba98c37509f303139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62af0183aa7358f67a2cc421c4cac91140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95381fb6f6fb824754ccbbc91e5e95b7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563bc1b2b7cf94ee86c312f026c2f9d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9e191ff169830cab15efad4842696143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64dc286839168a2af43bd6da8377cf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c09655c691ff92bedc343bdefa6d08145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e312a27fcd04596483564c6396484e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d088f88a51cdc8751f0728c5872c1e4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2115b3e662b06869838410a445657148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a97ac40de86447770499d78a6758b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cf8c6d9d1c1dd6406a6cc97b0782e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ca6f0997585c1ae4f3ce922cd3bfc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c311c3ebebeca154c56a1bcb99681f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3fb6ec3c998bf0659d676de6e39bf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051b91200c9cfb499be202058189578154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a87b97241cb6496fda0ef3b8e680e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c8ef8295b49a4d56e57b953ebb17c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1c1165a270f6021ce0c21edcf5fb4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ac1ed82125049f75ff1d28459f527158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270cc15d05b2ea32b4169c352752ab9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ae6defd3581205df8f9dd736b1416160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78ed08d36162af6f05a0131d23d888161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3db13d75fdb42432d3a1307f1a74d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c17c6e6809785188b6fd5b6f136ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966ac0fc132d45568225ad328b9e66b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f621cbc18fc8d3559dda621d08a870165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4648cfa142e9b328c7edae13e3879e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d63486887fa9b9076da56ee6346c74167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f3dbdcdb37e3880f7da11f1f9ef32168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1107333daeda9db56e88ebe6ee7268169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84265f74472343ad45b00b8cd6299e16170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5f3a88df2e32c96b9a05cd03e421d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11b38cbad1b5a691afb515124b6017172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b676977011dda681d2d9125772685173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb864a6a29dd5789e0caa41126b68c34174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab49518bb1301a08b53285f13a579a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99051f9d1444bf6b3bdbffb2c385c46176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a77c6e916284e65419e322cdbd3339177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0503f80d56fe4a96e4bfa6534241f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26929412aba963bea6c9abf5547b2289179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b0d1658878dbb657ad54df188e384180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba85db6275da7da6baa2aed4a58356181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b8744ea52034dcd8c1c29ca5e3328182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1bc6754f6249ed569b3b08896c2a7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecdeb964bf1ebba6964eba5a625eacc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66134423976f9c4d9490fd7f55171a41185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd627067e61bb25c109ec609f78199186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5649e25fb1874f2ff8cae96857fbc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583135c5bcba413a33714323a2c8318188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f7089c4d98dffc2c71ca4a43194a2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9ea07c5e6be7e930e213a529709eb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07a0679d684fd5b4806f948d109700191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689feaa209781ac4274c8197a90a6b4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bb6926e719131ac0393d2a1f2677a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16740acee88613f73e928132fd0c7e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca60e3d7c39911fe7e8689dc92a0b66195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407fa983b983b77efa436f6b191a5e4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101cf0d4c9fed451587bd2e6fec9641f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b2c1ec81cea8c1cb5997b1a8f47cb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0615fe3ac86b7eb00d9e8539f3c88199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e1f845c7b364bc29706c209bdee76200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a34927e95941757768f69aaa420bad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65273932484a8724aa7683e55acae05f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6ee7ddca2b7671013396c7d139c7b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c31f5f5034db06475bf54c264181cd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66555a8ac50f5a48c95e11fae70147e1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9952c979229b6bdd22a2b9ba91fc9d7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae10cdfecdefae30d594851b0aceac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da91ac45b0f0af3bc4111876025379f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86337aec3d79f8592ebe6bcd626905d9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432366489b5d8658440099f162c10ebf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4a7dc48c7a0113a7926a0d5b135a7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e34cd87d58e8a883b2daa84f204da212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a72e2429b2fced0703d6143f405b58213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756d9ad2312b13f79611713b9fe4174214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d34153826404aba77a10cc399c292215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ef2930acf163e0ca409b05b65d6db216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7e02e100aa0efca85bcd095916623217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13f3999fbc7a91ad159e011333d276218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b181a43129cf9733342e9aa2cf4a32219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb11a4c1caac866fd9ecfe5964879bf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a0b76d616cd648c1c7f6ff5773912221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199407de6070f755ad749dfeeeba701222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb238f2421bb576854a91ef2ba7a78c2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ed3a9d1021508b679cf6b8114c105224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faab8154f79a1d717c220e42c66f9b9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25153787d53b0c1f067bd41d110780226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276671bc02e981f61f56cafa117ee27227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae815967c638d8c49579ba411db64cc2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560cbca638ea853b84231ba2ca90dca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a89ec30033985258eeedd1abe43154230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a86885eb0866f70819557c1b1cb50231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162caca101d14055045a6c3ce4b2005232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55984d4b5bfc8c9f5b1c7a2bda56443e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36fc74b347dba95d683d75079831fc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1328ea1a5def9a187aae122ca8c144235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c6f76ee977910f2720b6b1fc5d1d7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001835afc3ed8c73b413895b824eed24237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7e92a089749c18a38cc5b81e2fe95238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac8ac81d71db8fcf061e9fa2b82487239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b8422aa575d51f7091115f4b55884240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf20df8ecff743b6ad1163e1322e65241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46adbf71cb22f421dc51af6ad736c6ba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0a4d0aff5c066e3e901451c42c15d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9726d4e3f6e7a845fa6dff8d631e9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f954510c2a5be4597523e517579584d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1255c96d3643af7b0bdf57c8547dddf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd38dd94f0d70b1dbead1d52ad07e3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc20c2402fc1cf70851bb8a8743813d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b449ab16cb216cbbcef04b73fe6966249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf275a914f0fcd19fa244a57fa160820250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e342618628de621054a616e518986d8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bed8c75b8e2107d784d7dec923cf8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b7c008d617603e955ec4b56cdbd8a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8ca411cb6cf746fe7712da9a4a449254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da2136c23775681e2b7b106ab790b6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc7ec42d2dd8b885feb7672020b2a3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1d54d67a75f2fc57a3671be9b0164257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7f0a1f795adabc94e5a61307a2594258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779fa38f62a812ddb33b117a7a8180c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01740de800be429d5b048d284b21efc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ba70856ee148087bda06e6a82dbf0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742c5f58f98fd8ab689e1cc2d1a174d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722f1624422104f4babe706b3b3676b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e329b8b5ba9807ccb434e121deb90264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79c3a3f62795cbf51053031507c471265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95326f5fa1b08e085639d3e8fc85e408266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b4e8bf15b477964b1251f5f982092267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89584cb0aa96db8daaed6f6e405b9a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e8247b00aabe599dfa2c484e6d43c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce872515b3967c8eb562dce4bb0d76270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4bf7e3b68fa253c137b95a2b519011271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609b05cb25d2cff335974ff87af4583272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27acc491435aaccaa6099c20a0301dc9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3bd6782a57ef70637727c4a3f0e31274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e1b67f942ddcca1c30e43369940e3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f80bb1f9101b5e8f2a0a53d2381b9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44b1041924bdad6f7c11e35a85f4b0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc4209d1a07661b17dec18cd299ff5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475d0e6b2d4bdd32b2a8b4219462d5a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187240ca77d53d3ed571f8341700c23280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ccd39cd9f83c1024cb75a2fc7c185281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466e4d0d4052691c920317fbb368242282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92ac06a5c9d0b210b36e3699465998283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e52468adf1b7191ee934d1cb4629de284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebd336183d171575c297d094830e58285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1da048e91b1a34f2b4c99deb7670e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88f82c3cf58c0c9ff85b1bf89de472287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e574de40a1aaa28466781bd11cc7fb7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f8cfc3c9c06c7bcc43eb7020222a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979cc298b8c0bf7c0187c6f8028f6a1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d35c4bc740013f48978914b0eb8dd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1c72184a4e8c21077d347476fd5d0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3379764d73ece0ad03dbfe070825fa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e39b114121d356bce25a5260434ab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749f782949f49a9c18bafc5b9fd301a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74586b9711f636a1b57e85cbde5d51296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6f95b18f278f774519dc1eb186a7b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953a172c988ea6d534b99daa1e277e3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa505bd70fdb7591e34ca79c0c78e9f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c142237f7c0b7761f2afec216490266300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e0f79979c337a402d2f11d9f3253b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b282f9798d1a912e4926cf71c507aff302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28746dbd104b4b4850934b31b27c7166303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01fad578d116cb049cd16b0eee0194304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f6bf6af28d58f095923f39703be70305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dece5bc1a17438769054c7c922f0e61306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368d9877a1c96c777b589f7ea1b99c5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54157a07100ff750643971b70a0d31308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b98ac1849a9392771c24502083df6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c71a6e5adf78dcec11ebaf016bd9a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679fea5f27e829fcb15d0a577216a35311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295d5c030176cc1acb0afa7496ecb32312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c08bc606af37489e146cd0e7e9183313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a43c4ea4728524bcce45fc5657896c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fba315fa7fe1a439e537539b64b85315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbc35025f3c0247921bca64dffa830316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796e264d06a41de37bb95aa67405115317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf03f3de5b1a75da07600c1f63c5823318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63725f1ea768c612f8f12ed0c7adc69f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156d75bf101264794ae2e53e1277f72320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997c35afd2da431f44ac8a2bccb6397321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a71cf95b1dac4dc2ba6dd40f703a1b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4a92dc9375c18dde323cde27cda84323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418a847499891e8fd55ba011f102236324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f8d9672f506ca259fd2e97d71a10a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ac2243678f34fe15276e2e3aead6b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38328c9e815a372984219c60d256e436327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8a3ae96b55e2bf049d5ff1160f6b1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4269214524e30ab4bdf332feecbcf90329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c57dc559a2356c78522894f03a487330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077dcb75a347adacb6825c10afc6f10331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5318154eae80ee7e7bfb7c6cca93ba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee7d7a34869845a8d37231ff3f3358333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1cb1d5a684e7de42ccf1e1cdedb18f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177b460f8aba32b7742e4c07a4beac7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274dab9374ab16a2448c8ca5a4b02f84336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9be42f34ed6f344957751c18e39b11337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a1cba3a0ec3cbbd463a4e4a9a731b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda2b20e4b8fce0cd566ffdc2f3f6d5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351e73aeae2df933fefe08f6b9e0104340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f080250ded66c5bf7a8aab3e38804341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44985e5e2c8989a0eedecd2693d0cafe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69433af59842a38bab0ca8714a43a6f0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0cab29caa6515e901795f1bb8bcfd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dfa9dfba6ace4768627c2d1c5bc33c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181d3915db997fdd799f2e7f2a83e0e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1df58945929705d5e93abec47f84fe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40398388152970de1ede881a6e479d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df72ce873f2d92ca2311e46da665d5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa4d4aaee771ce6736d31831a2a541350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cd2afeda69ee102074d786a102dc4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142089d388b1fa2236aa0234165af19d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86c7fde5c7691fd9b34c96a97d9d64353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcede981c2d4111f75cc09fb2044db6c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27f0d3f148d7733bd4a2ac41674b61355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d9cd0b6fa5648a743b5b3bdf7bfab356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf898bbd75724fe43168a118246d59357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bedea1f5ea738472294d1980b0dbd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f10dec44215587ed4c8597ff932ea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4c3482373c18880ea22f6e020bc8c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc92a2e9d2cbb808dc8d4883ecae89361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92377cf76d163444f2519072e026be362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512e31330444c2ee0d3673ead8f1185363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879cbfb16351312a8fc425cd6971f3f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b26e6330e1a648ebc29dcda3477ee4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2aaad4de7909b6598daf3bfd2e43c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ace87a9c8cfab1cc21837870ed93b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577067c7953433e56daadc23ce53f9e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356d0af693ecce5ed6d62b368e69fad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4955980073338740ac37d3da2e1f2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5caebc97eb3f2b68a56cf48f3b7bc8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db244f9a318ccc86e150c8e78a0be9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a6f1fdc6f47d3e25077e194324dff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199a00d6efc09f6fed568b84beec6f0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c906fe9dfb099f3f4f39699d26078c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca1bb27ba43fb5e454b1fe55a66409376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c77d98d6212704722bf3b48466a5fe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac53ab848778201ecfdbba405bb804378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ca4f7ce252419109fd40632b013ee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625fc9680159cb8303150a48adb8079f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326810e0157368e7dfd3845bfbadfbc4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741d33cedaa21943a19bb9051ba0459382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01349da875a8643433a897d95b6e586383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843836ed8d15158e52180785244ec58384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b2709261eaae2914ec13b3c8ac7bc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545ad02e296bb2ffb3e32a31486a468386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfb56836f2ee4acb8fb4548dae0022387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32dc79151dd4ec534a1a618a726d79388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1917cf750ec165246152180974992b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd2089095618a2a4a34ee556629c34390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a40bf76c2f8672fa3b52ae6d809c6a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b3b4e3723c4f29dc1b63fa6afe600392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322e6343743ae60c3987d307c7978e7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c7a93197ca06fb1c956d1ca5efe6e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00d44b544e8943db8c786ecab4ff35395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043a92739e69a986de4d6d26b39031f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62191c1ddebcec5643fc791cd72ce9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011517da7f86e4c120fc711aa78cd10c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f61805ae8c9d8cf2d1b890f0ead530399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03b30fa63197bab62bbce5714f989d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bafd4fa49503ac5b362c2f31b6917401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918478eff14c2a846acc073edb2d1054402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b6cc7c9792e1efdfc1b5a40f13aa3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0368e06c35581e10248c89089f8f1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b8102f7bd9792885de060d1f1cfe5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdf742c54892ba7c939c2069b2110e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824b3311344686dc9053445d91f232b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b89f85e7678a26ac7cf7ef8c2fb4d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7ab920cc889050bb6acfb892186c6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8331f09ba24f699630def933c1e6638410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055ff35e0c1d2725adf4d2ec1b7e7d2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4e85fe9b177a413500fed7dc991f6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661ca4ff6024cd5b5bf3fe5abc9f0b6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0fda7cb40cbf3b49c6d3d9f3c7519414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eee34a1ff00342df1f86699d678f00415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7de69145021345d69331ad859d766416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef30601cbc2f215f56215733f682baa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb0a118df8927c85809ed00606ffae418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8560d81f4943414e312e2964fb05b9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343f5291d45a00e7d0f3da0c55fd6e9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0371a6546774c0cd5595fe4c381f5b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314400586a7b5139a8fda113d32e7cc8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b7575bef332e1cf199f75b4652709423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c69803c7b29d992c874a0671ade230424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9ab1584d9d0444c10a85c7e6241c2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9a6f235677f2d2aea1b41f2953f6f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8483235f7be18f42d456b5ba375f57427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f85f41fd5d78bd1c5352e76238cf6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d70392e946ac7ab731016e6c887b1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b78db190481ac35380fb5f315f1b5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4e005b28f455a30fdc6f463bacf5c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b61edd97cf95852bb7900a90ce31c6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e68691acdf50b780ab6035a79ecd9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6577ca9223ff18e84f3a460e67d96a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38734d0f7bbaeafab395019521d50b3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11525147d077748182fcaa603f49f0f2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10f73cb47ea4b9fd786647805d3e04437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e9db18cdf0b81780af6fd9db78298438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1eefd8712945ef65bff1f016ea768439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fced267e1dfe1eae80dc9c819c31f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2e35fbb8f5c6a5a8013500d3e4050441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc1ad6084dc42ac1351d9a86cfcdac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27816cc0f762fa532db4763acaf266bd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3409b434fd1e42d5e9cb40d5438cc7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fb234e3000a4cc01f2a96dc271b79445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a402f5b95461ddbe63c3dff015c0c2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26053d626ba7b1bf158c6a1e617c497a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1ecfa5e1e216e2d10fafc79aa8107448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4cd71967a1fc27bfba707f74c4fed449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3745d94865a6e3a3a6c55fc9cb90e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65dd5dbe0574916b81e7f4f1f79260451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc507bd34ee7a101d59ede5b5f6b2cc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe762906bf3d78166431e43996ea2ce2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd62f7eed58f2d4b324a46dee3d6151454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8efd1da1cb411a206db2f8ad2ebf29455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f531ff47a0f716fa76b21397c744678456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8871eec4af0eb2b07ec32258b664dda457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d84ceb3b85de15c0984499d03dfbc3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250c8558d8228e47c031205a840445e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf69ec43d177c87ceeb55853fd9d1f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fcab90b60d62503a374bc5b26c0670461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea69b7bae9bbbcd416d6f92b0d39a8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2e21a37a79ab691a64710d805cdc4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a6c3e64394a73a72ca596250dd84e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233c0f0a6397de2349bb8dce64927c0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519875c9a125868ef111901558db78c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abe5915051d8685455c82c93d57d2e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f2b78651745609ea5a879597405c1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb5032111e13974f2fdfd9eb7fdc38469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbbafe04f79b6c8311d727fbc40d9f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eac6926b68e03d668712eb30b34547471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973781e15b11573c0cff72b2f988a60472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c63c2cabaaf4761cc4be15145905b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e495f3d04996d7b4b33ea53524a7709474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e086704ac8a879b9f84f4cdf96d80475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0650336f8f4eab18f87a5ca8c7803e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fb4dcd0e18dc71d5bf6a387a94ae1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c24e813a6b7922b6eb54c9e05e545478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19584c0f43d3f40b13d0db8516f6e5ea479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee38e3070933f38dc5ea12c4d7d8ddb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af871935b18b82db00a70b836c4a2ff6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df286482fc25084ee2af4dc25b0934482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a68eb244dd1665afbf48a18560af4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e0c8499a84d0a15b60cec5710a70e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c64c1054638028b4cc4293c63babba485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e82f4af8416d19d0ff0e22b4f5f7e1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c56af2717a8d67b5fa6c6fceec2916487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8096cb8f0975c3375eda97b16a927e2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5567df35dc936840dafa7b6216ce088489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1ee1ce3a1bb70904f4eccbe5956f9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4eb6328271565f12b8d911ed532d35491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60548164263d4ec7122bf7f8cf8bb528492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce68d110f08de27e6d854ca61eba8f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4206ca61a430dd34e788d3a6a004d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57835b0a502ca9a50ba2a3ae29a1323a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a674efe2941ea1f599806838f682d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0cf00f5e811e6a30ad47da2d6b8c0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fde4823279593b4ae38da188582fc4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553e1a1ebcaf27f51dfcb27c3dc8cc8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f25dc4b552c9a5ea3e4787477dd0a6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0632274bd947f55d63356fe7f9c5abc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b527fbea159ed77dd5bb000fba8251502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ef2ba661310a5bfd21c6566d7806e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef3f0377f41e362e8159ea29a82022504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c6afaddf2a8507151d215404cbc9f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a35abc1d4fa2d7cdd9984affea0bd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f8f055c625afcdee1404b79adc615507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64bbdc9cbc5515658d67398a4c5d8ca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c455f3341d58f11cd5de4bf78f6cd2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c60d2cf2057040ab76587dcb8106ff510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07411feaaf5565abfde8f1ae052d71f1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7668148546b8692fbbc10c596a9c67512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3713b05c91f94c0f9835f11694bf7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9ad69666bfd394e9d60e479422fab514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37671226d5493c190900d380c2dffdb6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b3985b64e6a6f5a4db8b1f5c5a28f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890dd5400dbd779d3667f1e0b2cd54c2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9f23e50433fd030dda6bd7f95d074518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c32f151a06b5a09634de0f70c1fa88519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcec1e73c54aff269fc4161759c801520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07451a0669beaf71487067d365e613e2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45d3c7625ae43d9d25d40173e08b60522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ba6c5523fb2759fcd8ed1ffa0d712523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415f28cdb7f67bac335e0e17b93ff15524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347bf7a8ecef5d536783944bc8fd4f4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588eb1943241e597d7491be4db3e8491526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d35e73f4261bfc3610fe64a8616ec527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef2d68db8eb53cab0d273cf578ddbf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504e1a59f4eb681a0a91e396cf0ea99529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2acad276df9c6d0a3934e676711198530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a260d99937293c0afb3a8bf9a77c6ae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a07a574a95c3e772cde6dc7238894532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8f82f7570e389d4a08eb5bf9556c8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a1f826a57ca927bd78e9f9ee2899e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e76da33a78743f272adb4a046c4952535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0add2efbe6bbd3c1bc47fa87c81d021536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee62a289582833d9ab355d97815debe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc73c60a4f6c1f5f428e376517588f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d593d46bb856cecb9bcc51df5540b3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1eaa9969d41a5460547bf37c13e00540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272381a34c82fbfb6f189ee749743851541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f874e2c7b00604057e294fd276aeb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b975fbcbc5c6b5aeb97781df5527b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748a42f1ba4c43f767953b331bb96d6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca336c09536897c76fd9b028f3e3d5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a0c05e3a16975b6ae037d995098a6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626142e4d88a13f9c2ba620886315d6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3da2c70af5b7b24420f40a724c6d1b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8950923ef19bda5e1ce99851215a42549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68cd4ad439ca939ea2b20aa48fadc78550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577e02102371dbd6545c4069a0ec591551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fc1e5620fb697fe269fdd2a96d774552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4c278f14e385358238629c7745623553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524827b73f75afc338f4a4016c312de1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34668a58a8c7a2c0a60cf93685e5b900555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423af2b4275dbb7070bfcf179fe58be556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202de527595d1220212411da1daa974557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee3b99a34a0fbcb1d79e8abcd42ef8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbc76841ceec05240a7cf0efea490e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c253fd5a8e548387f8fe45f0298f4b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f3d21ab1521581860e4d7595c343f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8c283c6ed6101e7e912064b460512562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcb3ef7462e50908c23fe8f1adcd81563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5293924d9f2979e87942ac3e098d84d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb37e668a6ee339fabfa1611ae3a74565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6c9ab6c7e2ad84cedde5d01e0be3b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa6fc22d0d3f0f14fd2a83fc5dd970567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48d7a6a2b7b8dc51e340f4c2b58ca5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8aae70079439abd7a752c71d6302d4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663d8f367e459d7013920705d91b751570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b48e7a437dec90e626f85e5c09aca4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfcc9f165da9d3f06674880dfcc1d86572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246524e07438f741afe3435b0b393b2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da1281b75abb8400222dda736560c5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692cd231c49051494096721d4bf3a479575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56c93ed9921853a5accf6b65717f0a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b5095705ad337bb4be5d6f9032c5a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90388d2d3e8ebbe6a1a40b3428ea44fc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01857396dfdb60403b6cd042b15047f2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf471e17cc3ef4f947c8bac01bcb8c9e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64654782db5fc8b9f5072ab08e1e5c3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a5d92aca83434d494a114285788d3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef5badae5321a44b5f9e8a2a5ae2fa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36761599dfb7164c5d4322bbff4a836d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f291dff000b01394750ee71f6cdfaf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a3ea57b769423ac02b401ad730234586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346483f609bc61088a5c80dc76b0cec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330013bf156b409b59c498ee0b92f90c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf059743efbffa9ae8834daa290fd00589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4e0ab17da682fd3bd45031ea2c6f7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43f04f88ccd5d6afc394d1c030d663591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74973cff4d58b7b3aa46903d3612e0ea592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5568dea17286065b1015ddf44a328593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d5ef9d1f8ed6ade548b22d212cc6a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b5fdaa52c3742389f3c731df863be595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b9369544cbde5b1ac9cc1a4f943e1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c524dc00578d95be0d579fdb87294597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c901434ccc916644f0752fac9bcaa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339d1dcfe0b0f9c63138f9b89d92db0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df5f03621a80ed0945353c2eea975c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060d218a63c2622ceadb96419ceaf8b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e012feca646621697476898a25d95602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde88a8ddb0708d83866947f31382d39603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebcfdb2357433433dc56036e3818e0e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3631e7f9508b0b4a2355742135729e3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa95a45dfd34bf836b8b54497c68c40606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324c6e6964ee13065049bdce641042d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa289d57460d9da4cbec37652b800d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62a8c1e52d9360e39052fe12b0cf53609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fed68ddace65aa26a8ea81e635176610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0aa2622cb01af9fe5244ae676c850611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3047f5602c092a01fb43b08d06b1a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0d88b9d1bb96d0c908aef35a808a5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2215f4bcdaf1e1d632326ad777c96614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7920a396d973dac3799d880c64605615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0872ca574ed9b307ff93b028e0186616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f442b4cbebfc0a1ba85169c9537c71617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc2973cfed586cdf67f8e07dbe0705618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab758ea215a7d172ba6760cffd81cf5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fed8b1791ec1be33e457d0e6d4d63620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e1088559dce54c6d4e95aef4f35e6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095cf9df07e22c41ed8d7b3fccdc923622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9db203f237d688b67f5ed24b6886b8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed806f376cc2cb36e6dce647ffe66bf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697277fb53efbe7c83ff6b5b9a9a634625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702fea6af880329a857b10d3ee7c01d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98a1cbe46302a4e5feace220dfcc5f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c45f8a04647534a243fe76637e8cb4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9aab97b81d60abcc42003e7a0b9328629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd4adeb063938d90143df9afa5a188630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7834b17329fa6aff24847cac81fd56631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5dce7f1ea55988a90d7bb8e57ab095632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c34b59257d032828f6554a0ac79d7f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde23c2a3594c8e1d826512b50addae8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20dd2932308203fc6ec0938cf85d9f8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548be755cdbe61f000d1acee33a09145636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eabd7ae12766a77c822f67b9c563a8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2e91dc9464333c880c13b711a7b63638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bea785d9a5dd5da0f1e1e330356b9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc51cd1b0fb75d91edfee5808393c2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2956f5d60e3d9fe8279fdb1cbaa8539641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915e01ba18b61ebe87b84bed4fc6918642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72256a36fd73582bb4410c4b452e6c85643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ed6c8947161ae03ba49cd374f0efe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1591d9a56c3a33b84f11c94b90f5e4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665cf28589ce9243133a67fd98e163f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee20e114e3139373aa6eb68100ac52e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0978d2cee8f3e4dc7cdb9b85a4738e9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932116ca0ab3dbb8baab6f94f54b197649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df0b9207d84f8af2efcc62ef36042d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b728415ecad6e11249fd1d4b5fc39d2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506475392b1beba3ce1c57b91d89521652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348ce8185e129f2b10223d6e179adb7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48b6be5466cddf393c1e1125ea853a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe8c4d699664e460df5da766b13052655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82efef738d36377c8e14c63bf99d446656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee0f39d4f800d4c374b616e1881e10657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed0f23cd8dd2167b7512226d85f6e2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdccfd6d5b82cf8bc1fc80c138f2b8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566e2dee78a36e78c15e71a0136efac660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4be35bef15c00a5980415906d5fd8b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5e319374e0a06965be3b71d8ba1df662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a3272645ae9f85796beed12eeeadf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af519179cf018179c91a34d3247df63664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87ca8b22820301986c28260a807dc4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ccc04b955e3503b2aef43c8c208e4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110bcdd5c7d1afdabe0eae12324ceffd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e871dcc9a777b4161145ea3129a06668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15917a423f57f3299663a085ee6c01669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea22ec83920328bb4cc7df80d6e2d46670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2a60551e45704400aea139b5c62eb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ac501b22134c63912974e33c58366672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6819ccdef99f6bb179132ce22f3c95b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ebd21d3d38179d27fda21e0fec963674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54407bd3a5686454b6419beb74c5b81c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ec0f5745883a1bc1d598b6c14269b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9bc3ce0a391fb54a3af2a066deda63677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29465c16417d22a4f4c5b03865061af4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15d97880f1e9c15b477e934afae5f2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc81d2f991b5b894d8f01047a5fb065680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8018f355d39fff22a7f905a5d6fe7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb621020732d858b24f44ee1c30d0de682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9400c99c06567d08260a8b1c7691461683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de8b852d859f7d916be114129313e5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7afa36b5a33772c1ed47ccebd7a393685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc99ff9612366565eb686077fc5dbc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d395d62ee4b1fc3e550338d663896a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f153b89d18278066e9f60bac93bec688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9a4bb30a3a2c0721a8c957862401e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ef9ded00ea939e7c9fa73bbe66d48690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58249463c3ea48637d1cd7d611ce827691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973abf449a2fb2afca45e4326e3dcf89692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7989edaf8f663377baebdc3a1034c04693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454beb4583e2ba9be9fb20492822cfae694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad9cf86c431b9eea3df0057d39afe9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21259f876e9a1da0eebb9117e3f7a170696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab99a697635dc10107411b3dab32a8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb5b3c5a79bbb9f4ddceb4e68f1e8b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3471bcc12834f70d14a71e660fc0ed7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2bfddad8ba9aed9a23c3718273f68d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb572f7d6345187d98d81aa9bf433cc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99feebcab2e4dd489a2fd021210414e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d0b31e75e8e786ab852d3b26c7641703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b390769dcaee0a9be4ecaf17698d12704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41761e7447bf6a4fe043aabdce2ac85e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bb47d6bf2cd5e544cd803968ddf00706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d13eb9f0a1aec7f623dd1ba456613a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba79e9bb2192eba5668fc2239eb6ee9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8d94fe83e905edfa35dd3a723bca0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18364d69aefa1445f22eb5eebdb8c97d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988bd196ba997acfeaa17c8917c1e3b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16faa3896f7dc05029ebf97de8a507ba712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33176b90fd1d5aefdf2749ed6b5d211c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8380bd6dc4a0daf7ba21b40e50dcf4d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6a1d4b667c014145e8f852af042ea715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959d783eab8b672d806f3193ccc07b8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207745be40ee4b53ada315131450360b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94cf7e6e03ea8f0fbe73619024994e7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8785e7b70333b01fffff458510e46719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0248bcaaadaef398c26104a9969d6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11345833b18bb806a81032fc527ce096721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c14e55adc3e045d92274acab9680f2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5ca0f44d7488eb485e27f10c9666a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec74afc9c49ee59f3168d07acc1286724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a3f77c2b20c5e353c4382f053bea0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7750880dfd45f3adccb87c9e71cc0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0a60f3a1d9c4f35db4b4e8293cff2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152abc3ca4a3a3768ca96b8b75d053fa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a41f29fd3a0c23e3d872d8e555f0b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97aad461d08836cb1d92eee55d5a612730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07095e8fdbba4bcee736e7e7e31e2d89731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d6f5d0a997d9858bafa09a9578ebc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915994515f2609fc979fdb30a7ebdbd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6d56332fc1f534508aa660b97eca8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa4e03b74f6964a4cc8b4c8a3f2d89735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee0e81e69b6c572d772cb5949faabb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcb766e6c3523c941bb7949168ed95737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da08e9bc94f0762cc28fa3438f538e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a303f02da099d117dbad2a888feec65739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1b2ff276ad5361671259c8ac60475740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702a1bae199c4abe0fb6ce0e7ce2363741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e01d021d00d37ecd3284140a7ecc93742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0848412100b0dd823bea82f9589f8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69d8bc3040cdc09bd5a719c9135ccd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831cf720f06d73c310ed71874a668e9f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca692071136bf81f6dc7f4bb60a7d8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549af6d6c1f486ed85b72b2095e2631e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983add088b43d918142711ebbe77ed2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863874d292ec8ac31ea97aca5abb1ee749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f262689120b15d4309e23edc7acfe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58b80e7cf5ad90d6601a496c27a001751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7785f0bac28ed09d6b039edd8de5c20752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c024fd27a256a21db2e18c815f5d95753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ed07eac0a1d0113dbc17c2c7f12cc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af73f96b144cf668cec130f610fb8a4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d64f373587c3158437054e560a0a05756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa2d02ffe6d09eca2dd73dbc74ec07757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd74f24c2f9cc11c90c9844a761263a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4126a53a59facc95a6f6cef9332dd759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c7b03bf571bec74762b3e40b124171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01de05a33d92e881b100853c4c013a72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b190e59757847c506ced4839fc81b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76416bfe2bdc297696d9cb70c0db784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ec4cb9bb9d72f82b6f5a3745d46d75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf6d40cd384d8e537ddbc1b44992096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c4d1c472af7fdd29dc69193be76dd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ba725dfe6e1c14b83921681526a288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e884972aeba0bc7b140e604ff15c0b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157bf9ae674501557bec03b3242ee1610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514366e3464eac5f8b6a417d089c98411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7c33c24cc90fb094c2f297b0372b512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39c2da3eb096126c6dc16aa2834c5513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26a78a64d1f4fdb58c8c1d4adfcaf314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f80ca2abf9875e0bf7f5aceb9064115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce5f6c73b1ea86ef3aa5eb32025ad716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac7e5f8de4ed841e9543ab4d57011b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78cb7a41c131aa50c2db8a8e6a0f8018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd4b6db19b419a450a5f66b49e200719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629fe2c1209774cc2c22bf84d091c5920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebe81b203e217191fcc5900432bbcd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752cce2319a52b166d0a5718ac03bc7022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162bb408b187a2099fc846cbed714b0e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91c38ee6ad8bb5054338a86d1d498e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac12fea0ff7b8699dcb9209071fad925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751dfc8b2371631b5a8201006a795ec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda67a09baf4ff66c4058f08ca5e72b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961c6e5ec7245d51acc7eedbe20ad6c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0a257d9f2341175e41eeb9f0f282529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ce41aa354004cb8ddf98c23415bf130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7623432c2313bb1572d291586740d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fdc21ccb7b64d4bc1b3de68ccd9f532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859cbb794ecedacec1b3635db00639933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac24881331d0b05dbf64be8781007434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376293f9bd365befc23f700cda934b035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4597da158ff4802934d6b41e6079cc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460fb41cdba92514bb138ebbf04654a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83beba504a6495cc9aaa336217a162238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13bef0afc15d44754fb414ed94689d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74fdb129bbedae5c3280ec3fb1a06440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc99218c393a43db2ee947360bbea041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d6855caeb16a0c73bc503cc99d80842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2579593ca3dc08e3f763f2da138ea7b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6fe20f1e148e10327574a02f29ed844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e67db352d28dffdc715a7d5654459945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33d54a7c362925b59598de3427763946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752a22a09a8c586bf26864fb1c6acfb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c307cc4058fcdf0ea500596e8c1b57848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66788afe3a7128dce3768bd424898a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38182cfbbd3833cffd43f8edd963bdd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c30d52b0849d45f8d7841e0d65a57051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87895c763f20cc06291c8f7f07c10de652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38aff0ae25870757b2264ef1423ca1253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9bb7962498b833f2f1073f481252c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e390ca1b297ef2126b85997c01b03855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49172e057856ccfc51577818a04776756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be4430b9e96ba85734a394db92363457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1fcb631ee16cd7894cd9d33bb727058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc3aeea5eca1deb99c569aff6a19d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cad634c5833e66262827da4366265e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880b547b6c256f875a40c5724180e4761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38b0b74b6c6f189f7cd57f228a133962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9851f9531498f3b92ca12d638a87b363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f6a16a5968d4f124940d122dffbad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a74fe5936cbdb556e044cd5fe601865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de715a878be276253e60b4f538fc6566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332464d1bffb0c85fd2235c2d401b46467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead2892e97ccff2f956aceca465452168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd3e4402062558db0e0610a56b845969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff14614b8688b8ca1c26695a81bab170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5937cf166f0e56b5eca6f73e1b14ea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbb14ca37855f2edb0e41fbcb73e7372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd9cd3317f9456e28e1407f663b21e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d37b0c73ef6827ce900a898acb425d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54baa21b28117e5b46643e15ef22537075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90446fb998c74ddd26b956a92a5fa7a976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391653096fa3d17fb1a4f7bc62aafdf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba40c1f8ee7c886650ab282ddcc04c978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bfc9d624a8b51bc076a41c650ae9179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254af0d79cbaea59277008ec3e045a480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4432b8ae49986a2eddbb649378cc7a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fd5b7fbc630942a7fe39d9b7ae10782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a53c4ac7f3da9ca1e6ea8d1ac9d79c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71cc755fc05260a6901e95d4be9fab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282009d5f05e0d820b91394f683792a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde8ebadb1f29d3a32c1a7c980e2f7286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77a5877d4537e478911e717d55ac9287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c7b30fd990a90f935ab09f4fc79e788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2bbad5fd19f6fca899d7f81daf405489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320d6b712ab9104ea2165d1d629dba790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d2aae9d8629e535e64aff3252f5ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41af1c0bf4cc5cc7df4d05d9349907692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba57b11ae4bc9d2e9288e6d3909e74f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37c317c67ef366616a52310f5d7b5894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e221dc7dc13217c780f7dee3f62754695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f4080464aecc330db498abc3d477196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0cebf13154aac3e675a45479d559a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda8224f7c513a0eb459995beb6aeba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a13b1397d0214222df57041fe3720599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766599306aed0d91ac11befad8f1b86c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81ed6e9a6524d98e6da6b012d58cbe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f231e3566742003bf55c0ee335d90d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1843c5f78be61bff6180c7ed791a1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bcac56252350a7bdf6b52291d5526104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22556f33609dc1988ec51b50725884105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31df88eaefa10ad096d306fd6e35c63106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13751e77d7434ac3dbdf55c2168bf617107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ade1abb9c98b032a07b911a123ba50108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c081e8885dc91e30714b055caea5113109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a0d5cf4f8061c9c94c340874a9906110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d49abc4af22b9348d56f840b86c91111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72c0e1afdbfce835e2f8a57bf74f4e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16f5e707705248e6be382d719a47dd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eef4bfe212b8487b6bef913a8efd1c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655dab045ac8f5bc699f04ce5045a3cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece3d13c19693954b4c04f46b4fdad8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713c635ca788c45aefd5da6fc75b78f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983dfa3ccc31382ca885a79d67a66a6b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e64ff827c5e7d54408d88e265aa85f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03883111b2a624db2f9742101b07e7b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a4224ef70adf739aed4a7f6253110121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f2a8f4ab0f28a2cf10d8cee80e1ba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6050b74071cffbddbe84b9bf2823f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0914531480a1bf6a1f13df0ec67c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c277b52cd503c3d24f02a675dc5005125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ff4097a87d9648142f31d9f931249126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32581a3b10add7f40810b0b3f44b7951127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69243794cb603a7943fb6c02804d6c00128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6009a07aee610325bdf9a38bc350b0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a92295746abc955edaffe7f50fd109130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597360c5903ef7160784cd687aa32917131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd6eb2ca28baadc788893fb63ef29c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfac629f02bec30a7de88f0013b8b73133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041825e040874609be2f0bc292f65a5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d78501702f05713643a40e7be7492135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75cc86f6667e843d1ce2aed80d4655b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b73164fc467246b723466244250390137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f610e7c370d0a1742020a6b77ef29ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b083143efeeef034d6864b8e90539139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47665db600ac94986258803541555e9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60073142bb1a5531e4fa3c206eb970f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf762a64aa23e9da87d210cc1c519c5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba6cc7ac9d61ef0aa52d967ce632f5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d8af38d03abd9ae363ed9e417c171144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3f1e625f190749064d6e2b337ce86145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fce9310fbe52685f01e5b1c82f0204146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7085668b56a6b567d40ea5a13db186147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd2c3d0b3fcd67c1aac3f79a11f362148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc8349a9641cd1b49724e1982c27dd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb5c500a035c84f894e3147aecdebb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6a08418d8098ffb5c43cd9fbe2ec7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8877e30be329dc90a8b2f0e39fa2413152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf992fc363de682dff64f22a4b33eca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18de2fa7253e49690659a25a6feb65f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c73e632775aaae0d31df2ef2547a11155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5f8c0f8a71edfe9d396d4df5ec79d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9cb248cbc0f23a5de440ecf5e6a14157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48980a934ce10fd0bf70925a2b68fde7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd1389f4ef3a7803f49a4a7ed9d63f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e448b712e6d308e5f9a72d30749a09160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf87bef7387c79bd1b37fb003ae513f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37355bc74c42bded3b8080b2335040d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c869faa20514a2337bd5ee9422adc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67356177b26e682436c0bb66f78eff2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071856ecdb98a41c406d0bb5ab2f568165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e70dbe5564a32edb61b665989b67e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55af2475faf91051ae05000c5d23682167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d86b5809954046549007f39630898168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b332b40268a2d18c1b4840d772cc6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e02f80128017ba6f81a86245041acc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96532f14ba81a0a675c3fd316aa92503171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a86f75dc7e02718ff1feee92be28f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082f823d09ffe814715c5fe7248a22b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845e87e847848a7f68449b57417ed67174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33fe067dd8b8f70abab9558b75e379175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389e8d571263585372f342c5c950437176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d53924ae55ee4c697edaa6ffd797d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516251c0ba5b54b292b0ac9ad7148a0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea5cb010f623e87b48dcc1d5931185179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6139f81391a8fb28482becd3ba5976180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1836864975703f11afe32a1b5316c2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c83125336c0dec41238f3db4390309182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d30d932a38648d39d1cf1925406d38183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56885309e46181c30f2b0b9f0c453271184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04dc8cea3075367fdb1cfebea59196d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a196661a8beddcaf907d7262af9a367186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f3becb7243c55574db1d1c1396e7d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac047e15f44b035b714a7918c9803364188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff46be71a9301a946266fe7f5305fbc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757394e6acde71e27558b8da918a48cc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2aa490a4496f97096b0d03a35c7e70191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef332680ef73246ae87b657a2aed890192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fc60ebb82de22384566871a0f1613193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb08a3a6edc54e2e30c5af17b566138194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6124a8c7f167819200e95a2c3d70b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30dc1a22bf92a99d6cd8a449bbe6e86196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbb7349b292e4bd98430fbb04d3eb8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c89e0f3f242834a6cb6fffad03cba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4f94550a9894ae19721ea309398de199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3aa6b138f93091269509d754d02ea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f7cdd6778f88bfdff588cd4c8767e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49908ca018090b3bc1953b47e1d9f11202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25c13591487bb5f3ea1ab769b9d33d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ff2df27884fef169135a5f9e1210b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb126e0d3406e4c6a8638f1132e1dce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af45ed188ccfe32db57cb8d5d76adda206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a93856fa222b01d7003130d3bd283207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77113e56305aa3c76c250d8a2a24ff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94c5f5bdfc7ba9a2f881defa535db0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e007d8c40df495bc31f111dfcef2e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00872f35fb7fc8776cdb93da8cac84211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e8714ae8324272181a874734155de212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f51486557bcf6db8b48817eab7dc6c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfcd68c2dd9aa9c6099f5d4372f513214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635d07e51ffb85eb915705652ff5797215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556dc1d945808843b8b4b4d23c570d32216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2b6efca06dc41f66b6a067011a194217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69ce3bf59d50283080a724a5580bcf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e13e63ef99e8589d3857a151acaca6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30353f5f47f6f08b653922e98e3d27e5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0d7a96d924a089af8e4de3584b001221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8e8c60a0a531b9b506aa63ecd1f88222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd2387f52b004024a2d59eb7e74eb5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb7f0160e54aad38aa9e56e474d26d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196ffe9acf142cb32ab7bb361eb7330225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ad081ccb3c8818f28ce1342135bf6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bb7df042bb513406796a59d02cc0d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c5ea0d9058f42783b05145badf9bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254e26484ffe0620296bc0146ba56af229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a84f4eb469c774f4a31e14559e5cc3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfde7cbc4a57195aefe2c3f144edd4b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a371c32f25150086347af2ba69e850232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114a8545fd53d26288ed90a8e77d581233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac603be5bb0ca601d9e6ceca3529282e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15b6ce352cc1f96b76045202b29f80235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae95bb063f82fdb6e2eb304c513561e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b136fba513ba1db4c178dda273737d4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736387d48cd97d6d98329c4330c309ed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a831f0e5cd564eab498cf88cb8ab740239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2d889e9293560ec1a9466bd6a82c4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9453d93478190174393d8bd6fcf44241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f41bd60e31aa630b90fd376f024fb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de9886cb1743508ea75e104802d286243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3512355b45d463fa3aef8bcc27111244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d74b0d6d52e9ebc1ca454ee98bd853245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c382cbd151a2b0de8f6e043fd0cf7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c226c14d00f1cb996fe7eacef38b26247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae32633bb07e805b72ccd1e07727aa7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4ed72791a2d567a87bfc43af4e0ad249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc60f14b9dc12797b5eca528dccfff6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1209308fd5f584964593fee9a16c55251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24800303c22df2d2bdc12cf041d6af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0781eb23b80a994be6a5506eef498253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e21b4518f235ad80a6cadeb8d1366254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b1999b033d442241bc7a0ccf79567255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8f0a120b30f8ff24746a4d11f5a20256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29808049729fb185a3f3be850a3c79257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0846f90e9baf594c5e82dd0ce8236258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096f8adefcc26580177413c6e4a4c1e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3ad4d5b0bcd384c0381ffa385f429260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13295008526027e2e9c501287d9fcc6f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24adfd10b745c37f710754b1c5e1007262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42742014ce672d7ac40e02aed1165b1e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c4afb8f960769a6238bfcafcdeff6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36342bf376ba37e59cd79556fad4987265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6d104c3fd12329e1b3d225ae2460a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e986ecde44ae725bab78449d6a34312267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc7b0160b4428bd95bc3f0963c1fcc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f16ef8e05cfe22bb4ecb79485b6a2d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42660a113ee2b8cd8a19d1c9c5539f63270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f778918221c11fde17bfddeb9ac39271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721cfbbc779e2fd1c98a2f58b6f4f90272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09d0ed4aa4b66ba20cf323e84560a0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a54b784b2be95d29b62571ea2f75a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e70d6e6d38a57ae86f86a550c9315275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073d582f8bb74fd2475e60f131c3eb9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf9cbe139ca01004f7f4e06c25c69c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648117e57647ae0558965cf639e0ecc5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579061842c77353e0eb34f2512c1921279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96910002c61a6781f5ec4f153ea09a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81010afdc47981f55c6d2adad3a47d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b5cbc19342a1dfe397c17c1a3f0eb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae127601be2fedaa242dbf459a3027ce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d383cd9a77e21a0f3c1f60d19d60d00284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40ccb29f266983ef766c68cafb162d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d53ea47972e4316ee16424c27f2d10286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe1a2b3d84260cd490b555c13b1f0e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52843a68428c0df2737be8eb20b03321288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43072d2df445370c5a51ecc49d0af4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f8a31c23860c37308290aaaba7eaa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed7e96698dd4c2acd6c68be65ff984291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d679c495158b307f1d2c92ef36eff9f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a01e582ef8b7d07b82b62c201a62f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a7764b86863c97a6ee22654970526294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a80a1568b182b024026de26e92dac8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a3b1150402ca4f2d00736e24b0083296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c30fb87d1800a9c7915d97d9af476297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91d278ee0cac9e32d7949f3d7cb084298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8eb3939dc4a7a6ec199c6b3daaaeea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042c2dcc54e1e1555ef6bb419361e61300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb7c5feb4ad9b3f2edfbaae72771e9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c472a43a4a4a062443165858827e88302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb903103bd6bd57ccbbb4e6248d87d1b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97542745b23987db28695ba475263190304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e375b502f596cf5158a48c97f72d1bc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899523f26e811e9827c0508da017a2f7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6aa0fa77fead73890b48ed02b119e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48bb555c8bb3730d4ad4856391b9ed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b2b7e99ea104a5f1a60f654623ead309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ecf6f535bffbc9810c1a4c271a82e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30688828c268f85acb0b23df68e1dd3e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47087660979a63c592f5f47b849677312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dac1b326c7be8de570bbd3f30afd6c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4dd6fda6c7b4685925fa3ce3f80df314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2e4a25cfa75d0dab8a1984236b28a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff67417b026a4bb0a5ff68b557c9c9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1152d876574507328d878a2b5ac13317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a5e42deb9309024ce50042b33b4a3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e612897f9eda85de199e193e056318319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be98f1e7137f216063177c7edb3be7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba80476d997fba01228de85248c1e1d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f30050e9ce2ebde1c3c0eb5075d19e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241ee6c149fc01d350124f0336a4295323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e263d594621d56275049322f3ac30324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9976b7f537bc12adbfa6eeb7cad1b5f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286796ece48a3b0d8592184e1a07d760326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d28409f6180e9542451daf84b808c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6aec8f18cbe3086b441a03d22b8632328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d55f7060615dfe767808438a558a5d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda900d8a83fb80239f9f20492da834330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52206081195dfd3582b1f1862f7957f8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37921a657c1df59303883c918a61ea18332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429572fdfc2e15e7728d7a1205cd224333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55abdab00701d4bb30797f4d4d40f70334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1d5c5a993e4d66dcc015f5acba643335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6046e6e20495690098311e25986308336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06e675acf0b517dfe135113ffe00c2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3147fb0cd31c723d05360e8615688338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902642f97bdf3002e6144e070cd34c6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfd28cf2594067d047c294021b9ecb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145e20083de46c72ac4c6051ff5aaea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919657bc2543bd1ceea3e04c918e934b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0ab8d136d3b21ac3e75859459f1a9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab662bddd7b5ba6c890dbcf19df71a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8954abe81e765ab3df20f4d332b51345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d17254306b60939d3c2efdacccf35346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113698d282b692eda604f97fc4e0e10347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10125911dbb438e8b95088334415258c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0ea04ab9e28b6e25a063ce4da792a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46768f63ad3ed92258bc22df7cb0b55350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5afc4ee79eb032982e1081b3673c41351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc853060706564bf678fd41ef73425352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f693dd4a7dbf625fcdc4f218301100353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0edb214649483e203e730b9e378798354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441987c04856fcc06972ac0318b2ab03355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36262317aca52c0c660e959857e0a35356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4e8179f2cd869eacbb6504ce8000b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49252b8a1681ee11ec632bfce415e0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e785cefd6e746202ce0d0d865e0ffa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f95f1692c22e8454650c736b653e63360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1fd63bcaf984e2e20721b56671e96361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262d2033ba327b6a2e668dde9712fad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ea49e2b594e1d577a9975b31aee7e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da461c6ba4e5391e800f62c7b97877364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef5baae25ee6b672022b0b056e8eba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d1f4bad36c71e8cbbcfff6f94538f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e08b385d13a3ccb7fec4cbc5bdc24367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44432ed0e07752d0858d550cd8be61368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e1a85bc5d60910a69d8c4c7a81446369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e81c85c473f39d4b193a1d72ecb9b7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b76d34aa8e01b3c04036d68bfc984371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718ccf8eef4888db9f79b64739a233e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88b315f1407fd878fd6cc9ccc21156373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ded626a15d8d1ce12b01f5bf48ba1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fbbfd1c810dfe959404fd3058ac448375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2fd2b509d487ef00020a8b6e838c2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79968062285eea0da4f8eabbc3b5562377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e21e5832df1b60cd044672a123960378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0174f3dbb14365b2ae1431321f5bf8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8688ee21b4b83be1d749dd6b7a3ae1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83ccbcf06538bc965a05cde9a64b6e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa45789c200326f28802b1e62ed27a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc00379ea3c5d335da19f19a419129383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36378c767fc104ac90debe6cc6fcbc2f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce62927dd9ee33c04ac4a779e8f8bd0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb95aff81d2e0cc52d23b67442a9af386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c9b12c7de57f1fd127326cdd83df4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b8dc16311179695ad413293fc31a0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa05e5a5a051125841cb8f86e956c8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88812d14d7dfe55f9bfae1ed20c1a988390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399df68b7df3fb1c01ac0182a313110391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9db01c64625e5fb2494a37ead48228392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdb83d1e9797ee545107085b81c701393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b903f8cc3e7f6a4c84d8747caeddc9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1be406b907b6ebf955f5a526e2e615395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583651c32d271406a90d974fed32db07396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf54f119195b7689acf89a70998e350397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ab44d2ab2c2f526b632615e86b4eb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa4079e3b9b976c0539e2aa582a330399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c828abc30977efa623bbe45480d18400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f6d94f278d56100c447eff3f041b8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e082a24ce574a68ee60783896e1a7e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6a7b97d19957952c757f78781be31403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741410989fe580da94083f6d27abf2f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98c2e562d3f72f6978a642c8089977405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0cf7ba18ec2b15415f8757534dffb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2050312d7195bf46c5cd823599fd6f0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd50f5a2adadc563c6fd3bade606d6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca833b87155554c0647b17ff74fee5e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df78aeca39020adae4f90217d6d694410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd2e761773e089dd5bafffaa271217411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744bda67647965868e07155c81a30fdb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150858ddceaf372dbb4c82ba261c3a8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb038ce0f0f4ec64fdb9b5217af57765414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f97336c702f22e7fe75046dfe7f8ca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29cb6071e3d79a3edaca6e54bcb7d6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8aacfe54e8dc8795da858e6c54f045417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4888226f8b33b8012f9e8c806c7c0a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a716de3386f813be9956beb21aad096419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6bbdef0b124d9b55b43e054abbf71420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafab3ed7084bc3870c41708c5996281421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f926b78c51e824f3fe56414f252f9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805bad96556aeed3cb08e7453fedceb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee6427cf159a274e51265a1f01f6e0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41820fa53cf73b8406aa1cf373a0f82425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a6b43d8636a06a69fd01010fbc014426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619ea428f7bf41cf2ab57b49017081c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd0801d2445b0b56561e87c1017c4c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e51a50c3c3420f75957344e34b9e9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10178e5660aad9c8fadf360c866473430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ae8cb906a97edce6edf9f5ffde242431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901533a407df86c9f8fd75f6f9588c8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b86d6d8ec7cc781cf2dfb22f1ecae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29b597942ea3cf4acfca33f0fe1fac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89e436f1a9e965d5f880bebc46853a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9add709d1d20acfcd5fe9b6419ec4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b6cad1f3238ca785216ec8989ae57437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552b1eb3d38bf9c2ea030a3b4d07fb3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abdf1563b82ffe9af676a601623103439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517538d44998772d038f6cc20cbaa8b8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c46fb04b5faea01e421d0cf1b3a564441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994002c580459da443347b09022f99b9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc137625a46e51578fa62a37c9064c3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376e9063e2aa65b2a5798306406838e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3a3648f54da84c65956eba6f4d335445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead285a85d005aec3a72370f4d1a2f8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abf967c15ad90e5ec9ee5a60ce15c8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76411fdad2276089dc11bf06b5f1cf1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075257d4b0fbaed04534268c066fa54d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb54aae930fab6ae98a0cb2b0af39cc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8d434214bd225841b481e3b83a6a0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92476bdef2279308d057a404184f3ca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4163d80dee7d170f5bf127068fa86453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa649f374eeadbcc98deb1d475e6d0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005b6a36bb7297a836b58c694273916455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8eb5e126b66e748308295d6894132456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df911e91ac1c59f95956172536ce3f7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6859e2a4bf7c977135e1662ad1a1b0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa613a25e3ee89329eb5d56ea234a00459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed93c3a6823f73e9ff3c851e03026d0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1248a6236c514c26263b23d4433b0a7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0494b6e18a4e4552ab9b03982e154f9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3b2cb6c2e38d742d8fa807f55349d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc662cdfae665bd0e2e0baacfa0766464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be40fd12220a115b6aa2b542a3e48f6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49354237f409e806b8f706c0075e08466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878d32994842101e3cc223ac45d9c7d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065cec9f85515fc3ab5ff0b771181b6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad0863ea751538df590ac1dccacf7d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67119701f60acd345e11f564707615fb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c29ba42324b5423c42c0b79216b9e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12acda00750b78cc6531c0844cbe6b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093cbbfc37e8d91c200ca982c6a9113473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505a42c6762774a9da260e5e51b86f8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9632ef243f96de30b65fd93c782d3c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d94882fff8786ec49303b64adc121476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040e996f4a56b942de6255bbd814887477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2323ff7cde13828c98a5c7e1e5797b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0b8f09b924e12d963a46cfc1ec640479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4adb03e74e814496a33dcc594ce4a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef600c727803b5924972abf86267ab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1c3d6652013ec92d6e3ca78777a75482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88352575b1747b92265544b259aa7199483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6f95509ff61ca4caf30f79f8915d6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8197fbdc4a420abdff3d539c6c909485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cf0e69e919ea8f378d0f08fc1d869486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04381250aa8599bf9542b8ff6e71c22487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09fe67b4da98df8c3292eea6a8db8e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f1652f89611d56350217521732dc8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4689fd58145a7f369d50b6873dec46490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b35160039ba5671e6b61318fd041f9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c137c028b5baf25ed7287c67e16b97492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f56ee9e9a64078826cc17e4000524493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd87b92727add374e65aaf7935310db494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d00de9926b3c1375842d297cfe707c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bad294c11464f88032e0aac4f20e4e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6773637476c72355bd5c027290b11ec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53502c0934873bfeb12907500ce952498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be467bdc0a5732b216c0cbeb0e122d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663cfcca2491982650d011222a063296500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030bf4e35d43fe6c83111a492252302501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c6e070071600aa1e8cca86cce4d6f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf1c7d61e41942eaf431d70b58c7cc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c0ffa8806e89b1370937d74d68132504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee64d925ba6232c7b18fae0063b3b5c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388018db33b1844776b86e64f610042b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b01c0e287f10ab60003f583b152ed3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cde7a0b6b63a32bd43fab82b19ae4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca392e57f046f5fe0ae556f63fd5cf7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55658f4d23d6a4061513981c67b1b3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb985afd58aa6b147794bb3065a50a0b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b8114216a4fc559d6182a7a23690e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab685e607c82f9e8b4bc085956886dc3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2e20c7d7a068f025528242d1e17db514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121885da207093fab6e7f4e3323e319a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692c4d5fb22896628e5c6a29c435ed1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb0e584a09a90f3d4309d6f9121a58517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899ace3f3883dba965688d98fd3bf3d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f0deccc95f01e14b652a3e6ba52d4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5c85732ae129cd71dd2e9515e1106520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7819b25921974280519c956ca05c3a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ce4b352608059c356e11cea5cb5d3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a469c9f12cea9e9c72dc1290ebe6a4f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47249b268d43141e67fdb8d53f69690e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70f3c93b7f3e514d9a56156621f554525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf4a5f9616a7c0bacfe93df633934d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c986f103574b16283179a20d23b020527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4dc8846069443f0f1b8ae17360fbbc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c54c9db1eb3930c4346628262c8b6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6477b4bb09b0ea7fb91dcca485ff5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047abc98e8830d5631129462913bc9c7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0696caa3d56459fe6088be8703d164c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d724b5e97ecacefcd5cb4d4527636533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783b42562c33afce60fc264713b9511534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6a284c285367285a41901ef63c5d9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4102c5089502377e7a2d3b167f6f05536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37879da9c9dccebcc333eca69da3b336537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73ac0307de573b383c8bea54085233538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c86ed1498025ef4a4598b29a482998539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2af5f282f0f2625f4bffbae040b789540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86df2f0fbf6a65eff9b0cd46f2d54b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9b67725b0e7d2872afff083c556b8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1511abddca98c4ea76b9fba7f7a6302543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749064421d363a87ac7ae6b449e97960544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b56a6efa61b825c9554aeeab6c7b2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93c105949da054dda03b5a8c39fdc9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3854a79675fcf3ff12b3fbf05c331a3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08de34af87eb7a24d00a5b1142a2a0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889d147fd987f9f5fb8225efb8d4129549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7805616f20040a0dae5d1d2add1d2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754c44d3a796645422cbdc04d857bbe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12dc971fcfd016d4ce8c87da8ac65df552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7364718f395872a99af0a5bbb6c3529553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f1416a17d84e0d6bcdaab1c6e33c6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a56a3871ef91738ece554d781e427555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9067f1017b7cc7513299196ac552f4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb9a8809f66716434c18274b1d4300557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e98a757e5a89a3af30f73caafaaf85558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843e4dc6e610297244abd3271b0d04a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aef6eb4b8a370eef5fe8e185863872560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c217fa7c80f2c7562e88e694fd76e53561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2286d9f7ce72049b3d607642c4cf142562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc82aea6461378da2a732948a3b433563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf38c1422ff6c83f814a457f9ae510564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4ff6f0b6cdbd35adffc52a8e310f3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0b3ee01ce60d90f9fa2a178f76670566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13af80ff66f343eea1958082c9762e7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dba73e8fee2ad32d5ac362e47a78b1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d99c47b126a92ed86f26c7dbc1205569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04efe578aae79e9ad941f9ff2b163ea2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750fdfb802783c06005f314ad6194b7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83262c0b5630aaff9706f232d2d62c4b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09821b4d7090665b99ef1456fbaa660c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f56592d533b2c97822f418f087422574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74662bd05747ed2f50e75efbba596f85575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03114c41264bf14f650db100584a3f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b737f5ad0926ab2f5328a62433290577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70582f53ef7162e89f6d7da97ed25a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da940d0e7ffa2fd6eed24881972e4f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24255cdfc17c7638228fbb93a403da8c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016003259abb4246475098a904a1bcd8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276deccc0767da4b2f509c92b7935d9c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3125b8635aeda13c8962571e7794c9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc7769d2fbff06e5dc9a29361e032c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35798d2696d84e1271332b43e771c8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155630f64661ddc2646805668f4af98586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da354c0920f2d659951b616c7f7c3e8c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7078cb21a36f5cf3b6ab98744cd07f8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee1dd41232d0d5f6863f583d8584a9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6515511b4e79e6f678a023e421377f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84422d25694fe63c064ffcf90eff8b8b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19cc9b00ddb4aefe4162346f0c7d4f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc5603ea4a9c53776de67d04f32cfb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3aaf32c7cce3a20d361adfd574c60594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef104c1a36cc81fcac4c90d621ed65b8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f943da15b25283879582ee09e6da0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118178cabedebbf53c92f45fc5025027597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3443deb9fc57a94251da2f89349568598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9cde244a2a7edf85b6a4103ebffce2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d9b65a6a18a67c6d93f9861d40cd6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7cf0e1fbe8f5f9f0456c09d8ab4858601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad8d3ea6b7fca05bca5d8e9d24741b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94c88afe41a9963713f4805871e08a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0125869522c00021771d325fa96f7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d333a5d91688d36cb4599bc9d59c8d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c9c1db5133ebd98bf35d90568ddfd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b430510946412f85eec237314781ab607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a2a2276cfaca32d7a1e42e91337cb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdda73601e2e4443eb0a85392a7aff1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40660dc6f8a2c34d6bb6d5dffa130d65610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d014fcf779c1ab6ca4378abf06e049a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636a0a40bc17a1891d2826b3c3de2c7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbb3072c9127206b1bc9ed3e84c88b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da148bb7ebd09f84b6d1fc49bc5025614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5a6b55bdd6c4c35e532b81ce5e780615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02cf123d1e8459161a264f9fbb12e49616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d35626a9f7ddd97f740024fbd3042f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0115e2ce714a8f9e717932d12874fb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3696839f3a2e7efa54cc657ffbbc90619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d504f488cd78824efc0dcfb23cc35620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ee2e0b0f7e9dfd6ce70bf719a2724621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a443f955016094299329d477a86ad2c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1b2161e570faea1d9f7899bf968b0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4bc0398e9d6120beec1834a7b5129624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c017aea232d6c28f72bcfa2f04c7cae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c317c0162af5db5df919b77f30b9ce626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0e7e4ac1d425387a460c5d839e4e8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a5c0a7db505065740fa510f6219ee628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c004e905b2ff135081eb4c4af69719629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07f23834ff5fcef9e3a6c8a1f47a68630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30290f34c0427de107a4f3bb3500d0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21116e7d9f41e145dafb93ecf2246a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7658a1a1a9e7d800d21b7e6fa88a1a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b513c040480bc364d7103e16f0fba2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f24eeeafb81287dc7bd38a8624b18635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970fb8f2567c7a6e7f74337d392fbbb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f4a81b80aa415ccb893428e2564a4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231027c3d08ff8b555ece8bae8ff6a25638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e343c8d17d9de53e835288f26a1a229639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edbf9b3e13f0c755fc167831a648294640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995ef01509214ae8f9797962e7aee22641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8635921c211e7cc41be5eb0147a3d63642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135bcd555aa28b70efadc0c644999be643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b82aa19191fdde8a44d821709c5f11644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a686b822d205acd52227952174bca36645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a394d1c1673fd1429efb2ae8f859f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f91585167120f53e6981943c89899647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58788c27b15fa55e6ccfca8b4691a92e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c773cd40b56ecf283690aa3cca00df649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355212a0094bdc92be704dd29143591650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208bdf5c5163a5b2b6b5170ddf131915651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418ce519e5cba093211d8048f84cac5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ee1b6160bae504e885ccb85344bc9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9e74ec8a4d55d95521a6cf4836b35654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56df59e7d005712dfc39f9333898b2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db69ad9d8f7cdfcfcb05861f153a790656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245433e3d585d0e4fe06bd327f91ccb3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac7ab30f449a73f5fc88107502b618658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8888e93cc1219ea597124de8170970659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5dd163384a8f4644edb9455e8def7b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116db7739818bc5d0a9593d1dfbc42a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12bac9940861ebafe5a6db902211c4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090856b32474bedf6779a35894f1565663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1df0bb5c29a182c8c0088510576c61664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90d0774d52c8b5b4e2eb6ae908eb91665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf66741908e965820c893460945c2a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a608215c950e882254a6498cc16cfa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67c385101a4fbfaa945e12fa3e70da668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3e0bcb7286390eab943334039d153669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff58826064bea580697083904a795f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124ff7e9d5edf1b23787fa7dcd1e7f3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816bb0eb68261b27abbb1c11ba044d9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8e9ce8f3d676866852aab17a516ae673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b475bc46ff80ab8e0631022ca9c5e41674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13631d3dde031782c09c02f4e51c0bfc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572bb450daa5193cdfdb82b793692df4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed630dbccfd236f08c69714e371fe2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea84f5a8738686ee8db9dff80237e1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be198c3d0954bc09eae7419598c35d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aadbfc7e62f5e250f43f2d5c8b96ff6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7c02c3fe531b2c2ae9a2af034946e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528c733eb6239da131632302817209f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10ecf9de82c7cb5a4adf8c848b615b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107521897b13565c83cbadb07c10047684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b0c6ec25df7b52397d9cb7d056843685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf97986862c21005084a77a852e77bf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7002e37e466858b7b1211270a0a55687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e87474cc060db44405e203f293688688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f86ece7b6e224342a574706016c93689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbd59aac57fdb6c667d0e0829081e5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63f9bd601e1e0de788e85c23a29ebf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f95b912b5b8e9751ae585d1d8f0b14692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b2cc363debeb50011b229144f8df9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e8a7e46dcb8aea5486fea364e3a5b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602065fdf94320a00496a14d31fdcf57695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038de3cb02f0647bcb66c58fcbf65c9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc85a2cb17a523de6c8ef78f367941697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea313da47b94d893fa242e0c5d3bca698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d14c3371879232f23ace1ef785cfb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ebef4de00a909bf6a60c7d139ba54700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cd56ad74d879bf1e9c8db13d0df74701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3ff7a87b36608730902661f88a6d4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75cbc8a4639385024a9e589b469f96703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010d277317914d235f84369e35878da704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304f5db1962ca9aed8d3f0710d71d4d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3276e32ca1e6c2957cd7a6c9566e3b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194a09c5dacb3acec7dcb58821ec7e4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f30a148c14068aac731153f9575d53708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bfde7b78024930464564315a2ecd6c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3843a181027dcc1dfb1f67934c2b739710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172bf4087ee49e4f8e5c7488f966415c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48282f683b9db57bb4b95ad56df738d2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be672d2fbeaaf6ce739bc6dbb77014713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319752bc4af7b5380f0d082cc9f3b72714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1e6b3e3546a75388f2f27133de4e4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db77d3815f3e04b6349f73ab5e74027716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7cdb2ef0222fd2c998a3fbbc319e0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e615a0df4298017cf47917f25711cb5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d22edffbad86ac635ef53b3e15654d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6937ac5cc1f9c69729174badddb0a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf6989b1c6327c23a232b9eb699a9b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42afbd29db0e7f3b31386a1a0c9f4f4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fcc288cbe4355a3d99b5363cd288d2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf70442e8c3be5d107fe4535692152724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b6f470c8081821354756a99b3f502725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6bdcb9f95089dabe472d1bb805e324726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40669dec143565fadec2c82c2cdb9b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8ac5c0fb1ccb61759b0d551e2b108728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb571831818da472734afe3cccd087729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cede1b04c0831e340bed0822698b61730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9741814b8821d130027ee68098ca59f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd32e9b93d623f0c0c6754900def6f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fca393f2727d4d356ab4267b6c3c38733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e48996e81964ed3c84922946754bf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd634b049f09ec5b24a9f25e08456e71735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318e0ff1f4db403daf61b1b1fcfa5bf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f113ee38c8fc5047269c7b50357797737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5f888647b47b5a72a396bf3b01d04738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fe3606df22192c4a151288bb360e9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4eb1ba8365de4732748f8e7baa44c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a1cbb9c7b09abae67d6119ff1c63d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ed3cad34cb353c10418c2dcfaf427742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7218c321432b0f291c2881433f5410e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1294705a7e95592597070579737727744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48182d0d130df4d9042923245805ee29745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f21058672e6988b87e1e9f656ce3fc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416be8a361741ac487823a277dd13122747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04413942f1fbf25a5d132f17d784ca07748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfaa0852f910628deba957f294d4ae749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4586668c039fa28d0fa79d47d86bdc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057b3b6e6c8870a342b3148bd81507c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0822ef18f18d5d23fec9cefb96eb2b1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d891138a5e53be904874fa2a10fb50753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4d3626c1f9236aec23542edd4d083754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba992c4988de1cc2f19fe1c38bb637755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e6060d407eb4e3761e202a8e268fa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19c1fe304e32d718eea576ad2680d3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31b65eddb88a41e5413bc2ef385e27758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2d892940fa8441068bab41b33e0d5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>