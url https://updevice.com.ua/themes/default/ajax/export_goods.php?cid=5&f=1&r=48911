--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -3688,51 +3688,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058d43a667f01416d3ae5effd8913c61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae800844eb20d998937c3b8195249f42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f45a2d79f3a5a717101545591d5bb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d5333c5c122a010cbea430ea7049a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a06bfb96acc79289697a3651cf00c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a265fcb339743446bf195b47aa25ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4021aae67593a0fc968d21372028b517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928def154914afe1d8fee990fc863ed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5fa90e00cdc108ba2fb21fa8e15a59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a74236f5a5e32381e605c0bffbe3510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ed73d8b1265693f04f58fe2fa02dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd74474c60b0df38b1e28f6a7a914812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba7016b745722da58b500bfd33842213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388a17e6d87366e3b719eb8554e631814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd36cecbfa342174d9d6b979280b8215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd0190989f4c89c7fe92a57286b8f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983ea31585fc16aacf609d794e07eb617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b813c069443c382bcd99e3634a79db18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacb1e59de37e02c6f171d62e312d3219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c06774fca6c7ed3c0175b8830d329f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a99fbc030f8bb5ec56c05a9e8061c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a427a8b11ce3aeb006f099ebf457c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c983fdae8b0f2969678d2ed73bfbb8023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8657235361b455493739fb9060a8f424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf136b82206ffd0b19da94575b004c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9e86eb15c9d51664a854a8fa5c83626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f20a81dd01b3c009489afd2fbf5a9c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb0d18664242e377d1c3b0bd5c73c428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b21131ab2d40826effa354cdeb819729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e82669fd88c683f908737a0b5ead330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664acea901edfc0cfa77cf4ccb2d63d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a46f65bc9e00474bdb34a10fceea0932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde49d9d774de824944d4863080784933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0bc17c54eca75e379b99d2011b7d734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa441a1fa941b18451218c0476cf30735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b893d0f534b3cf96156cd7a35c3cc836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8a9891731fb85d07b8b91b1cfbbf937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c3a60f05f431a15010984fc19617e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4210ea24a2d6ab1b95443ac5b338d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359860e7b1113096a72c2c907ca922f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f951ab822e286072e100d246071ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48ee8e863aae456c212a693227cc1d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c774d03f6acb167dee203e89d8adb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f73652a976777120bf95500e81cb4b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddf87163cb3500316e1c591ee0294f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a265265a55aec3631706992409c38cf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43121d7291455cbaa604158a443843847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535b06de14b902b1add5c36c0f8bb4a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3204c3a677c7fb0e5b6c1d4881c9c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012ae2c97ae89657d00f8638846d49e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2d3d546bd331f9379ae3969a2983651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2bd5ed2f7a3ff18a0135350adc9eb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2422ca68820b1fb5c05ee4a608f97153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99433e0cf0e25fa7b447bf6c84882ef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335b36d45a82e65ae9bba55c80f6ded55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfce7d2ffe55e8429fd32d2976ac9d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5bcf90e04f3a91c6d2c1947e54c1357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036e85321a10936098b9c2b9ab5220658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e0d8a9d5b3454fdf91f65c201adfd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49086c88288730bf89733f1231771e5060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a3b5ab7379d1d2e40109fc5fffa5061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd97e5c181bcbd27152e4e075e072662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01981df2c8030954528073a92322da63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078c2e40b6e02cf4482f871d297fe2064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1738e956594a8e86a55ed6c824e4c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008bbb182cac431e8f3be25692c964d566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0211333ab06c046a8a1f05534141c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e43a5623ea23f126cf5fa77e9f405368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787aca4929275ccb9328fb4b0f0ed12169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09320998b6e771813e32acd8cee1541470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d72da93aecd1062ff8c1fc88eb23071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9459c8a958744ab4a8534dbfef871e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b95ab619a18091ddd5f60ef4ad18873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15e06a9dc9fc7ae297b146c125311f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4383e6ae27cff9c35ee86145cfeed0c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d389f24270d9f4e0a56138f61ef2576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1158385eac136d860a630656435ec7377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5697adcd4c001b0f668457b6c73347b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4f26a1e97c83214a7de510244215e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f60b428e93f3c8610fd55af0bb1fbd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f8ee8a91b79fad51ddf622013640981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77334bb43c2756b6cea25a1b2495758c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e3049fb2a85e1ed8358794b6b754083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91ee13d6b7014404bb3172709f400384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21d9b43ee27e539ec0de66ba4394ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859cadcb37b14fe6b23ef9c0aabbe9b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f40b8932ecbcdcddba63c9026498c087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443e628872f5e8b3b6d2be539246c2388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2a153405f1bc29bed60b2df51829189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0a6a01c2ce5f20c31cf01b666d7f790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60d77d2febb91a4e1729e815b320b491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ec8e53c9ef318bfb55750cd45ddad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f77b2ab20d6e7b7bc2c4946808e2593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e8ddb4b8576e8209f5b16b5c9fc2594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca565d1aa502dd093b02b1313a344ce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f8c2252e05149f7a6b54736f5054196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab004d6f0dce2f9578077d8b8a207997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23506d96dc716889dd5c49c2be20a78398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557635dab5ea0135355408bb5126e2099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ceefafa4138e5518815bb8a448f14b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de216416d110e05006d9b53762807bc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc1bafd95d36a44dd228c3d59686a0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af433e70198380e7ebf07a0a9e9d05103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619a8cfa4eb6e8e23021cb8145c0a40104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d218167be8eedadb77a6f1da0069e61105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04380a47991569506c8f323805e956106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c5f0707d19e73208c5f2793b43fd4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89002ccb4816458fd180e79fa8bd6fd9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee07039c195f8092a07fe7d2ed9290109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6b44117461988e194f114eaad73ef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344cd951f83a0cef25ab2f18096fea8e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466ff52c9c95c40b4f4e4f02eef1e9f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efbc9e091d893fe35e6c973c32aec7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f67e1de22571879866a0431c32a2c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24993a374319e97ed46aa68621ed4d9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ba8623c40405529016e2184d127d9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72aab46bdccff717bb182a33c62c0a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748beeb0d3332300c94b9b6220c3e1a0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b79a2b5f85892b8c67313958a55f61119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859324d67c3f84842836e192558a93a6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05c2fdc34b84b230b46e28dc1e8c01121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e2aa38c874bd9d3d7cf598082fd79122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2f3ccfbf201329af0673ea4c4bd80123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea7fad3bc26f82b0408a5db64d33c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44878f55c0496cb0601252211179fa3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf3de55010bb4d1a02f8146bc695c3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224e8ff1e857e95bd80524e1d9d05f0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d7f410735c41bfe96ce15adce5776128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44677feecd8d9fa1d89fee394876e2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc04c1af3dd6872f7041ad30a87c8c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8abda56e5ebcadf0ddd129b2b74186e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8666808049e9e5ad920629760743ec8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8798ff7eaad962a6ce5004bb5202a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05e1a0b17305cccef755c6c6312084134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41416872f91e349481ca2d1b0165d6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b3063828352fae52d2b430c1deced136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41154d1a6e288bc6e9b9668022c4debf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd30ace80bd333f37a4d1d468d5507138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99523f6d0bb3b6db2db6986164969b6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac42aa52a45cca53efed707b3646dc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7521f12c0335b1771016f8f8de56602141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65386daa723167deaf7ec470f248f5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5938d7533641ae3a0e0aecd8ad5312143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afd15049462788b2f038b9ccb8fe28144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0960f6757f34422903dbf47eec331145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55441cf00d98958a1557c96b36cc1dca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89211460a9e2512d7ccf1fc659c41fe2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4118b81a793f90ea8257976a45d8a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c83b0f9f5573c030e7418a5c07fc70149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030b60d412c6bb1abc3f5f0e2471259150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88924e70619fad68b7f9cd24429d860b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066cedf3b08f84d9e9baacf9cfd4d1ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0839b789fff1b1778e5b5fd78c31744153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7586e98cdc4adcdc56e737459e3f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a929d4605fba32a4074d94b15f892e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f16d9a332a6fea724559f28d66aac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873645e5dd7ad9b2fe34d4d8db4c026157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47fcbda5d70af724653eda85e85b4ff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e6df82ce749cfb476e1e9852d4eb8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67dbbc207f5641e7e0fb315f02913b9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebcb83455cb0b258bc2806d859d72cd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f51ae33f560b1cfe484d2d0f064002162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74336c086d416e7392f4c7ea999759163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea6a3ee257c2e9ff8a232cccb0ead3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db02efb37993059e041a1695fe96d4d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3cc2ca66e111fcab46ca053782479166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584e34b01d79637a0f1ba3d89a3be54167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ced16a34cf8b2182c7d2bf837b4ce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b74b8c39454b46801b947b8caafb43169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247f395e110ee60e731bab5d63b45f1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa4ab3621baf7993fe93ef8ed2df5d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287192410e2712928f87a71602f0c16172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14a69a6d8f261c56653ec6d8a4d8ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2b679afe1a41bfff29ea169f3a1a1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa58c736f1a0c140e51c5f04350d79175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073eceab2b0fb318e40ad32b105112d2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d050f51088b09cc409d709005694f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9be35b014ccfaf284eb68a811fa21178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d69d98de1c40c584a6867364f14ee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c44926334fec0e3e3b1d44d3f3d2ef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c112f549725df07e76ed9880d8837181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b64d4c18d31373fda1f0f7f772513182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f1f91aa77e133822c5c23105b1381183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca006d2513b67494d9d20e6af0cea7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8d52967f11de5f7c606e95d8cdb00185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589727455c4e5285e0827ab6454324d0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b4a6b5dd33102c1703e509d41143b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6a6d92df1dde3346b2f30b90cf3ea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494145e2180d5fb1f02c8d3571c43e0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cb88d40a33de0ca6d5b4f448d4053190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648aa27d2603b0cea17cf2b92c430f4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10caa8133f62d417e4704db5cfcea3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9dd1e8053985b63aab352bcd83698193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921c32d70c02ffedd0ee9b2aeff6ed0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367e5f9a7e0231a6e16bec52f3a02d1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5a369ca997c7e417aa50b93269d3a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b630ec60e45d46cd66eaa281b88d8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ab6f55db14ac32763801f21bc1d5f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d329ab6cf24ed4549e621d3e540df3d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917538b9f9bdf6bc7ec4931b89a7461200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72279f1360e4948046892075effd8a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b0388426b3c605035e7656171a805202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2b2cacae3e83438f84359f2d6e05f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45098117c18d24257326329ccbf14e1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192241047848f54899b7f219085c03a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75fe1cd7785dd5a292a2ed96322bd3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb9fce68c29dc5dd785ed0f15e4656207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a810d6493cb72723845145665978ddd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32579de0713e39604c8831e74c67b9c3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b458eb251dbe234e2942953733e957210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e09792fb06a006bab45cda693e88f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47405a121232287c0033f3c8a1d0a300212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45a080f25fbfdc9a6fcc4afd9ddde2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9acf436aece1209fb85cab1f1bc66f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf010ed41f3c94a58c173c4160ec13d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316d977e9845392b9a7c82ecb4bb1a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936164717b02a0f017f39ad01d524f5e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee724608e53c798c45d8ad7f381db77218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2a4961947c68b2e1cbb702a5a6da6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23565d4073554ad0ed590467032d926e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda1081cff1307efee0be458484fe97221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ddbe74d140142b4f82fa14b2d0768222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39455f68bff6e11bb63a814d90bdac16223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427e3b6db76c238d9f0137c358d1998224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca49b8f9d7ac0328672d9b37c8bb73225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73030f444265ebdd89d124ed473b867226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb177d169a38e061de1c5b131550e53227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c613b9999b9d95e033e206bcf09fc2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e5aa0359a9d183b85b3e0762e92aa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae9ddcb0bff1dfe2c3d9baa51521de230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423de96b49a32a62ed57ea7deb1fc30e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a04d990c91ec790ce433393f7e9c14232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb910c4f467ccc88b15fc349572afbcf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311474e87f5b4834a071940404c6c260234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711f97bf49f450dac1b2a0081031a87235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd07d2a2188ca06a73e484f883482e9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59fd46a4befb491a0ebfb235ce05c0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669fa8c7f02b5cb89bbfefd7e3fc07d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81586ee70b8bcacfa44a0820f71dbf3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589cecd718ec0471c103aeb9a221c620240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544496bda190aa312d52701fc2ff2a5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00050cc5a76a0100f5c21743fe66de0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd0f6b2b307e8b2776af560e064dcf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af629c5083677cea903bb2fb8452f85244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68decc4f5ef506ab88467f77fc64899b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8059384fac3afb8e26337f81a5707246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce864e00820b6ec4c28b262fa015bae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b00191528df340283f8e3b90d50b0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e163bb7b1054a55ff1f7d678de2c3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671f864d5a9aec0bf2ff5e0d4ecd4f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f15b43013d57d08b3b722cd5ba888a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71865d9158d123c9ecefd628e68f648252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaefcd0ebc3fb25fff42b89e117fabe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fce5ac1a3916d9af56cd566ed35740254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1cbf32b4d808633651f2a6eb1dc0e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b751269036ff9cb961c34f51927cf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144ea59f9351f25deaf6c29e5629a49257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2cfd88e1c9c0eb852958cc5b63f41258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6aafc06f26fadc93ebb3e1c846ad61259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48ebbd141e4ee25ad49d2c6688ceee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e36e0bdfe83a65ef8f90bad99a001261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd103df6251b655968696326e72c2a4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315586072b636774b73358cda38db2f7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693deac6ae9c15436bb16d151702a10264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfc9b87dfeaaae538c59501280bb87265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2a8582dd989f41344c83070504002266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cd80f678efde40bf6103858e4d13c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b881654941469fe445e09b132f950a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465c3d09956b8aa7b42daf92d842082269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272bb2eec4a961fc3a5a7ebda4e3a732270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990862cd73fe983f7873f071fe49137f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dad748f1aacc69922e145d72a687e9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf3cd320ccdc33385bded831a5c6a1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e73a827f5924f2f99037fb06fea5a8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c45b5a5c2ca15fc63fc52210f18e3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689785bd3b6cf504fd16ca83fbd1ddec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02905991b49e4931daa3a35cfd677b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59682cbd4c0d050a67b35912bdbf7c8c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f397b5c7cb3ad8053382882abfeef9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbd00a83e7cd0102b370bc42146f8f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee59a8a97631d9748479954fd78d45281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65901676f3e207ea8c862e51998ab1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d048735e2111cd708ed8517d4c51b96283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea207a0b4361a69a58cd8a9c098ab9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cab9059389c2c1184b3f18bb13a412285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84ca825842aeb886adc925d63bbbfc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f12035e892eb3af8126668765161d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96628d22a360ae94f924752ef9ce641f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf48e3f9ab196bfe7412151cb8ea248289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702b7f3f0ca5c1ca0b6c36a09709017290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857817ecced7ee10d9bbdf4e10758af291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d80ccb51f50b6c5796ab117495ec7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc8d4793c80f414afcb5a36e2733c4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a27e5c8544cf4047538ec6bbf8f48e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c4e685947b9ea72d9f30a472dcb76295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c55b9d9c1f51de035dad3df80b010296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea8bf55542474d63f2923ad00e058c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485116a20a827b7181f1fc5486729e57298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6db4d6bbcbdb4ae799ccef2abd4298299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68b1d612d7dfbe66b4f3be0c309a13300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5a04693eac7bb17a53d3d30f9bac5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb596f1b8324687c65c90280d1b9b4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23872f00ad46a8fce70b6647b09a597f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88440be95ef906c9daa3abb25009c960304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5265729399e402a7f931358ee3cb583305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62888afb7f6ed33d027597b97f1e71306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10729060fbe17e46ff261f7b8b90f951307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f55b3e37af20e3ffb5f2ff45837f24308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb9cec8a53c03d0c81ab79f68c8aa5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911f4b765b8078b0be93d3a28d0f85e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c940f577cc4dcbb186e8c14019cb1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc740f04572a3d61cd95568e0519ed312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856174b17492767c16820454a2d6951313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51149ef79997c1a408085ff4a19a1674314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dbbc32c9dce0495348d151d20b4196315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b665f9c3182b86c7691cec04a32c8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a33e133cc4ba136ede1444b075475317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5b5812be6a4c29ae2d5878eb40d1a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda5627e089167e2b6b6fd8baab5f62319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84736bc5615b1dbfd074b8be39e27b4d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b671a70c65b77a8fd4bed3101faf62d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2228c3b98898249fee2225d1831f3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca511fcfaa0f787362529b23ac6c4d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974373719217b682aea40f488c9f59bb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37778be180af1d3669b08db934ad38325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90be185be214b67ec1bf2e1cda3a0b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6835e957dc0ecf53a15d5567738138327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a230f72f2150d6583cf184819cd630328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b972a06b92963e4608cba029c44322329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2ed866b7cb718814b5382f50e7a86330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d117fa4bb9959c1258709ea01dc36331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26326c7378b9ea08541fe34e1b860ee5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e49670c7236e488f5b21caddd7a90333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1ab71555ddac8f6eb012c468dfde3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37cdf5cbbdf7fa7fee97c0f233659e8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3e67d6c9990467d5dff06f7a8d2dd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dda64074f28a5089d2f700183f589a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ea5b78497f7f52ca728b95fa31a1f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fbba89ec7bf637fa615c9efd017ba3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500e551041f1ccf77b75600ca846700340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82d178398328b9ade0bc43b1d0a592341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b5455dc479dc57934a3757057ac04342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bb62ca3f06096423781e12c552d20343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72216a852951c12df97285aab0f52db5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43738f9585634635590cf500d69312345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27a5fc0e02aab88cd9afcb273564db346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cff2893b7a22831a7348f2047fa50f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145b35975ab07addf5e703a9658b7ed348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63e3d9843cb5f1e271e17c629de741349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c0cc5814c7b2a8ac50ac7075eb7a2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8bcdde763e6e269c6bcd41bdc60ac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf94e92ca5852736875ca606c81245352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582b9ea338308d34193b556c0ba9519353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48291c2cfb3d58775b644492f350dc50354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd28284ae9d6b52360d57f52958d96355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f3d9bdbd509081afa3d6f63ca3e69356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97dbd49f34011aff0cc9f542e00011357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b197eab2561710916cd64067504f10358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0312d1b924c1b33d0a702cb776d11359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f20142b14d856d7a4994179bc70de9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f534a76401c26813cbe58bb6fcb4837361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66877b3763509911574758f9710c424362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad2f4e8922030061960a2191a19d56363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd2809ac2b8f9ac62add60d5669ce7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019d5cb6cb35d7ab097954592b2a5b6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f52019a59148796ca0671f451593f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196849512597ed6e206976b628b58d27367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44a90d1a02a697738b539bcf769203368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6179905c3c0791a1affb12e03d7b540369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c6ea6a8052d371ee6cfb6ce903f8e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13d47e22d33695780eb45d7a894129371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27c00e28f7c6de0b0b9d6e21228546372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b073bf672b5acd18fa4464b2d8eb2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06072d4f036f41ecbad13fd54c66a38c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a731b6b4ae2d493c03d49bc2bd1ae9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c69e45c0b9317da7355c337c52d7b2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2ace23498068138351802e961efbc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22ffcea01b9da65f22d596b270b789378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6e8859aa1dc0dedbe24bd542b4be7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d4f4e9400fd7f7d560e00067016e4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975298392bde5d14008cfb7df86e9d1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaacbafd128a6bf881ff85586e163ed382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f20e758cf4e534ecb36bbeaccef57383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5984b528a4ac5fa69920f4c943eb27384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559a6bde63366609e6e4b12e0ec4725385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e37fb180f0d67d69cef805f20b30d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9162d919114dd3e880e9b3866f2e1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1aa920de63fb520e6220da21e57b85388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4af436bb0646708478962bd9fb221389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e3f53c55e3fcf46f5bb583e5c2937390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581ad91575a2d61308f87b4d6c05902391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb365f7c9ba8c50868f04c65e339fd7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c0e573e73d03584ddb395bdc3ef71393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea3d5753893d55b53ae4224ba0b056394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83f27095478f2aea859847ed277a05395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe7387d94d2cb71dfdacef9f1b1ad9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208b4088a4430ddd7c7490e49774677397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe558ef65b18693b01600c12f658b9d3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6d578f0621f98cf9bdb879a9b2e3e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9569cd06e4c4863644dca6d9552a7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758709f8b0270d0e80f040c4b0da478401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a50f889d31fa7efe0c05b6518ad2e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1477625e48d5f99d38ec7a3de4800403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f669ebbfde5a7d1c1fb963f2a564d24404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0635294bc371e81852705eff6a3a09405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9a397b2a25ccdbb943a888b9940f9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2ac28ce60d242df7b940e50ca1205407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf54d6df4c31b5cc2df7c1950a1153408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c11a3ec10b9cd24d8496a7fda4e57409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509df3e18141fc12f35a0e289072133410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef256d002f53c549bf68afdee0777d69411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa0c65f7859b839cbe3fad3ef38fe9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40768be70b6493e4d8f554dc74aa897c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bc0d0f88b30f511a5f880f42ad7c7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe005ab7bb18ee7df40cd320b36d15b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af154a937537579ae4dec3e3378373416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873f6d1b853b566580264d1ccc7b831417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c375a096dc8a2f905ef09d2d6337f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f6cd8df76086f2c7d6917e26f100b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab79fcc275700268fe9173b1522dc2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75c8624e93830db1a4dba42f6a5434421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd2f08f73bdb0338aeb3bd5d035464422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7548c77598b3d2cab3a9858fc9ebcf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9226e33ab3bc4101e6d30cfa81464424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42995c765a5376611c518f7d9b5e9988425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029a1782dbfb18655b8823feca6f58f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6dfc01d660e9197f1674cb8107500d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d54dc6e2fed25606faed2841d5bbe7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cf7a627e3e602f68bd76447a78c60429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1709f4dfdba0423656881543762ea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf355f7cb6708e64b95158b97e72c6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb993711d44f61ac676d47f2837fb8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c90d5cf7c2d011c177b123637c3a4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf502f2ba87cfbbcf62458467cba68b5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b14a2bb71eef6d86dffb43b31c6ab9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dceffb01b286ef0dc23dfff84ba4f76436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7507f6c3d9d1b663f2a92a5d77dcc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3652db19d1d6b0a2534deb2c175931438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89684ecda90224723a0bd3eea31dea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ae3df1286713b3717797a9745a12e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8452134caf8c0e0cb30eef9f9bf46441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaee780a1b2259a964493135c718ded442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e1dc2fa13bfe5ffc1fe07ac8fbc37443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b620b9fa4686d3c00771ab29b7bbe1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a292a8d63cb8dac14fd61f2dfc6665445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c606e5de1922176079d421774eed6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2e7d91881295f190546636815b685447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bda445d9bd05d4fcfb951587fad46b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12dd6a5c92a653bc531cef6eb587a20449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095905ed8cd6c5a3d7ed04c47b3d295450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6a0b8d43792cea29944fb2e894f01451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594e742c5c73b00233a2bec4d8bd485452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc476f52d734daa262cec0ba8c1008453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1c22b9e88a53ccbe27a97bec8b648454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd40610ed05d3e8a17e9598f886163a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96a52756b440a555f69589cddaf402456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd643f8ba82e7bceff879323c3a1bbe8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c15ee83342b54f7f26db92e0ad5f1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1f0b29ce8535cd4aedf57c287c9e2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002921eb0a7f44c201cb2a554fa47e14460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813c3e1418b1600532d5a695559e107461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073f69fcca2a1635a2b8d59744a38d7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712e14e159434a58a4d6509ef34713e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5cfaf40b7ccad7b54faa217834b83464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1de453b01de5984daf075049e9f4bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80621dbbdf2f4da7abc3609aa345ee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f32925dbd7d5d2969936b3cafb19d4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bef2f2a85bb331b9b4174212fbf30468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de6f2434cacbecd4d242918cec0d02469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8752c248d8b582ed13e560ab83ae5e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75654e2838153e6ba282003bcf5f22471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b493c8b5c6172025408485d852f382472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866bdda87f263e2bf98294755234741473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726807823472702906ee65a033f1038474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2604f12742ecae08536f8b4738efcb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef332be99806e7b3fe71d7ad39f0a3c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46cf355fe8baf3dec6d130116defd07477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773b4332740b4ad1a7847dce10547fc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e7a0367ee3e531fdb4d8f612c85e1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5645610f427ba2a9b489b313080560480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284a412932238ecd3e22a3ef56e87d3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb1d2a459ad81eeedce3726487955d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d077a5b55145082e82ec042a3c20fc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5422efa3136ad9359061ae1b3ce88d4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46185763bf8a373cb6a2d01650682d6c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f0637809fc33d1f63be613fa8c3dd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31964616cabe0566d416c48036e4ee55487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec656656ee2893f7cbd04f22314489488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2013cc4b3d61f19a0b0b3b9bdd8b5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe7d51c4b77655f56975d74b38369d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4b656be5213f86203c212e213e581491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8fbb222f47c83e7da89f49bc4d06c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e1fb359616263b98eac881c911d9f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735c37599e807e88725cb0628c892ad494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54377d0011b0f82094a273eb63585c15495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b4bb027abd43b2397258871171d06496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b2fe7be0e9a19be166f0b6c2bd71b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0b9829251f7899e7c7048b0ffb3d6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f83b171ce0c6365d15b765df46c33499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471efa50c3b5b489e29e8ac26c12390500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206cfaca833154fe970f8a21de4ce9d7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255ac464bb98f441801b0a1670fd565502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1e47765ef66faa81aa6af5a0ed6ff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290ca15a426731dbbb2291497fa5d5d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb45011546d3c7cc67d4c88e5ce19f4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec241d23ac18d3a421cecb75118abbb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bd0c3515950c83d73fc3bb525bd07507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d2984f4a0019b8bc7786470de44fb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603038bbfbfb81968e5d61a36424615509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed3cb8e30658592b22f36bbff4a635510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd518a7950e4cd4f77a0e9b0bdfc45fe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039d8ab0a87e0b82420ba441cb782b8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186dd2afea67b62deed4fd01675140c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d6ffcbd0800ce7f9088522d9f51c4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e56edc32b5cad8f30ebbbf88cacfd5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317325ab547a8f502befad0a04dd0049516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c401f3e2fe146ebeee7653d7457ba517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afc4412e31e3715a69696290c57b56518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f607713a0928bc1611dc6fb56cee180519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2078a7fa51217bff4bfc9f0884995520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c116c8643d6dfcc7b8a53befc8766d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d7f8c1ad68bddbcb10ef91af2848d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75289acd129ddb25e157f0dfc806bfba523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc4cf28df7fb4f8e3ca6e538f68f65524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539a49c21cf033bb8272c6276a66464525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f954d2f304976f3c46fa281a1142e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc6fbee858dcf38b0d3edf38cfbf65527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ac740b285bfc732dfb16b7b03333f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de35c145b55b5ca72726fd87ab2bc6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f099d21af58b16f2c0be7d93a0da463530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284dbce93dcdb34aef0f96de73a9dd0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a272df7fca0528022ad721970eefd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337caa3c04c50c8e9aad2b2f7f32c3ae533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1f7b2610b5706f5d3702f964b9341534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43699e01363ce86af5a6f3cc39c9f5b9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3114ce70d8e39827ab79e698802bc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27f1b22303bc4c18e9c93498969694537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037f4f9ed4b4be40d1e83b239c20dcc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0f5ca8d790ec9b4a2841fa79f7c50539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780eb020be3cdaf732ac86c37db7faa9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97880dee29a9d81c50cea99f432cc29a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5af0a66d2a6ff5e3cfff13950e91f0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153a194d676c03cb97252f6d77ef1ec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87eb7d857dc2c3682921d2a17ef84fa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7f17851f5cad7eeabfc2831ac77bb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3dbfef798ba195279e6ceee7958c6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d34ff2597ffa6151698afdffc5c46547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce5ae1a4dd651bf861db9e1b3070bf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee329f99b137897fb65f723b8c011d1c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38357c6addf73d827b0454220f43dd2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd17e6c64a2925e60789c13d964336c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62b23a92ad7de527d8c71a77b01e29552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a1127aeddb47a1dd7df38c5dd49f6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9efe38367c4b64b1a678cbe6b0f2837554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10654bab996abc1b24e4757b367dadac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a8943076e50eca98778ea9af4a7c4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65e9a5a638f45f2fba73a41e778243557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661703d66ce31aeaec664418fa358406558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc164e02a21ac136143dd133406452559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29eb4d53e5aabbdb236b2ad339ee5b9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279e4d182220e067088d0f7db765fb0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4b5678de523a9d664328ed871f76b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ed3d6ef36e45d60350059e63ea366563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa554b40a183504d82a8df553353b7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e22b7cd5011ad40a7d19d85479a8d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc89819da31db67b7768efd409afe7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554924bab2a7cf19cc74a9e8e9b6092567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e49704deb16a4cff93987ec0327208568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e27c2ef2bc42e3d4a31902ef60388569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee585c5d19862bc479ca5cbe439a972570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70be2e8d7fa5d58140bd205a48a609e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6bbecf1509124f8f5940b100d8852572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5db6cbd687bed65e62bf6571b1d86573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a258a201756240af1aa3ccae9f359574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387b8510641cefd6fb7a274ecc4dc5d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23037fbdbadb03024f5f2d5918630b59576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c53d9a9c1e69b491ebd784e474b016577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd56d888551c734c5d7b556ebf350c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab5ed7073290640bf501185e203377579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b48609cb330d80211156dd004ae65d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b891cc25eb4b6b2c082f08c92275f05581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfa1c3b02b68e53d4d3a3b85925c00582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d980974a4d2814c92885d0ecd04c1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfe0d5885346571f29fbc905cff9fd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95c3c12ae48776d29bec6b7072f389585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8927fa55520bce8103da562b2198382586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cadcea41d46ca6716ff264834e6252f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee009ea097c0376a7418e8aa89ae59588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b40cd027fee8e7a63d8bedaf0ff62a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72748b6bb3ce10b6e70433e6f944875590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628b19afb905feb4cfd28e741b49e99591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ae80a37ed411bce426e1f12d0cea8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04951730ad5c340b7d93a5debf2d9780593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d8b59c1bb9ea50b818c5b4b5d8fbf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ccf095884f164d3c9eab4f46c53a60595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32a7120849c2a585b69f1e03337fae596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f02b8a9ed6f7bbe6d95dda9d2f72a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf82ad5aafdbbbe170839360762860598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666304e9f447752d26da3ff4fe5974b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53fd4ab5711bf59d9e4e09e391bffdb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c024205eaa1e621f6e2abd263b1b7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984630e3755f8dea68e9dae3205b998c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09cde43c1194bc12a591f800901650603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28166afed1172fe88dadbd2060bb676e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72477750c662f502998b8c22b6458a0d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2f74c095fab96cb97a543b60c3887606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b65741a4e53039fee791e19a239df607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c7f4a16602e3648b115b15e43b1f9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6184cf1e8242262f3b4eaf9fb07ad609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07127354b4652104d121ba16b2dc7b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e41aafe90e4030c4dc1d7b2e2a74db611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceeeedea29563b5ca75b1c7e5097795612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bd2029e3fe3b0e52b99a72227bf8d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bc60496008ccffd0947cfcaccb15d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14997f8529925d3198aaa51516cfea92615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a18366df8808a76cfd9f36e0cf8f7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380933462337b506ce601502068323b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33839a1f395c311c550127238e802402618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6838df6dd59089dd1eb63da38628d76619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304582409f7ff3ee2d47c96b02dbfec620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456878c39aaf19a48f9d25ea9e2e7a7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7cfa5f5a1df2d371eb5a78aa066c48622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccc2221434231c9ec349a763a13ac2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64311a3f410392fd51345874eb869663624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d314dc8954692e7709ca6b5d4251ba625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c138425ed803b5b92660f69d729c8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efc6e47584db03089a0d66bb7f7385627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af392d510ee6d195ea3fd4d95f55934628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bacb070c8a3946fe22a42c6166e2b3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa53f42eb796ea42e865d0d210b4517630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a9553bf687ea4785f21e073576f7d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399aba6ca31f1cb736550efdb0a862d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791eae0a0ad4c1d28fc5b9a6d99cf91633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb761c39ef7a37e53bfb4bee971f5b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc3d9988fea85b48a04a77c6c31128635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c5eeccaffcef6396accd3e431c2e5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef8678ea2b089b5a0d10327c29a3fc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b9d626f54b0d3a517cae4630ec50d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4dc13f5617ad7f183f273606be76b7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ba6a4fd512c58f1641ea8b270d4e3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2924d93520b7252f55747556eb877a8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e027948d34b70940126cf4d9a2521642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e154dfb40c57af5f0fe46148782b56643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5587810fb01ce33ad3b36b62383d4d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649acdd96efd1b092f42e7589379a716645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018ac4a5abfd8a25c19b649b7bcb235646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea780ebfd2b64f514775569759dc3d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2112e30f5a9ef3d7d4170e800a1872648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d6d0b9fc6dc3a1e863dff300f1bc6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa36207f15fb9be5485fee6c707352c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f169b140e941b8c496a29b971b57a9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c56bf73fd84879ce7b7377ea42a3ac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d7eb6315ce8c769a88d2388ba4090653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10095048a52835617f0825027cb07e2f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a195c4bdccb3055a34f7aac399f8cf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0e88e6fd0f5fcc504cf02bd9ca6ef656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3b9cb40a6144fb9aa74a82cb245fa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de211958c3540d15171cdd615aa8f060658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21227b85773a4d7d40488d6ee2a81e15659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d3293ea6a432d0a193a5480d6b5b3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e2b8536a52c82e0ecabd15c23bf2e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f38dfeaba4796212047cba8a80fe6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5711820d3beda583482a735d7c539663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b899216f44a56e49d6f1b9505c15cf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f3de237a2ff05db92cc9080ae496a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212ad4a8a89a64f4d967c45bacf0ae2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553836501d747214cede33e2a043d121667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf704f94ca32a6e0373242016723266668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef420da0c94e1fabd4a61e83c20a8f9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887bc637db254b3497af9b6502a6b5a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56614ab38aa817d1a57c105dc7c64e10671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f719027b389e19beb81354ebe362541672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94a19fb1999d845210ed47c1989296673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6358e4d6144a7cfd244f7920ce862674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72934c7041218bfc27c843b9470f9e9a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dff487baf0ea102874fec038f779ec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a87a0d0dd0453ebba16d103b7ce287677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21701877cedc1499afd02006ba033991678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a786869356c985f16354ac24b281eb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e3cfc8f60e7912489bc22060b7fe4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1655e17e767a12a2f6ace055ab6a8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9f60f4c0bdc2bb78c07a5a3d6a1f6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bd462d9c79b4ee7bdb29652179a3e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468b11675fedec60acc84c001d139d2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eea62c6d675a2aedcd96934b4e6fc6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283554cd6f0ded71ce817cf178e7e55686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3921723ba6f6a124d4b9b8168f177d7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88602e5acc28e74bb97665bf1e663952688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311475769ef58080a27feec3a13155e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca99d230992df8bab7220447b4fa50690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e590dbb1fa5ff71a3b8c0fbab3eb9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2e19b2e2d640cbd32ff9939e17e6f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38277567e2eeffef2137cc86e9e72b79693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae9070443ff6e308781cbd9a78ddbd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcc39e8cc426c5557a64d1dcef9dee695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22696f4cd64fd7787843e9e75e7c11fc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f211cf301c008eb1694a15c33999d6c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e556d61c7661d4d7f64b558acbbaa4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6c562ed2357c18df12f44fe18c850699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6adca691699884de18e59d9136b00e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ea37962215348ffc1cde0b7b01785701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731c8d572d96aa78f4c2cf3c3db2e89702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ac91caefd2c2ad6c9c5e33543dbbf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea04f91a1e64232f7c5dc9ff4f95556704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a61b397444417fe295f8ceb22a87c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b4708afa2f529693a4ab9867dccd2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18741417673d888185fe486a2a4fcbb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd975c5ada93ad9ab596668fd620a88b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4fba30f69a23fa9ba798716129e4d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93cc2a1927fb7ad78e8d167177f47aa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c13d0019a127670c04cfe30c1f1ea3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac577c198b4edbac8c4331bdd3b463b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fe05eb4a438e052ea13f09d24f9a4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b520b6cdf7f0a9621d5d62df3a81c7f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0659f6476c932129ae542871eecca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88dff4b592f63eb7f9a0eb7a44657d0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466619ec717027d6dda7f2cae1513a7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c626c960ff0bec601eab68f7aabd96718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72207411484a0625ac1c493d1c212967719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76b4f798adfd8a6896a7a60f0fc655720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce71484406ceb7be234f7f88d38f7d2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b5d2057a3c5e41fdd73edae0b33b9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193ce1213ca240a7edd3c6f39e58179723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fccc87401ed0b85f968031a9df4153724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e7d79430b4598ef07dcd53a02da69725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055c58f71ee2f592225dd633f244b6b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc70ccbc027f68428f542c2048dff5e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611997e6d6f496e90b866073f712bdb6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4a5f936ae9bafbf1422b8c452d8ce729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21f218c10807a427c31a35e87f453b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c8c8fea26c424315738bedc41cf27731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a3e1d2bb8084eff00b878ccaf2876732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b16d53fb24eb89beaca4f54516c3a7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872e9cebf6b97cace9fc601856c2e5b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac63091033ba53ed30a3eda6529f80735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad64a9a84007d5743e69be711d83b8f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc19af5c0d5ba75b1f47934ce67147f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0fb5c96a75e26d8d039260f715499738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436dba5573de329d3b281f5c98387ab739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254dd752053d46b8eff70f0363862081740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d40289c987cc9561bc17ff1aa27b8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfc5b169e9f4b6fdab571f39b5b3f5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34fd14eaaef24a1872279d93a78a17743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b274637fd6dcf8f029f36c03d58f8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10983f15ec480c86a89d5c4d23c9175745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d68b2378f0ec6ff7642b0f6a3c73f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d2306741a93b6e97b6c45d2f3e37e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d370c12bfb527852f4c76f3e53ce2b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d75634ce51cd77ea2e2a3733340e79749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9ac09e5fcd624101ebd808e1f4095750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c4e596d1563824ba90fa17c286019751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f176f93b1a731162abb320d6a59251752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44186e35cf7b02574d780eca40622a00753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc087aa6aedb16007358f3af22aee37d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab825107e2a3af9b40d6476b117d800e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d201a4250c2d027c1a83f2d5b8765756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43dcfc9571dacd71ab0f86e727645c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fbea546ca264e3d787cac13f3db22758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcef7ba3efeeba8c2fbea30660eb5f0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb25524232e2784ad3ba709fab261c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c180751909b8443037024a9226d2e19761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847833ba46dbd0904e671823d4c9c30b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db284401d3b4f28bba7e6cdb3b90103c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf8d30a8db1de1a1cb7c717dcc7962764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91951ec367dc57041f2b40cc0cc24e9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd9f70c3ed67f2a3e0ba7e213f30bc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c0c6ae52e5e81174030b16467162f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26812dc87f6343bc124dfa196c3d9e52768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b03bea45e58097e66461aad723660769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c914f98adba28c87854a5e4c9ecbf6d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd60791f8c6465e725eed7cffb389d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ae0cff00db1090d3f2762a508e8f7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde550eec8b6cb9926f025da6834e38f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5399ad2947b404465755467d8fc10774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0f7b3f43e61d1890a474f6fc329e8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77b1a5b84b947332911764bb4539c8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9eb8c70ec7e5354c070d4f9ed98430777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe4c19bb5c423dc05cc160d6154b12778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d1a61a8874176b5258adf707d399c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e06dd5c9199d83efa7a485a071d94780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776237cff87733f1f175f4cb63a77e3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fd50369b67346dcce69269ecbcb20782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4bf4b8bebab48f4e5a1edd06096f9e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9f2cecb66f9ecf34745e9f4c6af34784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81482a02808fa17d61325f865a4fcd09785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6281ab99f93d64396404dfbd509e39786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be549b74db34220c8c9ae3b1583bfd787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043152aa5549de9d4e4a8145c415e1ec788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bdbb63aef0632356e0727e641a8b7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67451512069e0e1ee0b3d87afb2d6733790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e745448fd3afed8e3781dc47b341d5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7ea10060538ca040d7d64d72bb259792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f2d584f658e3f420495fde969e1ae793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc98ca5536a24e687fd93ac63c56f1a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a5d535bdb6fb3cc2996eeda67f983795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90443f44227d27dcd2be6724262eb873796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5a822b152eb9200e956ecbd6dddf5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4cc450b0677de29a41180243cb741798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723f145e0a0e986d068127b774a6043799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a36a1f92ddfeec6247792f012fe812800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a87da451d47b036277b4a647f67af6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752b8b52a16c5ec011420f560b3b675802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d4ed70cbcd0822ea4636ae36a65fc803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76f9a3aa57974f33cb11a4fe3fce89804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554536a797193ca18b004f77f22cb6a8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2d343dc6526cb3e9fdbcb01040bda806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e16b33cbd9627cae1f769fe1fc771807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3214da5d3b00e3b9bc6f21d4ae9db3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f73a6c81ca63bef81756d4787f988809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79936e061dc85b3e552841d55c2f57810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938270286c1c60b6d8b5f9b9ec099e8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a1c8bc31a275983692a44f49723c9812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9af61027a9782498051fdd98a0eca6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49af231b73422cc19bf0c12ad0db71814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46495e4b2902a050dcaf77243d74e933815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219db5ca1804ceb4dbe4a6c1b207444816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966dd47277c6fd150df90cf4aca9b4f1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ef7b9f3a95c02aaf4822a318c7847818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30286246431b0bfcc038f021c390af4f819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b385def9b07dc4ed069cbed65c8be411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751838f08fdbbbb3279b2e9ca8b67acf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644d2dda7006d72759c9ced0f5831f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a647377cdd21ca521b37886e2d34dc94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78cbed746956b731957fece3f7e81e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8e22b9fcb8046f49b4c44480921c16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776388ac455447bf7ce38e91bd0045717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b859bc14ae4415d87a272553b68b658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1edb0ff23f6742428df1d10486ca9d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d2ec562bf98c8cfee2c425467078310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a03b16ea87af8294d95892358149d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91f53071f8daa50b0741390353468f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473014df6194d753435c66a5f7a3b9d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bff0b87782026ed91192b04ee29dae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e166a7165160b4482a8ab9c1f33d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d890574b49053c1f677f37220758f4516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f4f15069d583500bb83a6e2df178717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ffd7573ea29700eddd5fb8cdce80d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6aeae88228fc8fc923f7a9ed2d34b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ab9ca1fa468045ac906ba53c35e9a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb67e7068050b95883b2a385930ca3421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02995b506d46ecfbe2de9e906984a4d122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8ff08d28ea780721c778b1654664d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b81ca16ad7503b6bac30963f68f5d324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a89da81234c15d356cefcbe9a1ce125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696099dcecdab91d2a63d667e2b57cab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdccfb21e2d55aa9347cf4c5ae3cb2427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e3d10a258bafdc2f3a9f23ce1d19c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ec4b8821a0085afb1c2ff55dd54e929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399289b1a80863c072277b9d433c88230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca21d0f2875caa9c1bde0c60fa966731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6861100c3fbb3c6fb264256c77409ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec91383bcf2a9eb74967c92a19771f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d35b5f265d000c85bb5653bee8ec134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f783232aefbf8ab92c68599d2ca47a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edce835fc9d4238dcd28fae9eeb3ac136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869f8204bd604710fac80adf66776a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbdeeb0be6dfe6d27c90369559614c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b8c842f2206e300f9af12a8d07acc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f08e2edd455eab73e941c85b9876540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a230a8c082d0644845cae4ff13b8641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07cfdb56b8b2ed8c0088191c70fab142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0fa94957bfcd2cb886c0c4df34b2143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb96a3fffa83c583d3ff88bde638ce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4df34a40c00b660b5cdc7e42cf3de445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e6cf36f4dd6b7e15552d94eb75cbc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2597e48869ffd6bacf5e105682879847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347dd850423ecec0ba3889778064a64448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b55984c6ce9e68c6595ca94b61ad7649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3052a814b7404cd3c956c7efc437d450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb897bd6ebac8df663ae8d7a948ec1b751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe7b78dd29df96a53c571a05438c2252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e573ce348ccb4b23a1d72f10ea9c1853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5e558b8677c832ec735436e39a4e454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bcd0f682af96752c4df5382bac53d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865cf089e1cda6aca49f96483e58364d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575e6228def18ce02af863a4b7a997457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6205c6060ed3219c4c56c0247490be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0cd40eba904f79d8e89ad1da087cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8010d16366f488b716553e40f76e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504f2dcf35f351c242027a8756a3af161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce139fac0ec05eb0cc8fc97c80c5ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0fc17b9363cbef9c2f0fb91cd894e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f44472c7d09d398b6ef01a44c9fc764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac0fc8cfe1ba06ca98fcf925c3016465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e847ef891377f9c3e501da2ca9c0c566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbb86e405b936c944c800604b0478e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfad2b016a21e1133f296e1d227b0768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478c18a9230701705b65114f77f0d2369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e1a2dc08691a38e2f4e721d1a595870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012180bc8213eb673fbc44c3c3574d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb87c62976f447865b3d79cd467867872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff225032347ab8280c4ef6fe00e5221473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b733999239d75b2a2b83f6f54ee24374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e8afa610838fc444eb9db7e10825475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5887a28fe550966355d15af5af65776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e827511bbe415752be2eca56abf8e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5492bc0b2161ed70a6940751cb6a9778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab075e81a3a0677c01ef81c61f97c00c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb6766d8b2fbeb50f7996ce10301e480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86808cf8710b0bc53cbbeee08324c1381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baadd2f64b03840a1964d1b007fea3de82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6400c465b90ad4cc671217b4e2222e083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a98bd4545bba73b3f7eba21d148f684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed905ee093861538158f6036291772085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2cf24ac6d035929a472e1dfa74e33286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4336d74a750296317730cce8003a5a787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a5bf41888c9d64501201f3990041e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90afd98f09ffe7065752508cf498b03389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9eb39fc7b52388ac312cf2b8c346b590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f36319a1ba78858465ed8b84464a891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259cbb2f643bda3df2fd601ba6364d1992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c9be9391bd59ca240263d207b71c893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ec1a038552ee32bec64d41808711b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd565fbd6ba8f343b41b72fc4e0a39795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4abad3f401156e5abeeed0901ef5c096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d83703c3c3bc418bb60a220ca1b8597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e61697bba542748fbad6939390fb498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74678925b1a304f1fe8d2340a908c4c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d57b14d6081ec26f9427d4bd6cc3e1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125cce68962f047b480a06bf1837914101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c4416ef202b45aeaaa733bbd2af36102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7816cbee4223c3209d93377a3eb7e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79674c2ba6d08c75ce34faf40a0a10104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62d1206eb478189d30f8f5cbda04cd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81077fdf84585c8b621e92466ef63bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1e361ec30f65b9e337cff31d5b61f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2bef2674b7f22cff1624df306c9ddc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6d84fc117ef5a707eaef085cd9373109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6695d0019589899d1379417b6e4463e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2f2c880c574c89ad78b524b004c53111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1323bec8058b35e70f4ba61b86316f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4664d843f2da048eea534b1a3374c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231065a80d826c96db5905b13533fc44114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b820edd072fed8b5d4b5846000937e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10969b469154d214ba8c6ac7b45093b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525f3c23e525c03287c2c2e156b9043117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf700028aa840892cb77ad8bc154a23118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3cedae6d61433700ad348854d8808119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e9ae351885fd44b6c396f342e2568120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224976fbc467b1f3c8b1405cba941cb5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851ffbc86e01eeeb9804ed58f1a8ed9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959181530d18982c7f51a60000769d9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0f984f06eb7fba39ead43477bc6ab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7445e2bbe73147ff4954c1c79bde7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405cac91e80b7428daf1d3bd9a118b7f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cafe90733aea8f4e62b3deb2441c01b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932fadb35214e1a869eb60196e0b140128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50fdb35f763b723d750fe490ea6743129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5ad4138ccf6887b7a29d55d6392b7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c327aadec09b2c495bf540f21a02f5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f7e64b00736b59e880a011aaee4a5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5e53b5bee1be5a54102972e10b4b1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e90f2086f78601fdcdd2de6202717134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b51f12a01ddffa73789650e459f0f3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5bb8715b63daeb28509514db57477136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6194ef3c4c3be784d393253e666c7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b5e072d432409949fed332b1dd3fe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb055f34a3cebe4bc3545ac2d6bf465139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec84ddbbfebd1446155e0529c82419f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485eb7daf489af53f602ece72c1e84fc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91952a15a265d95c79caa414ee85d147142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f721128dcda42de7be5370b443908143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bb74f7ee94387536ed24795bb64d4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd05fe94087d891df3fe7f2f144e144145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468586f2846c6cb3d4cbd2f171b1c9a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f27778e1bc25f53a5d27e614c24c2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567b49baacd98ce709c0d6e0b3d10a6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935c9b5bdb6d22d0039a075df562a8b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628a5d879c12486a87eb482cc1caca8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e883600ac61f79efc926753e2d155a3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03b1bd610a305f40659d88fd005357152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb6140398f10480d248bb59fd07c01153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446735592d849f39db879596ef79798154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8cca47fea80a4c7ed9c43f717deee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce20bac15ca0db31924614bcd406c73156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191cd1b6f0d0241483e91eb7ff44fda157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9aa8df48b45f5fb8ad2dab2b707b0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9c0be7f2ee0fba99871f20cef90e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a4613d7671934b65e6c462a5fe203160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e60a60d86208144c96f5566a60c015161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c04db3b031cbae04e3afb22bf1270c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c175dc0e3e59973d2cc262c5d40792163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd488b220da95b28f569d0a014aca9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6821b1af55f0d0d365db20944a18270165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867c872b3eecf54bb0937bf773d38d5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60141420802a01ee3abc62b78fad4194167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195c37530be77a440ab96bd66eb3bca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdcc059c4e5ed28df35c1de01b0c70a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f162279e1ac3109a265a069814b3e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccde4a48efa580589d5f810034ca36b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9a28f5a2848dc921ec213790baf65172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dad166f5c6aee16fcf297b2bdaa3ab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19884d42d26010af8953c5c7f50092e4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0b1574270e31cbf0a4d550776eab6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30928115dc3a95fc7ba5aa375460b951176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bc1d65cd3588dc72b39e1b87e3484177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc39b451a6b258c54389ccbcd50269178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63db5644f0eaf4b9847911544abf2fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc74e044d7c02512a3bf04ef01e5330180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd864287e989b6dbc3e57b4843063a6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671dfa304c16a3279badf3e94eddf3ac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569815962a6954d596039041ab2ef97a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a592f465a6d2dbcd360b0fb8fc0d82184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace4be1a516ed95e5928bb00db73643185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6c60d5dcf25468d14578b4325887b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768dd73c31290051f83e91b4e6343b9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d1bd2bd5b0a8c36c259452b9247bf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4af6a3d20ebcdb1bb91b47e1d579c9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78591cc88cb9582fa22e3493153dbe8e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63195441fc3ddbcf31c6dbcca85c6d0a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be71ffdb06726b4d86f4f4191f97e9b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce1639ec348a9415548d36cca396e6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103db723e2988aa76357a0447425c92194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d534523af8bc48bbac15230f068615b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff53385e035cabd31b11e661b898c8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095b48b620a1c96252cc8a58d0a1e30197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1336263ec434df9877c29034ebd014198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05c2337fa2de79fc428c9c6cd6f64a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a4dd5b0997b9dff91f5425ddd5af8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d699380587112c1fd075abdb3e3a1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fb113f8191cf131892ab0724e74ef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242d645fdcd65ce96886cec2df8969f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d206f3f446f5244c35473c2a4f9c4c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0d0cfc2227092c855ae81f359b4c8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fa0d3b28d7ece02801ca5456625c2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809d161e4f432cf4b5bd97f4b0eb5b1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518844c2da266763924000bc35bb98c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b7893f999d2f5e94589fce1a14fa3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d903d1cb9d8691ac2dbf14d3ad01c5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710967efee748e5679079aa34363fe4e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794dd053d9a4d2a8b7b6b048d6b79f1b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3340ff4abb884b6c06841ad2f823c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106d32471409be483deef4215a68bed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41eee3f106fb7ae419977eb3553838215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75489beabbce276a06ca2a8215b0ebd0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958bfe9b1100d62fc15609e82ee9ab52217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d1fc383c760ce96d25455a4439c2b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b03b04d9788f004c468d9660a32d1d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734897bdee8136cbad1f7a2501c11fb7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322819669f8aab414853184e9f993b74221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc19c97c77484fc40f85f78fe4a0c2b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ced5615dd2c61330452fde82456d1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdd889a29fdb31200fd3e1af7d5299224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d73d78c610517dffb7a2fad15c27a6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937fb562b9ba6fdb40daaffe9f24758226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438617acfd7c2641d79be31a192ff304227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f027b5a64a4996655642f0f619ba6f3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81cc7853a3da1320533dda3227298a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c60b8cb1aef4c6c2d6fd84b159b0b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b87a13f77a0f9f5cba0e2021a632a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0676e69a6226c0b1f77d81c0ab1e79232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33c2c2334b7640f1458e897955781f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be622d8b41ac442bf57bfaff82afc74b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c103d52340ba88002697c7c79b2d93235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9e2d8281246bc3402af65a57c0276236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60708b5da2fe8c13a4a118c7c98e16d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb6376ff0aecf4b6bffa55ceffd521238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f760351b26797b5d05b76c514a59d3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ba9395470251ec0c5d64b37363226240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ff519a4aa919e197b5aa905f2aeaa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b4e5ccc584f20c8e6b676fbfb8eeb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67c91eec2690fdc4c77b025f152df5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b26fda4e3f64ef3d2ed2b60f98ddb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cf5d8a31a1c6b82d3db7461d44872245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe010e458fcfbc8b8ca0a1c494b6be246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b5b564451840e67303214c1cd2c9b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49c1553f807caf1edaebd877606776248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72778ec2862e1eba488449718bebc369249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd980d75a366f7c4ca45c495c71151d7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f41e0b4586e4e4f0db2232dd1d276f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1864f55382ff79bb3f3103098312a75252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059471ceebb4f4af973a19c57aa35feb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645fd3bc5c35a0d8b775e4a4e51a3bf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01bbdb6a1a719dc9c7c891b9adf8f6e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2dfc43e1c5021600ec7e5ab0f77b74256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ce0c8276fc38be5381c697ce336b0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1e0eea1bfc376f3d691706c462a9e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaaff7ec36b00fce9994935745cc48f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897cff4a366718f43ebd5d91ddb3291260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1dea12ef3d38c7c126215e70ff7d8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb98eee9ff603abc2cb461e18bb756262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c267df8e344c1f5fc816f384662d2b2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a321b723c07eef823353ca4aeeac2df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8ad0259978a4da42c3d10a99340bf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fce2d6b19c5a3393ac36ba83f3d68266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a28cc3130e08595bfdf1d1366e5d83267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d200d72e3a0dff495eefbcbd183a5e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840f8b06ee731b5c16052506a0eb892269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf871861aba87bde8f2a6fa51b28df9d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67a5119ac24907f89e9e8726cd7537271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a57ba852c9a88170d4cdfa92ef79ea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4299e18adcd3eec4d4c9dea05f9c8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfb831d998c2954bb60aef9da0c243274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1b801f3e8624f0de655e8201dd157275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179320868190c0030cbc4394126a67b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0879b6637c7dc4fc5c16707fe2de11c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54d36f91a6b4305ebe6ee45ea0b72e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36241846f04d0bd002d7a4bc2201ed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46156f6b75655118e6327f5fb9857a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0cfa712247a94a7af3ccd8eee351c0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e361a2aaa2b99c1e725de2d40b15fb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f871e30a7ca55237f6b55e3ad5f157283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d870b715da34cd4d980db188e8fa9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc47fccdda720e12c1e900dec38d5bf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7321d81936cd73dccc705af0e8ce7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac563872fa390da498c6abec6d660696287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9fab03b9667a41b86a69e7008d233288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa790b478445f48733e767c61524fc44289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e1220adc84e2eed4a7b7aad70fd0e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65051612a95dfe2bee1f5cfae4073e5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6b3b878ea57ae2b35c8cdaf6d838e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f11fe315fd7cd257b07929f1cf0a72293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6082ad7d44f9f36d04e800433b8694294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336377f2701f325963116d48b7bb6c9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6585ae805688a12bd035a6e0b2d3df296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9571dd1b198138f54dd7a231503cd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503178c4cf04fe46a0b8f2ddbf3e0b2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d0fdb9c0584523b62c105f8431204299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b882b816d903f6167e125af3f6c25300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2e769a2b92913c564c2f1346321a2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771e9de8312b5cf123c7c76f463ce5d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d97e3888346c61f4324c174236600303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b504f7bb8e39f7ac69b26bb484ea0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103cce0e2dc72c30d46c48d52f32f57305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b6575a72ba971fd8673def02c8110306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1f53aff756b7dc75dd737c557be83307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4da8314d38abbf8b0aa73deb1fbe4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95c66a4ba0f7f9451fc91a69b7a429309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8ec14b2e9783e268f440a76944f84310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4d80fa1e5e997679939adfe6441d3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326fc2c85e9b6f63a0aa6d65c7393362312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea9a631e0bbd74b8c01b1d7258a1a2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2418589ff77bab46e794325fe1d5c4c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d28123d2ff8224fc2268f6e7f5948315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32616684d97d1246bfde41908558bbfd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be634fe459534b161bd75bf249a215317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29781515415eda5a0d7e07bea901d7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9986647bfbf41258c3ffaab601b90c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5679ef22deb58bc7bdc7caa3c64254b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0be4a389a3add02769b8e7d9ab491321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11b58c70e90f0b1183ccb781461991322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1cced1f2c7c49a8f4373379390676d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0bcb8f277e3bfa423a7b0ead744a3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cbf912d189dd1aa9437c030f501d0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377db62210c5f993ff858e5951f6fc12326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f847da1c303b57c76e39d0c6f0c74327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0333e24eee4f47242d3b04c016991328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472e7b7be9055d49bb1dfc3b3121d16329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864eb6e0eaf3a797a20cdb151cfd1c65330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada7c270c89be96c84a57f1475e9802331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ff046113b40f33cac58e18d0405df332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4daee6bcd7ba1b784e7360c058b76333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a025466391d68a5c05129bb7dfa90ee334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360569df12807d5a15a3a0de649b6e60335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18876ec3325d7901bcfe74d51b6be6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4be71b8ee04b3cb9f17b5d531dce05337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a403eb6426ffa986c0552c328e7314e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00758fd19f54ca47529fc8c46b8ea12b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45501379e7b00d6f903065b117ad6d0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a1d192ae8d2d2fc871fee82c461d9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1dadd1d1bf0213c10b460886bbc9e1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e172e09401b168f9dbf94c0cab6396343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30390fadb0f53c8790c3e0eec5e03847344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67fc0c8a5e903c8db978fc50f26e65345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cacf58590b23fca4313e471c5ecc3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53fc10b0edcc1c48e8ac694f6c6c40347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f78b0c846429b0bf8c106517914ff6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc62c3c71959b6cd38b98c00facd6f1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a0263de75da962e35b835eb3161b2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e341cc73a1ef7dd837770e8165c438351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded5138b0da6a972b9441c954a82489352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c0255bf9eb00d40de7fa59721a729353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a427f9b43d7de6b52f38ba635a25f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9fb8e5fb2c7e90812306ef40c348a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f4ec0bb6b715099c0ea6e92e4762a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99802aad9a406d5ca66a4aa038dfdc14357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1d0a93890a98bfde9cedc7e8641c6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a74a475a385e48239a847962d069c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8efdb74b9d820d2592035765ea19e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69fafced946080cce877662d06b1044361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95743b35f298c98ba0536057e207f558362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4aca68ef63fe2dcfe8d16a30eb1f8b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2693f93268f46b7fd69d924fdce740364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e9d77357099fe80073b1f5559b78e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92fd1e80612e6266d28507ae24926b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec912a59af8c1d0d8b5b8e6d91926d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265e4819975a841bdd561b11507d9ca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe973f5816516ab21506d49728821f6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb7584bdc59bcacfac374d9e5544ee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7f21d225f7f5d27e321ef37f9bf91371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4bc2b34b9a570feb37c27b12fff88372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14bd7a306622db81f5b05721e6838d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e655e7fce75feadf8e2e39f11a111374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b220270873232478eeba36967d9c782375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2d990e9b545ae53e83afa372935fb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7918ab94bc29bda973d70cbbf58b5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf91ec4ff9b5af1e513c747da2c9b9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192f0ffa76507b7f6ebf355d6ea4494379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390682022cb3c7ebc62d8fb5e467089380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b75a54bb06a72ff9fa6dafdf19ebf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead0e633a3af0530bb1facd5c3bb28e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6420a93f5b6d3a198bc3990dea342383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febc1669a96a50e22b1449a4f35ed7c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570afdc9814eb24bfd7d0231f841dc8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8909bc0ed6d08ed7d1e7b32047525386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c385337c764d571225757d928a47f74387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff60f7c59527286545aacc8eaa6dd5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6af8f1e2fe84be7e45b7f132a5e3e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df98cd2e0d95ff26f1ce861785d2905390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8e8e86ec446b45021ed117085fead391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014f2a3ae50115e86bf0a26703a7de8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453450d2cc812633ef17a703e0082162393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90541fb90f029a1285057e700b4a7988394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94cf334de1ec0ca414b55a9a421ea29395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842ebf40e287a7872be114576020881396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208918043c42226b33719ba482eba37397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1879b1a9f5024f5eef774490be5e29a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490921fd5f113d9f9ea37710af96f34399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2ac6e224d64af0cd3c1961047f5d4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2034cc65608d01616bd1e3ec043ba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39546ce82730f52e076b540e74453a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e159e26b2a9a5de22a1a875247be3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a02f5a052f30bbcb504dfac49d4e2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c826b5f881a675802328df827406483405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23bf3ea609e647c70159bd9c0ff050406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fea3c15c271b2ee6667425d2f93f8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60255da8a878155130de70370c35fe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41653c5c073df088430bfc473791c3d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220775f0bc00aea80f97a453bb98ab39410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e10ad6fa6e3d3c4b157a458a816e45411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7497b663d29458e776207cb208d38e2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d44d4fda12dfaa1a5f62852df9e37413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1a7228633a4b1250831a7b85c6301414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690fce2fd53f09a87216ef45d686f09415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33aa51c04b57bbe32b424e1f5e82dd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e128ceca88c40170a54d6e3ea1dc61417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a3c325505e0d195b32cc441dbb343418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f852bac64323157a151970f193f53419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71039aa0e46ecb023ab718c85763198b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149313b62a6a1ae495084028e0bb0b5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b3958085085227b4770562e56260f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314e3e4244d7c5536197d1584bc714a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b60dd4f359e0dda87c7b5e797394c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69219c5e380c99d6d165ef643be7c7cb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d476f3d5b714324c0d407e91f44d7d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd8b47901307ee8e321dbc94655135427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a390c087041114e0918c8e81f53ec428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345fd8e224963ed36a423caf5eed6a4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b809c91e2ed31a2835c958a6c5d6912430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de34ba85c64d57f68556dd5919979d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56928f5554a49bd54d20a446d687e6ca432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f77b51b5a27d5b7a68f6a51c8d13d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ddc216cd324ab786946e13456418e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7c540c775398eed66caaf6654bfea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ff77b76b6e002fb3a934d2c304bc9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e872dc1eac65de187bfbadca31d51437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab187f4662ed5e57d5f2debc9f138bfb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ad3f617111b919bdbdc0ed625f534439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c38b07e756fdc429ff6626cde56f6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909a83b913e49ad8ef97288cad211e9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c08f703bab3719c7ff35d771e35b3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9c3598cae53cb0710aa976a7bc020443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4212b701581c8f54e632a37c8dff11444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16714e68c40dc4bf64323118b472acfa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21e3664fe89d2a28fc318233a2c784446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055412806d828b1a1bef27c441db8fab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53868a42efd12e667358b641b139c017448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1233def5b3ffe3c6432476c956e8813449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab154817e2b190ef97da48aac5fe6c57450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ceb3de5b8020c79f477da11060e860451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcffbc7ce52f9974ae7673c41e67d4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff707844355b36fe74bd33fed80d86453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11b1c900c535926a1d48647573fbe9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444b90a26150e5e14db03e93217c205455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ed342b33c284d729e4b701f984ec3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34160771ac1525d03aa1fb190bf6e5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb8bc1a645ba59f78cf54651711ae4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9581b59140d70bd189c659512c9a9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0023a740daa6c424b5ae40815e8f8d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e11fa0dd9ddf4c5dca1e563f462115461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0684dde3693907f6d2a0ff2c4ab6570462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3ac0a9b977a0f3fe4adbc736200d3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b7f2c9c2ce155c0b35b8921cacd64464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574757c5e2b79be96ce7263d0bf0fdc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a392423f78299ad85c9f3e2ab2c66466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336d5f1835d50dbd2a7e651a71874f4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a463313933edf21920a101639989ac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366ba85441d2960de3fac06750a97f1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15419670c9319ae250db83c28583085470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219649e38bd8df307c50ae2e8c0480d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe43c73e02c5da004fd25671bd0eee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555191d72d81b3bd3b41ecb9b4741f23473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda067e1763d5fb928a7e66597fb35a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098d7facca01891f7159ec2ce0e51cf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ddeb36b17878dfc4d4fe901e28c18476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea273a323663c8a085efd6b680fd69f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec073d220027e4e5eb56b7faea39695478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6bf7cf038b98386eddeae4785c67a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37112e203281b7d8e682f32005c33fb6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cee5d861c1122b06b175c68fb874e7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df59ad92cd19277ba0e5508f34e281482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ed744ebc7007f35afbba17866f76d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452942616b8b1566476d436d6cbc59ae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa91505b610ec7bdb2b1303d6708cf4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfe4574dabb2245b269b7a1e34b41f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93ff627b199bfc341aca66053df1b2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbee3c51141af6f5820c92db2280b6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20e84981e534c5e9a29f4e6502b806489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21505e8d88e9ee771540c79dcc3f6d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90dfd2478210901411d8d06ea04cd6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d121b23ebd5cec974bcf538322a46492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfd3eda016fe556c415fa38dc24bc5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f883aa979e43cdb9ac9a83bc4460e94494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b562d5b2d6e15baf460f07b1b183db495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c07085da2eb98ffdbd9c12e187320c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a030f5a5f2d2e6f51fab4b46b57cc06497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78ce6d479de70b183a730a44a57684498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a846f21c9243ef20c00a31b2477307499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aaf9011297316bedcd2fc5c8d85e7d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1edcd0fb7a622d1a2442f1db2890d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20046e09857dd75e911d571200216ea7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c0036ca3defee7c0f61afd421751e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb08f54e8f2fa5a7b6b902c7d69ff9f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4410020e1b0cf62f1ebe1817039dd6f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ceac1bdd6dc66a203029c485fe4b3f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec934faa855bab6b535383bb1c1e606a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758430cd4f57c33cfff1c8037be9f0ce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b346a8ca28ca5aa3457669aba55c5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce57f3d1a62b5a9dbb87f5502e6bf09510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f512e83820e476ebf3b2ebca0f8ea511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412365cfafee4053caea0c29d07266d4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4dc743166bdb2d13ba65be6e012544513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f3b35d1336ce7154e4c7dfe41b47a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b39ac432b0db7dc6089af186fa358515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e362461d585ed5d37bb9bc07475868d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f6616798c2378ec5242cc1baabb23517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffd855bc0cd9b1dfa5999a31ac8163518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb997424138c843b8cdadb03d63e5565519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05328ecb13fdc8a3d15d1a06c3efb2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429eb5901680dca7d5e1ee60757ca81e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56abe58938edff9975449d9175331f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040575069cae4a4dfb50a75c83afee67523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378155149d1fd753803e16571f261e27524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b12c7b148fec6171e8396bdb1a41a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670a2fa003e9ebfca3258d730aed163526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f526481facb196339dd2dcc3dd87a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09a084e2d7b6a6efa2621d1b659015528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf2f90e22ada3148610606336c40cf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec161f67719dc1310f0d83d36db47183530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ce37090bcbd2653e84c4f1b68bde1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9309f64538a03967e3ed92bbe51ea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e484f8969f2b3534ee4d65430b4fa8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86414d46c3e01a43a545e8857e4c61bd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74937e4c557eca9a4cb1f2687c20d4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed413935193606519043e8468488920c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff4bbfc09f32bf283052144b82e55e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621c9bb999b476417f240a4bdba732f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859160e033a047f507901ec6da23fcf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d933e351a21239047c91c3446f0dc9e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6106cf7620462a603b21b18d4eaa1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae088f668d0fd4c812a6c390b5b9f2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f73eb37282252f103f9318df21858543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc000eb2a77e2b9d49163f63c5fe2014544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e2cafb089482443aaaebb8489897e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7dbab5f177134462316f10e57a0bd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e35e6a71d524b4b6e6b5b5504db25547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4470a038c69fb9699781e604dbf8d30548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168f2373b3ca670c7b6f8fa9083c166549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6625ddb3babc1ace71d60291f82ac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c97c15f66dfd6e5a96c8f55dbc920551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10423ec7b957b276fd1b04e74be2ebb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad39182ce77f9344449a6851fcdc1de553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52fe82e10fb10e2133f83acc770c53554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91896593e0c89f223739d53607dbb131555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ada03b835a55bf429dc798ef04bc40556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbd29265152b5e9a75a04e033e0bf2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c8e8de39f4192bbf0d9846e4bc597558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9d38498d4ca84fc6657519ba5ea02559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4ab6fc68981c0d09a1486301f32ad560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a59670ac823abe77c0898a80916c26561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41a4fc0bade566787c0c157b882f04562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1878aa7f4ff1c8f62bec471bc24c639563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf239b65e95129cdfe9036fc75ddd97a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567d816cb4c986b1862c871c8668b8e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea15e30f078b165a551604c9a1864c8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdfacc178e972d81bcc3c07ffda6d5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0d2a6319bddcbab136a8a402320dd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ed8eacaee57066c093f31b32f2397569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0b83d59445a2f247a60597e905b1b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a308c55d8f358addf95dc85b62ee938571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288fe65d87484390388836175330b4e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90e811dd52dea1b31d8dd42ed393ab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db52519f3889ec749fbb4d1ca9cae7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209458ef3cde49d72a72fa0b56d13e3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372036b378c10d2bb4dd789a06d6abe3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b65d00f7a429faef8983ca4f5acb68577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b801731868d017b203ea86a36961c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f3ed17de7fe59d067964d6f677516579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad830df11d7eeb266983c73d1238d28580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52049bf9fc63d7910659866e7a645010581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5bcd3a7095edf7e15dd5a96501ea0c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30a5cf3ce24eaf5dfb6f855bf5dd7d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a651c064d548c615297324ec5936039584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca0ea4f6ec1a9c7fba381b5780851b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70953fbdb731b8fea5672ed21b3542e3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926609f460409812f15f65b0a6d8ce9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fadb92f1d4a421d512072049b1ed1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20568bf318d3b5148f81fee59a3a93e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac424ceeff856544d24fd1ea610fabf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab89135baaac5d66a6d517015734b11591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f60f431c18eee520d414f7033762ae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4431b4d45c079637d69f2aff4eea9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb345abd6d96b3680378db41d12af80594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ada7cefc731905354feeb1d54cefb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027dc653ef736738f3e0b5f798eb22ca596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca13bace996667cfce9a70d6dde27b7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26753e076e50a2396897fed95fc535f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625599d0264cb07532548fe6e3e7216599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0871650fc02dd99dfc1296a2cd95a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc29e162ffafe92d4f4906cdc0f5a1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372857f06b91640da8ffc76bfd5d655602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07537d8ecd153728215bc46ed9975b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5751f8264cc4333209865c95d8b3a28604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02376b872ae9cd7ec8ac7ebac35c2815605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca4a7cbf070c3c4eb7c7bed0e50637606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae899734f9cf969b26694c38ce10d80607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4aec2697347894ce48989a50bd0acd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba210a77fe0dae891917d47c305a877609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94961d5fc2d2ee1bcca3edb975f97f23610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a8b3c2045f8b9f58201b7105439a7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfc85908e947f1eca66bf9cfd713da612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b13a8ffb31283fe399ed2477cafe47613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41664ae3e667321f74bdaccb633d9687614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df837c3f7bf69b355165d100545ddac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debaa16da4fdcab772a23812d8b4f43616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3596cf45417d43279e7b87303f2a1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a830fa15a97b5d18f2a969ddda428a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3eddee8373c78351481e63fd4baad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3660b8475fe59b9810d8f7e5bea9083620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998dd017a3b7e1b611c9a092efed8605621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ca8f31c244f95293cdf540f713372622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f12a60df34a0a33327f77e36b7a17623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080067396d0d71d62cb82a6e4ea4df94624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d6835aeb23a6a207cd4abe5494fdf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bc31962807b3cc3f788c33d1c97b2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6b2dcc25bae70af0bc69ebfeedffa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffdc7c87ccec48953f2bfd2777298b7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa222c4ef639c5d1999041b4aac06f40629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc079dd3a172817dc5cb18b2fffb139a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ea9991281b043ce602c7951bbc4c6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699534fbdd0f662f1dc5970b77e2a24632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889eed7ce8da5c82440e6c6e6a0db6ef633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22650dc0822728e0616e01db4d9e56634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4e120c64b8c089834476933fe7117635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287823f2b28895bb0e0a8d8a96747eb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e43f2493fcb23b664d5e9c4d6738c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6732c0147e2d37ae96b350ee17a7c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73c25f5634fdc5d0486a785b5e7b6f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7071fbde21c4c7422ada2d9940608bb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294ac105a96bd468023414bd77a69db641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036a9d7cd8fed7c501493c58163d3cf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb007479c1c2c9b1d89719901ffeb20643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91533bbf402acad45dd7dbeeb675ee7b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d15e88731304d74c3a4be4ab73d3b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8950e7ae2bbe9262d6c21904ff643646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b965a08070e22b139a5fd8895f179647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170c3c4fc69e203d4032ffec3282f3a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240f45532da9d3a5afe043f44ab13cc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c62bc4f985c62408cbc5ff1202b6f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc0f59dc49491520dfaed1a22ead15651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc05d13a42ee131473d7fdeec03083652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a152d2b0f5f32391993373ede662c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c330a8d6ba86ff04a53127e2307169654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81ac0990ac9064db140e1fdc6b8631655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe0c579640f3510eb920ec5c35545c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ba96806bbefa82fbad31ab303607c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab996b2765f0d5bc534ade3cdcd286658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b011c92cb8f6a007a2d81f744f3aaa3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381cbf7651af41b2be9461f4cd1b8f5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f71761fe632c6a8052af25246f8ba2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86dbb68c245c5c863160fc180017e9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df95500279fadb9ed095730a58d445663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72f3d5aac68c98f67212ef4df4eb90664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fd37f7b6fc7cda6d12d67b010a466665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260dea1abf44ea2cbac740593ae94ed666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058622288bfa7f9e4f3371bcb2c17a62667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ba292e681fe48ff86518cc22bc777668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7ea3e095c1b4cd1694ae3715d1b7d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55ecc004993c87481474c59b65f5fc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fa91540d75f1d442b24f5b2157dbe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef5b6d95bbb7c6dfc17d168b161091672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea907a9ec2bc18a06a21eaeb8bb9bce673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69979d4e73ae29be2cd9b7efe34fd887674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9475dc32350dc4b969b70ff8f5dda675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a53b1d8d864843829e37d26f7dc5a4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f452b13d38f1a8259be74456ce2d8c8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926f3d0968ccea9ad95e6b5bc4dadd6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4f852446cfd28ab179b2fdd1607ce679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ec10446b60588495501e7a7c9868b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a8f58f758761c3b4b21451f1258a8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8834cb28d1766d38fd5f3a0912f6297682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbe1047ca8a81b4967abeb85134dea683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba76b8643feeb08b8126b0aa4b74396684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2582b2d32aaf4ef87272acc4c91c4b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58936360b196ec7a342164f7d1a280b0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a5a3bc51f55f0effc895e4684d804687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef966a99333ee7c15ea0d4cd809d72d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d90e76803c1e3950fd4f27abe639e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2047af0ca53ba728432c6adcaf5410690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e229095a73fa37cef68febc5707b115691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3da301f9bfccaf4d41185e1c37d118692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883ff326db328ad9a17d3c580a2a1de693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acbba6b121a6557ee95bfd2883f2e5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6b8f5abd70352102f46cacb8eb3ad695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88afa06eb8d0a12d1005f3849ccb214696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4350de0a90978be2c9e96728d538633697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb750ac5d2404f0b561a0c687ea0b9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6de0a6e6d8ecd1455f2d63634ebbb2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fed836c8b16efc39072eaea8371c9e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34203ba3b4f50f8f10eb7b1b81c5ecd6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b882662a5037fdf57abeeae00cbadc6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71823ef5b4d845d89ffbb2a332447507703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00832fcfdc37464a1f24e20b0cfdccb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daac08135aad9acff56d81618530ab7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71461734414cc5755baebe38f1a2d466706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd18f9b12e1ef031be3f45a3ee27a87707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ce40afc07206ef240e7643e88129a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6700f5fdd0bc0a37ca4eb16047ab35709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b65a589f0dc57b9985ae279d41797e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd5b7556c905139efd48934d80f2ea711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a8b4e342ce236591c1ca565b4de63712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f963e7f557564baea73149cb1f610713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94ed209182aa73b029837b25c3d075714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279d132a163dd8f6b13f641b5a7671d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd490d19ad2886271c64a67e83f22c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149b13f735944e8534b851ac9b22803717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080c57e9658918c5d73b395626863c5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7298513cf514981611a2574742a8f7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f20116010983da0182fbaf466fd2e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d950b19d43fd2db5face5ad83772597721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb437d7d47ab67cd45270fa0ab304a20722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6693ea37fdfa2d08ddaf6f54372d67723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ab24c23d5a9d21839aa56300b7bbe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb23c51753ca167b7b839befa7cf0bb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2330457b70bc6e011349fc99d71d7e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2452c8a4753b4e3a1fb23a155c6dd2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a50446acba357847167b1e5809fe8c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d7b8fb140f87cf9e46a7a765ca173729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c004f2f01a54d5d11b0233efcfe6dc7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a2ffa356e5a1da3fc643bba96bc71731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7cf52cdf103b62b7317bda59e89a3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98debf08f39f435070b3801cfd0ec4a2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404292153a86327e6956dacb989edb6f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462c2446bc90804ff74f120d8fda192735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628ab3f752c0ef78efe229c7ef8fd29736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495ae82787dd7f208e88f8fae48b1f0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b15662b7d0304a527c0a53aedc25ff738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c946be06a3865e1fb8f20e65264c896739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5d221d2a974945046f58657b664df740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2d54f2f693cc69ca8d161bd13d596741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b04903c0253a54f80081e5ca945cf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd557d155b5cdd808ff7761858611d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450f5ceda227ddcff05ed23d2e07563744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52101dc6ad42ee52b1016cf252566b1a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89cb045c1dbc7fbcba2eb7c6017bdd6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e585b563c16c134398e01677870f80747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa3264402a7e0a8b6c4dcc0881add3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001af6be72ff50abcf5bfb4c13d1b446749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734456d2ba68ab6718ad050aef720bd4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97408964ff1969e6ee014bd6c95506751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50699e38b9e1157ad3e4aa1d735142752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25dee5f94de8d73143c7999d7cd5f37753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ac4a5561a28e66efa79c0ef3909cf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed711c104ad38f6cfb8c1fe005f216755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9717e0b4366bd237f142a5d931518fd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e552cdea946bef64f06e664c2c9417757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda6af7070f802872bd9941b2ec53a6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1997219822f975ddf59f900ba243e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e132b10e7b053bc4f20898056a0c9bb760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d772d26c7493b1a2521f43047b82d80761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213ed42c73072388a1bd2fed34eb773762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ff5fe7c993eabd07d735099fcc07a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b081fef79e03add601188dd5ddebb7b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d37bd6d71087da275edc8397d004c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1861260a03963bc796a0a6fa628c0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfbd8374de05689fc3f888e204559c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5c5c713416ddf02a6150f0518157c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5510a3de56f7fe95883961bccd40a2b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6dcb6d8c3d0ae8795ee13439ce5dd770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18987ba520b4c36875cc0cf381ea1e33771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb39986173afade3a4c2aa59ff64676772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068b365fa2b633851b1224344860cec773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c5e9479efb96ee214d0e8fe23bbe9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c16531c406cde1a11042aa3bf3fad775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbccbe897487b8ad564dc3f2853d680e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbf28943cbc5cb74e0496491fc567e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799caac4e67324df412275abc259af7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73fe66f65e8c5da65037e45645a99a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05a9a82ff463665e62c30bfb5c448e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34959172a1251eb9b5ea9305516538ba781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd710a0ee1fe04dfe65b76d7d0608cd782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa365449a6260255c94cf70958f5cdb783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5562e9dee815a2485e1933db8a5b0b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed31ef93c4fa7f102070f2889543e7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7ea0dada3e075f3019bfe3aa1e1c0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8cc425143af2f7621e6e450cf5ad8c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce559918673b5e3ad0bcf760b32aec4d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9feabb93b07cf55b830e3980f6e92789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cafbc8f6e46fc40ec6b0565245e089790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deaa20a8636d81a10e6906617d8b15b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4a6bcda06075cfd27a9e1e659afdf792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55d47d1103d0a75791be1185cc74f1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec648d514503dd6a1c4d2b78fb3e36a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4694e6c85c0e66a10ed87fa26e720f7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a881e1fc3cfb406c1cd45836832e8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b442dfcb17c8d9e6bcef8d2a94a7d60797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da805cdce305d47c5164811b998c1c70798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed83470ca7c414d82ac3fa29b2d896799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4da1e0d84e761e7dc5578c13ed250800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a374e5abb00973f2225ba133651fcb1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c656c731ac37087b9ee1c45b710e7802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf2cac1a56c27397cfa85963cf3734803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70767c551ebb1f272045fff3a3aba758804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffd5b1c1de534a35df98a659a1f3c9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165794b2bbf7fa3da2e99f1bf9f15e8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449d9c81d6ec95119296f416ec5c058807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158453d12dcc75291b86858a7e33bc4b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48785b104faa44d006c129cebc17eb9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266dd674f61bd094cb144aae953f584810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b99515431a987a5652f78b2d84452811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f738fbd058d45b9be5939983d1e059812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af842ff86229143d4c993efa52673e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae713885066c0ed086c8b7272aa9378e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d0c1ad03b87bb12206504d063aa2d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170899662b10746f56e440f0fbf799ef816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a70389506a6d6e70e7f52fabc6837a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303e0397e803aae955c447223988d99818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a70d7165047155ce68056ee6fb15f819.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>