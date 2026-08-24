--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -3688,51 +3688,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514a453c5bf04cd2aa3f28d94b9e3c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32c1918dc27d2995e4899ae85b41d52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19670944d9b6071ce150523b45a3a273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ab40740a1de88924cf92056a3daa34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55810bbf1bba63f1c219c833df353365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754d2dd210abb252d7d893ba49f202d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d20cf4b0f21b3260cc4ba58acced787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ad4c270b3a044d8891667973576808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e38e4475a14f2a8c678bbeff8ed259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740d07bac7c4c6d3cc166bb4a4eb70510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc49257a8ad62d50240a93b737031f311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f156edd7aa20fcf04e5dba57b52aa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10375657e721b0f27fa71366ca918dd813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b605762d738c9f174457a2cd892f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86911e866cb7880d75a4cc37802d68615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f0535fccb715fbceddbdfd42f7a8316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0142dfba8bc5d12a1d8fa7949cffcc317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20d1beb9a080b82aaa8d9e43158fc918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0109fdac2fe22ca0da494de93c3b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcbf9d466d82f9d8b97e0f96793c0b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b971c6e70b1a40a967b0b5f45c86c921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536a75142dc25351b887a59ce64427b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e7c7685df95d5914f834094c9481323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef858e096c9f3e589381634e50a2e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a30d5bc53f63b3309e15ed95e9b9cd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70413ba93a9b2a5c039c1c3dd3c82a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfcbc8960bc7fe51a555a94c726417627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f224df29b083c80037b4af7b76e5628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7937973f10c5de1cc42325c3d116a5c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c922c524735d9f85848f48238350b9630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923557d0420dfe6f92e8c47fb6c6eaa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34371e9340152738ecc8ef59b3df1832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42869f5827ad7164debdbb048d8294f933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c42ef1ea9cbfe44779e46c43be86634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b917cadbf038829d1ef0b521359eb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e41c64ff8fa663299a36d054c76cb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4285932f6f77dac7519f4a5cf721137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb8a4344381fafaae21e80add9d6d838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded62575adc66258588f993f967dad239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc5a024719cebaf47f0af62893ee2c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e8c553cd20ea5bae3f88ef09af6f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9500df9b48418d7ddddc81bf4646e2042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfdfcad9f7db648d48cfb5f98ef5a843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af06ff94d96b8c5a87707f84532c99a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14676128d1627f8fa62c12aea0ddc55945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae274dcd4599741b9c9699a4a068a646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091484a0c390d8179878e5e7748ee1b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40004028dc2d774feef39faeb4f198048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548a177bf961d59faf0f3b8b2ee572249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ed21c461d5ce1bbe1ac7160259cab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5e477f2e9e1d9ecb05a788249886551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04b5d991ed059e138dbfb19e6790de52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b464d87b61aedcd472060b18f5a26d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65a85d9455851edbfdd0526206ac2c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47949415e11e9a3fb45e99c6ce5cb5d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933aaeb38ae5aa94c96646e8435243756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79600758a0e93123ce4bef2596a06cc257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9861a09f439ca0ee38df4d68f1a4b1358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80240d5d9eb00286e8c7c745c5b9368259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a39278ebd21770497312d9424c7eaf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097be02653041982eb52626a9597ea3d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480f37afb2d7511d4ee4398c643267862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3babffcce3662f2a066d3f6461dd863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd887882aa4b64bc8f8314987751d6164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6f6e4ea447fc57a9c1aeeb077107165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf60d428237f3e160d6dd802c95d1b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e1231b109bec33d7f8f48c3d5d78e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76e9b1ef16ddddbc3591e10e0e0d2168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8701c05640d1e31265f739d33f3e2a869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab7dbc155c975b8f353e68ecaa109b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87ed4e8705c4358acaf4291cf98c1d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ca761d6ce138e2b3e37ebd6f43b6d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4a6249fbe47d8baabee4340019b0473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5640ca26177773148ae509fcca812274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0246a238d5ad3febf566b265f05d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4b805033b49db9355fe2aafd967e176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fdff6e277bf8eacfa2fcdb06d140c177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5354b6198b466e7829b76baf13b2578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c691b6a7d53430a07ea6e288d2e313979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9e411fd757a4ad0577058abfd33b580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691782531ecddf455eb29f551ac0daf981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1b55aa11acbfd65bd158b640515d082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa713286abf4a5a7a8c15c1990cff86d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d81e44ac005e4f91c436696aed4a284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c88682437c77d6e0a2600297f605f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0796494097c6b047070ee3dede34ce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47732b287fded9ded290ac17b34da387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ee653059160336e1cbbc584298f2e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa528bf38c56a549181806627b4ca789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1dda1b1b0f44265dc7c30c9d4caac490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575b6f95730ab72bc2161b2ed7b9b0e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2a1ffb7f7b3cc6307d4d64c632d1892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633665344d5eab0aa82dd15d2e588a4a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45958025f583c1b3956fe92a3c08d10894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fa64838371b62d4a884ccf596999995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5889efb7d594f2a7a91d5226bfb2296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d11de997779c57d77b2459d944e1597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa5704f1f2204829bd2e2c9977f2f698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c172f2aa361e42e7fefa2a0fa175799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a999af616892cd55388a648899955100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59907de2a2f05ba31b5e219971f587e1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603188853978227d21585eda56ca7db7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4792cc490c7dc6b933db03518ef40a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494ccc59226d9c8ee1cd47fc4d4bce9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7caf245f5ba17d8448ec605f6c819105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd231f581789f79c4b058b1473e3b8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d194c5777c874b07cf1d39f1498ff4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26c98ceed94da6eadc1c440ef3c132108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528e5da2c6250418b183fcc0fcd25a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da09a58e1edb026b2fdc29de4caaf48110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976ab430372236c621e77e99f838a93111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7003692bb6caf560e5a7038b384f31112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d47b71fc1f8c11f2b80a5ecf6c6e7b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cad4432e18d38036e63f77f7b6b1d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82563500863c4e5079681214ca0a1c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8695e032527399d260d24d713b0990116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ffe6912e3324249b29f2d200aeb11117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7721cde3219de2104ff761871e4da118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e41d4c538abc92a59310ffe90f629119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec654961edab28698ca54b154e3f37120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3b4e8319e32268c6e430767b8e558121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3661370ee46678f593c921e4ac1bd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6b7903591923a89bb335738a3c93f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489b503f0f1931717ab371f4c93a6b3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ec19ab4d3cb6e1d9517b15f1c5bcf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ccab2a94093fe90aec29ba66a63f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5cb2fa2c140ca37217106cf2c7cb7a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d59409ba3ddf1b9223c15b5cce7ed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7330a907cc0de7e09aca4db949c1ae5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c10f814ff1a9d12b8d5e690071f6f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d0f9edd604ea724f1f03cd933e815131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b330ef74c4a663aa24fe5d595c6f4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e992c6b4ebd0fa22c830263a44e34133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6a9d2dada2d159fdc44f2d79ed6af134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1253e2b5820ac41ca36a9132e27c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae68e450f668c525f30e0e1aff2ea7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746fb752d2135e54778fb7aa6f2af9f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7717ad9443274bd1840dabf196810e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d59aa48a565eec1f7dbadf952314d8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed3555c216e77bc3b56b7ffe469571140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac36296a5ba1559bec18f9f58ee4e44141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a269524834a2ab28fe23b11c49ec8f4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f6331f0a971b1cc6c1176cd22afb6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e06b2cd636c86ba7de1c8bae37749144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611270a893f7946acc5de433aedf2154145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332343c35427e9ce709911ae376eb6fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b71dbf5c8d60a56d174b8de6fa8985147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9c00f8d9726fbfa619754686b429d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36605fd505be91049d9174954af27a12149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071599b55882c898644ec903ed2330c6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770afe4ec057eaa740866e38dbe11682151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a42a52b39ac66d35bb3b914252afc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6133ecaa2ccbae0ae82c4164c736f13153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161e95176e130044629f7918434af0e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082266820b6986e94ce3c733b450912155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d7d15b46e47937c6cc69f099e7dcc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e99910d4f22b711b63df9a184d8bcd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee5b83b56865aa8c2851179fb057f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fdae3b30e98d2fffc31ccfd7762c7a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914266d2021b2016381607762f3c5703160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3edfa165cdc5dd16e9ce7bd6694dd9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87532a33d45ab0e6b1c320a35ff1fbcd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0faf1b1b408234ae26c70907eff7d5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd17f435ee7f73528dacb9454f320d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d55b1f3f409feefa2ead6ca2800c24165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73adda62575fabb6a7ba5910a7d4e3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6dbb3b563f6cf781b734aec2ef799c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd784456a4824ade515f0ab42f482ee2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579447451d850509fde6689a3e245fa8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe83365ee8a4ecbbbb9cbe991b21b3b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff1bba5bd5f4ac8115c6479456affe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f07bd49170435acab6e1fc0cf99085172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44009b2e678885c61e1cc4c6978e3c32173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da6e96072d30dbb63856883748285d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddbea5e7e132786cf34e4ee2a098e7c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477c27ce5488cee570d6186d8f66a07176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e198d4bbd374871addc8ad13c4c086177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171bc5f1e1c98cc9d9ff48c8e42709a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6b72c96df4078395ea6902167ddb6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe7c2279fafb1267a8f25aa0c8c091180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2742357a60bbdd4e84ddb7763de604181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e8f3039f6643891a6bdd66f38ce03182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc892fc35c9a7da067da488f1c5a63183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b9738115f7826164a168f6b426300184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5aac14d503eccfdf4fd943e1d544a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa628deccfe4f5340df8d716397a800186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d178b35aa86c76d7f14b787e586cc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e5522004bf15b862b455dca56a140188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1d9bcf7e3b3225180b29c83a2748b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883c5ea8e24a68086867f24d2149094190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7f19ce4c850e74394fc438b418dac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068356dcc42bdc38bfa6c5fa6ff8e436192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522af5b1cf2379d8be42bab03c483b9e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fa1eab507464d7119d080bed76770194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476042b040b7952743649af74985e66195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19dc9f075b8d90204c16572029c797196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e18247eed9b551f4a080b405601985197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c113977c865454f15fc8d021cf07cef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd51d483bf3afada5cf3ab852d0ca1a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9446be2d36b47dc9a038e6abfe8be4e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f63c6cecfb5cb57bc6883e754b7aa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17be9291bf901382ae358292f1d119f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3db7dfab08ddd3482c6786e64e3634203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4f0ae5b17ee0fbb9806c5716087fb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff92a090d8e62a863903db5dc3c5565205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161d10b9d07f3be29b3bafc68fc1099206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7907c8eb760502a390780ca98b192d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2aa38af5740c5c3372e00818f1e7b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c263d7eeada275818b4d5677cc2d601209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da69d02c6552d61db8fb7c286e354d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f060c9c279c05a5269bbaed8ec490e3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f77dcb8a7b961afe5e89c8d12ba75a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acff71321db2b2fcc3b47e49b2d52d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b85c30590f2d9ccfdfa0b35b551d4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20541b21594a5da781798426a369459215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac000d3005c5548a85f0e56058d1b0d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910c57fe50e364a606bee326616979b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521732516a868ef92a38a1b651d1bd41218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd368e2cc7795ef725e9deb9059b18b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355d79846a0ab7163a5c8a15f288769220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc03ddfcb5e049d2c30eb118b4938c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccbadf22854babba4ab0eb0aa4cb05222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1e53903e1263d0ea91438b9929a8c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb715afc4b6c8d886155407b8085e8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce13e83e3c4277f306e3f2d7796ea7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c8056829871b07116cf1dbbacbbcb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c9a45824f1f73f501f6846b091efa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d138568c1ec455509f34964ac58d22c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c7fcea7e5be5056e34c0f7f8105c5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4a6f090f91a6685725d4631833432230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611a7541a134cfcf75e0a8544324e8c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db458e2a258d1ba236ff977fb16f8e3f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb573604685189dbed2b1ea103e8c9ef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4a6d2d8d9074f8da8650f0ed05613234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b936f961983b3463cbd986571194084235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03409c87b3bcdb298de6c8d09a545cac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210de49bdf76b04a303bda29a37d105d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576860b68e3148e252c6179895a3bee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b7da062019f3bc1838851b962d6e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b70cbe97cb02c569be2b0a9bcd417240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720371f7fe094e9affdefacc1ad75092241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259b0cafbb18d91819f4ab64bbb15d9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d18ce5bd0462b703ffb95dc4a6e79c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b65cdf05e207ccc7eebe8e5f4025c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa10348cbeab3213506763069ca2d1b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cefd3f3137a6d8a15f8da3a3383ea7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a522a097d8807101469af18ddcb4f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a61dc0cca8a31af78510daa08baae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f400d5e3a75292c404473a45629114249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2f7c808ad6dc3d56ebc96c6b42c6a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2d713a5e417f578b114fe5342d635251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff35451ac1504170c8954ad71ecc70252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a448806033de8c58b36ae9a6d0fc3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c1730fd6ea87b2b85d338e7928174254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8c8bd7637089574a1dc856daa4867255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47835187bd82469cee461074cb2765e1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af4cbd56f7bd7b5e5afec8d7926320257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee0287f2371944e80777edeed004cf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb366e5b58e38799f3b0d23dfe8e13c4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612a9f6cbfa6274f5f962f39082825a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4db7c044b55bab388876b5d843cb4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ed59ea02dc6041ffb29d5ddff87da262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823447e9ed32af1816075ed0c3d19543263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889617c8b84d11ed6b7e0ca8da41bc29264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada756031a6c37e987015abda5fa840265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c7477695be2646e68da88b2fd0a91266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d210d3efc9a4294a2527d3421421a6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f385451593a946dd99ec8f2e70bd7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf1b674c71c43fc5e2114e4e65e2a6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181b5f19ba4e22cac40a6f6b2093868270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc16bdd8be881fd5c34d1d1e50056d7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42002e3d8269315f1eca9a18ea112ef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b71c4310d17d78f4c99a7e4a8ffa2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057257b10e3472a6881e5e6bc9267a1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77b5eaeb52b3d53dccab701b01222b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39dffbda3cb891ec830d31f7f6ed9b0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab84efd2b47ccc0e8378e5f29fd3ff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae5890b9f1463c9c3fc9389375dc5f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b65f7ddb6a011096d6cdff1118fcc9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d78046d01578eed24c3f3c7acb4dad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757532ef07c231c104c9d95139f47998281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4eb83e5af8f3780d3f44e4e79f814282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271e9eaeaee4b3b57f159c0f41a6eba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0c15144ce93d9f7b9ee386e041983284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3e62515df8a776d012af16dd1f538285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfaf7b21d71a3dfdbf04f38f69c8da2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648b1ab78b5e3e82f2dc31976e334f6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164eabf2b337b41d798b931fbc1ef26288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f3640b9e1df8198065182a0d874f6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bf6c0dc7af8e73608d4bdd40670ea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34fd9b919f7303aacf344d02cbd853291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0a339d2d33a2ce1c8d0f10fc1ae2f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeaf85848ddf236ffb21141b05c197a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21bd8f1494b5dc92aba7547d487d73294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1312cf105691cb878ce016151898c67295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36633e73e0cb57326a2e7b0aeb9e7757296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1f5bfef7f26bcd688fd654a75a5ba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820023dbef917df2b910a86813396a3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38525b319f400ee3f8304d626ee4c646299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44217d8dba74283006c268431d9eea6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed8fbd8917707053c175ad33577ccf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b944af303336f9ad72e1826e9a4251302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3560c05bd6d009232d7c055a354579e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c4b778975f20522da7f260b176176304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8266e2959d4e15257a7d3f2bb774080305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b2d7eea59153ce98eb9f7decaf538306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2838f7533cfbaeee304500f323eda307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef797004a852e4b159dce9ec669f506a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf6a5a61a5d67cd3515de817303e2f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886ae07a59cb6e263464fdb2eeb8c11310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd02ee84e1d453faf5b02303a9f191311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88aae126ca4e28b7f2f2eae345cc97312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2534f362ff043c0c7d0fc8b1e33b78313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9c18de7976f9fdb1937e673a566c5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e75b33316329f9d622ada28b5df68315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6869f9f0b9440d9d99f3340e13269316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce2b7e9a66d500a61485cfda2232b7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048d77a58f328694a83b552b0c527f3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff636ea5215d2ad1ee94fa0153265b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f22cd45fb2f6c1d01fbcfb4c33d5b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a575379319b1f5d95b3d415b4daf63c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b313a4a20a739a83cc5827d14bbdb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a4340b702de6ed79816f7441ec3fa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50b73ebb8ec737257d57cb4b3d1c7a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b69996b107fbbfabe4bc6f28eb055325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dba89b47280a003810c51e2164657b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb535b45c59173d01e9d020eaf74220327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac8dab6c7f48d32f68bf308a2d9d71328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb52fd87ea661b03ccadae1a71eced329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6799f03d5534b4a1ae9420805d425330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6e7a41f2f132541eb0a60b2c779ec331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e24ad66df7d2e15566f84340561fd3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b93f8069d4a9e0eabf66ed844a04a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1526f38b48850b23a73a1f6db2c873334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb161126b54fc9a5fcff811b8505795335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059e30d481a41c7c4cd84b8ea26c9ff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1977ae864d21360dcc5e0ca50bb4237337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41d10bd5f6d82ed9fbfaa6bce930b5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8ba631e78c452ff3bb57c6d9f3e81339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41d204923054f470030e10d2a67aaf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a0a6b6db16a091f4501661c0e5e39341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e454c8fa4eeff2c5b95ccbe1fb8e2cc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37bda9e64b685e5af17a1b66260cf3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaed6c7e6d3f2bd1c71fb931ee93de6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4531b40f05f5ad9dc84857507d1393a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d900e3d499f61f49977f5e5a04255f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd49e86b7b07f1817de3f6f36bebaa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ea935ad1ace36672f133ccf44437c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eac7309d7efc74caacabca91cecbc0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56edddd96fc53bdd3f8fcce46758ed9e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929859310d7f108ec8f78d6a2493ea3a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc0338d25a278730f028c3862df4a7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eacce6828c78203824e2a943f099357353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2554ca7a5036f5226e97a66e3f7a8f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a43a76d85ec76128138965f4cda5e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e14791bfcd12faa0b9ae99fb06f2bc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e21ca9c743776c7dfc239b27b3403d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28f896bcadd5f63868573740941d32358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43159a3e680ed3bd99ab46f9505435359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2882ff6f651a70f25904b45c2dc5c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b7b4f881e21a3cb041fd2a5db3552361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae307cf51380222e3bc9d1ff86b8af3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98feae5b741e14df7c9acc9b093290ef363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02162bb202d5b008c4b36bf834f5e59364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ced3e7ef764b766d7c80a9f18160a4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4896d3685a49f267607b9653bcbb0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf18aca8ea5c16ee009635a720ce749367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1820c3f6906c65c274d4b0b500675b4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd8aba3797a4a4aea14d858753fcc2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4038517523330f46073980cff30bb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb844bf5db255465aa7aefe12d2d70371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c563ff52285dcbc584be9a3fed17d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c07ff9731c5a4c16a668b2e3b7c83373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3000580c6477f53437a418273ac077374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da54cbd59837574236c211370224f8f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e69f8fbcdeb4f0c1771002db71619376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95c5df238bb3a15581f405a172a5bc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193e7c579b147a3c4a9e03b1d660c70378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aac870bfaab9717916eab207981c55379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad158c3ff72d775cd58399fb5ac07cb1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e363b6ff265e79ba7776266e8428f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6a83b15c3429e0ec2ce939395153a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e15c6f4f2360488ab076bd9c94e94d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fbd3807d384354f4b7c5a435142e3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f0100a1004ab25cd22b4c562c046e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe460fd4fa3fbac25a2735473a1d24386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ae159ed2d2e7bfb969fa59e66802d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b128a5b3412e8c3fa4540071705df388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca9f975cbf5365e16a50a03005fe1d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3311e2e9625e8d708d09b596ba210390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f0d53ed8ed399673f5c44832542b5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3701f4ab1724f4d4038db7500fbda0b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd4bd4934f4866da62eeebf73ff519393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf88e57f33bd35cd3c5a5bf9a424fa5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ae75c80612213911a686ed0073198395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4d46ab533c9a764db71fff1610ebf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294cb878811327683658995205734f5c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fce99d7e734615e34a579d910b188e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc52d12dfd3c2ec989d63c41d6439c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed5e1493ff8ee7c3c943a05852492c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf74c91caf0a6cdf00d736977adec0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c580270e0550967f88a817c9260f8a1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47693ffcadbdb077090109d2af5f712403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4c36d9aadee725c5a9aa7e97ab7b1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3706eff8e43ef657f413f837c5eda8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb4da539e185c59c6e16b4c9e0738d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d22a118714e2546d651d77bde389a7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7c289252cd5243672a9bc38056599408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929620ee7466a23bdaf74dbdc278fdb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825e4f00e172a609afbe6d61fb08e90410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba4fe472a616d2ba55b7edbe9e86e2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d373a581d24036e631b245c7d5f49e2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7029ab0b6950f0b8e0ad1c52a8f170413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53faa051980c61f74e7ac9b0e6cc6fb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09fc00ad1624a84171154d5dd47898415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269b6cfeec83624ef890962517bb07a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3dd53676f496cc23bc22eafcad1fd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05e51fbe0e8cb55d51b11a02e83620418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4aed511f1be63f12e1db97666f2d7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a2b10d92a083f85ba9b20df3047cf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2a359f4183a8783d5e913d37c226f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7a3266c8903a9802877c6ffd8e5f9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ed01606a981f3fe4a53d0ea9ef498423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb868d320f64f85016a7e65c9a8e14424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172fcb248099ac23dafdd8180d0694d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a635d61a011053b7b83c4cea1f079a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2d9e74e72b8cb9c7fbf63622f3ff8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca73965b37c3ce2b07a15626b44cb8b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb1a0bfe78450d8ac61c2831f7fe55429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57b380f760b5186db409730c09bffb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f8b7ff7a41b5cb9227e309b12eef3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f8e0e5e2960b68bef44f5d082dfc4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd133399b288cc8147c17eefd9832be433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edad5337fee5f6d0f505b92946eeae0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fd25f51069bf1199a6061b44088f1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d676c7b41f983a3365132acfd2021a1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d07159e8b31bd0cb033564f6ca1bd0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d174a492017a3ce5d0a1ffd1b031870438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9bb1addf4623ada67d9bd8f485dc3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c22218fc174b65c0641a5402fb472440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719dab6d668785930777fa3b2453b2f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e50025fb8284a5011079ed4d38754c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fb6a436e964b19eacd361973a3f5e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8a4560ce2e7612d76b3e12b9d88b2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc619645ecb5375f3bf145ea8bbde1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9451b1f792625e9f319c73662ebc927446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1a3fcb514d322057e245f2404ee4e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c42d5fefd02a23ae7cc547c8128dde448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d878f8d8a61f6911d8ee11514156c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb42b4af943b444e69f33a57b8dc555450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9fce8236d8f32f74872c1ace42709451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba042d25bf7d516ce040f3a8a2e9e4e5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf802e2fa835f76d36ab2447f0b0f4c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8def64539fc1679258cb03e0872bb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854495a6f8745dff6de3a433da52b256455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a395a389049d00a7f23723d7543ce456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2eaacd8422961de843ad4895c33224457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bae918c66020922fb84f40a4c945a6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d9842fe008920d0f85c18cec9ca19459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89d3af470077e253113355f0a4c8b6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58981792b774ae66aad216959c5129fd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8925a10783ec902ca7369e74e0a0f2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf01e5cb5278bc26dc32ff8e1b10a7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd97ba5aec2cf22f5dc593cba16dbaf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f471ca959b1504a821c697a39f320465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e3e44ba634632def27cb29d624ba1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382e5c3214740dfe68a31029dde4e86467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34e565a513af6c78966c0e6bd68794468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49cd1bdc687cda7bea88159e6d2819469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7148035c318986a4e7c14b0ad6b947470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12ce7aa1491480988bfd71f075698d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867803e9d28f4166dd6ec7027344c5a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca674780a530f5d6a28e3008723115b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ec4597f477608f1bd00a9582dfb5d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e6c859671a1a1ce95a573443fcfcb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a22c4c3de85eed1857e799b7e7244476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6ce4d084d878c29aacf6b0337f1d3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de34d39aad628648349a0fc7f5153f9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e87731951df6e06ef27b92aafb6f95479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e321a6b9855d36def3dcb51d50137ca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72088d2e639a7702703b71f192f92e74481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e2745d30c2d200bfe6ee8617d39b8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc699e62ff16199bab704d8e5d1fef483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f041e7adbc1a68df23b41a11649ffb3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa21b23c49019534712bd29ed8deb25485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c022563f18f780f87e97b760537fb7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1cf4791b81c3e5c890e909442d57f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee647d8145e4f549a031ace005b90d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961047318f7c83a04b7e267cb95d0be9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775140c7e2f01a0f3f0e793a3368bf9b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e30131d4b809437f8fd1252301055491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870548db5cc7603e0235b5167a2075cf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8425bbdf63f120e569dd27421b6dc4e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd01bac08f2958ae8b405a2204b105494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f1b94bf335ae526f31138ee6c8626495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae15421a071b1b1dfa79022039e3fc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bc7552dfd911a6f7d6529ae115d3e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2b814cd787e3c9f36a66c9f7c9232498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dde587aaa58cfd9897eba08d614542499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb8ee6e64aaab501c1e458c3b752be500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86883c30c82810bc68ce55e519fa3495501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68674c58d28a938c932bd565e107de502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a60aeb7312b79522a1b9648e9392c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36f2d66add6a03c9379b935c9159f4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d338e10124137edcaa66d448d23d31505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280b89e6a3e920670d41fb787b9140a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0d31c0141147edadff570be12382e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b252e8b5af2207840ee8089b5db4f8c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7f74a748a0be16db9489721257c1e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f678b9b0daa7cb27b2c8cf7f3888d3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30052ee029cecb2c84d0f9c8d0204b65511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f2c8a5c42df8a16c42639f84fa794512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fa84db80cf156be5cf065cf97c751513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634466ec1eade9c7b55a51c7ba06703f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cf289ec7004395e06751945179d0b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7fddf73ea46794b3c0d311b4debcd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98430f67c77b4abb518e71c70db1490b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47c4eaa7fdf293e80b7698ff0efcae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26864b6e1c2f82581b27e41bd0776813519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53367a5f9cfad6c51f4fb1124bfb163e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708596c2e334f811f05c1ac20556a64521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a5f6a209efe0735f357b8a0474109522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06dc149a4cdce96dfeb8e13332ce43523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275eceae694d53417400108a46f1210524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1306dae3e4b7565e50e5d25085c0f9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e6101c39f8d4b5372107175987791526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45398bcc270f3ecc500a3152a5c8c3fb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e34a92b091a40a7b47f7c5069eaff528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31486db5a0096af7236625b994d4b04d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b8ed75ec5a64ac779af4439b254a1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86fafee226b2e257d05dbd4605824a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b32bef05a4131908b9aed0b3f0bcc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a859f248dde04c895f4c644254e8fd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71174ce72cd49f296ff1fad5179a6e81534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56cc1bae300bce304f1b2afe01c9cb9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff8bd5cb6a1b7e0a01bf534bfc3de9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf19b8d91585f60c35b21b8b7dadef4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c69ddc3f97e4390ca4bc5cc5355567538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e72d1e5f99296f57276409f92a23e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635e41acaa79bb9616067c4609441dd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5c45939c4cb817b01a297c41bb5c5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3833c4b3bddcb227daaee76896a78542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce40e740cef4b70a7614a421a9542f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867976930a111059ec9cb4e0eafcea2c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78ac02ff41d8bebeacad26f7044e96545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b15907ba0ef61d6ff86a8a4783f7f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769cf7143f533d2642acd461f457245547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a11c54919b08a49496d5c3d1051b2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ec6fd2cf861b395185aa4875fbaba549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94e72066ef20ff7ce3915d1b4df933550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1261d6af1ed719601259aa76afadb6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4b7892165f134ac1f1c6c7572e547552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59a94f01dec9236bb96f5b5146cda2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabef076e03a999f0efe1b1bc7f04fcc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56468a6c039af55d97419324a7b0c4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e51e90306cc24ac13474de7aba8f3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c983484297a4ebe19cb58dc7c265d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6feedcb59ec85cbc6633ee4ef214b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fbe6a174cb0fdaf2eed5695af5c041559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166686a7172fb551d79486b1fa7a306d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69dd98e02acda0a97d397d41ceba47d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49742b596f147b0cdc643b7073837d11562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f93b3aa57b73f1d20529ad74f7af7f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72e5672796680926ed9270622c7944564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41271362b167e52f237ee22ce130626e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60be21a953ff037a3074273d3dc24a8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ad442af6db763ac00c99bad412529567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cedf451475e7846d97370742c42747568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816d0f21a6c4c26857428c4763d76f9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49525cd8abcffbe3c74613a77de4ea570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20a8bf6b16348ee6a30b7f3d9be5b9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb18323901efd47432b3045bbfdf65572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90af9ee627e2f11de0024444463c7b8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeffaa56be44c54b2d33f8d732e441f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8da1b65bf6bba392aa8254364a6960575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc38e631062f403084d904a7df254e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5b8dbd38e733726256c5bc96fd6ae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e39f1f354370386b897b7eab23899e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b0913e8f6be14fc126d0e4391b55a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600aa14c97a87d1dcaf9f3de24a5736580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8736d7ca16ed883c7d6808104d3b6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df3fc3a5faca82d74929ef257f1c40582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0e78eebc564fd8821279f3d614347583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91ae2bd5b400520e78e08947be45d8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58338c8e40c7b30e57d2e4ad22ea3e2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eeb4513189bf1bd1ce6d4b06af994a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf221484e4e6aac0824d765ccfe1eb3a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e19c08caabdc2d4f66853a643a741e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df491843a04b958d75f5eb021fb7e117589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f88e2f2d991469ce2851c801521870590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39fd5a2743f2d028765f9e9c9d6bac591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc74df30b03fd01c01879605e20cee592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fd0eca99c3094805957553dd62bae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1217f43e8200172656f44837c27bc91594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881dad08125be138e940c3087099d97e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72893fadd87d9de31700aacfa0cf1fab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120de5d031f969a239c45234b8f04446597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97e3795dec77be26096833f8858dec598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08c2c14db59d9c80607df1890c19ac599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88286ba384cfcbc29398cc07da6bf700600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec1cf57f4ba58fb78ad5af3e27bab4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b1c31b5ea92edca583f48f0637e9d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83ce0ba5664913f9e65031ffe9007c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162ce7ec5e9ac7d8b49cfb27114698d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68706ba4767be5916f5c0c941e34db4e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ca37279d94370e3e988d85830ade9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25db1a5195d244706549dfd431434cf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270712719c4ef777b1a6029ff092b35608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4e3d5669616032911671b543ab205609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc059de21fbfa601a5f9af00f8a4e72610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06d07bb1a2763571213826592d6cd0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207f0ece542a5271c4ca95ee29b334d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17761ba549098daab41a39bda1b3f64a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15010296095102b2efde45c493e499614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3c53eec6da0e4269e6da701763c24615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b9f0003b7f826d0cc575b1ee8284f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce089da28bf156471e8f99fd135a5d5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea3e1e9ea13dcd158f8c27b4879533618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3ebc54f76550acfc9b46be142ab79619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bfee62b469006b2430738dbfa845b7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a9906c923508b5908add149cb87f2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9ffb4ae310f63100fa2f9039f3fda622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5ae95e131f0a8cfe5949839dd6cfc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899b84deca4a9c0b7fe1b68bfce77aa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da0abb3a862f7a544f85b1967330f1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab8fa5d125406f4d088cfdcb4af2ae626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920f92e49b432ff89819209a56745e8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e57f7fb4dfde231b8b0b8838d7c4e5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a154381f750972ea985002f434df6a0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca72250ae33abf82a2b8291d848094e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd13d2e04c3e513e65799fc9d41d4a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2ff9a50fb4f0cc4a3bcae1999ed9a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f149936ac12766d618fb5da073307d1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839db96df45869c1b5811d32373cff8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb90afef2c9fc0af1d4f6c1e68ed6d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced575e16912a021683fb867615bf6a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677624c5c244ef173815c8c8ac374cde637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72259a699f56380ba1110c5f5390a697638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e32d07f62af802610d926e6ac252ee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1057935a79e653cc7f655293be5431b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfb7772caf4b0397271ece6a05664a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631469d1d2e60a58a3e9a773ab5f7ce642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafde11a3a9c7bb72ab6e817ed2f9df643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ab020fba421aaf6baab94bc870242644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f23fdf179ff8838dca645bd75ded5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0667514e42d9c008f03911ce959460646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e123eed6847366054ff740362d37b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89149a865148c4230950bcf4d5f4e84648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112e94d546be8688c269954f756ccf9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063714ba176f1d4a969712020a666e29650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03392f03685a173afa7c4a9942c9da2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf3bde7e64307309e3555b8c3ad834652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956174872765321952c190592acf7498653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a7e37f3d21495120b4aa99add1cc2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c9d849b7e42341784d2549122f79d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a6205af21cdc0af347dd3cfe3a8ee656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308c7d45b0a592cfab2ca866335f3ab657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404063db7873ca7051ee644792da9a51658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cf8cd274368ef11aecc04cd5a7fbd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c3b024a2b1024bfe32632af5249f9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d16e284ac0eb7377144902cf6eba16661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8c1efe816001b75f3b10497459292662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2ede7abad8e446de42b0331e494e1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59180fab2878f5194b5352793405ec18664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defff0f1ec81348158b349f259db292a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c673ab24aa2a1a66baac92f686faef666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735a1d4a886b63413060c68856a76bc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8085047b15c6f55d1a0ca720408fe2a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a77a45ba09287d2734b81de3f33d7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e81131530dbdb6713b7ed00ef24027670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324172d92b6d70e623cd2d0b6ed5b6a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3a9789da4adc34d3d98f82b5bd760672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c8b86e76dff0a0fbc6adeee7c3583673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033feade95650ac2918f510627466c1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67f71d643e08d5cbf1a87699701783675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d45c25543b86636eb59d3edffbfd4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdc5190cf1a2dc71b91d5dad8261dc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6fc844e4de239b6167dcb7c59b825678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0e06500261df3088b9801dd47a02d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8690674b5b752cf2c996e90056d2ad680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8d5e13db25c6810f87c15f92c91a6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766918a982dcdfd1920b0e0b1823be4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adec9e12b2e2b2363279455ed13d0d2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba1d925a7a2322f6ec0c983ee7f201684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df32d37baaf1f9c56b0cf92ac38625685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c4bdee19505a4cac1e5077808deda686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d86c95097eeabc7f111031e99db03687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f262691d6c2455b590a0a8b089229688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221bdf88c73ffbad45438de30bdc276689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0405b15dfcba80fb8fabca1683cf2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8bee02cc044b2fb3577f7a9dd1a95691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065e9e5a0018a330da501c7c3262fc2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7ebad95a6f8b90a1d091a83013196693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf88ed9177a4bec7268d2d8fb2a7f9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4375d80addbb00dd5ae1cafe523144695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40b72426e15b0e8bbde754bb66ce21696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3475b8b568d3b15f2cf5175ab964d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc42f067cfad8be1a51ddf845f9ef9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356747807bb8def5fb75b1ffe5917f9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338206e3ae2ee222f7697efb1b8707c7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437611620c092ba79107e524ecb16c56701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ec4222bf846b2a049cbdf3892b88d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ef33a41c8045c049cea73649593b9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c65714c6f654b858eeaa1d196742f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9c3970ab1b97b7d52c7634a792574705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a9d12310b6bb15dc29e1438e46512706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9285f8cf9ba1deaabf2c87f43483cc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718be98a879621a2665b6d23eb06945708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c26022dcc4d83b0ffe702eb3f6c6f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d31e84e310f04521dfeec143f01ba2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d70591811fe30ea4addd9df9b16468711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b426f53c2e3b6bde42ce77ab30204ea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0245d35d24f3e8461588be4ee87c306713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473186299ca9585f8096fb09af0ca826714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a12d0b769da4b562649346c1b2642715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b61b795c9901226e5c0b1515cb575e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d403fb17fd5ab66269b5ee168024334717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615a83f0b519dddd38eb27fbe589a9d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48a49cef2ff8d9125b623fd69a0173719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db68242ac12327727aa838fb697d9a7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef3280c7ea486bb37ddee80ac05093721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f36af9516795eb12a13ca5661bee38722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5042f60f100f40aa943d404709bce723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2594afc6571e13d282384caa655206724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c652577d8586c6d7b94c49f742d83725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3bdf94ab238655a0eddd98c437be0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebaf3e554716425105e0ec9568a5c98727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3fa2c8cc3eabc7a89ecbcd21b5c22728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9690b720be200a3061440f7665a7d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cfc901e2a3c88439a42f69c8f2d650730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e947a92cb92259fdb300fa66b09b82e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0b962f2d8dbe2bcafb496e2ee934d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b0177c289464b608d039eb1d9db42733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9df0ca1c8b4ef40ca9999e43d6285b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04abccce523e6322ee77bdb35b576a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafff875cb3f6d323d9e30348085c0e7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12ac4dee386fad57e21964c2e6ca66737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a9277af09ef25f8c87574ab04d95f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc07def62e4ad3ecc7dc43bdf42d09a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5574308a17adff008308d5c3d480347740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7278571ca8d99a654c6f78ca4097922741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79ec4ccc414e7c0c835142558f4a53742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d6b2e8a78191de5f3d03a0a881a09743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2a687d45d227abc591953e276eb53744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20313d018fcbde80a5711bf1df237be745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654e8fc08919dea57f60c68055fd059746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9df939333b3cad65f11a5ce846982747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64a2c74aea9dd645bf6476677e8915748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a584ba1d7f99f375e5d6d4c359ae8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2dd43221e2b0be0de1deefd885813a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2dd07f3349e5c270c3231dc2c772be751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa107c6295d6374e5d4f5c84047c1c78752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80f3c70ce84b431b17cb133b620e10753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdefe5f6c44ccdf0325783d004b1c6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeabf72f54015fea9a9780f4510b116755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959032ce7a83c6e3c68282ddcdf0b17756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecf76ad23d6cd52d62d26a184535cc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673e9b8561771bf55a0ef18353b5ccd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046101d93ed4586c32994767f2e19a6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba799da84ad4a678311f1529642fa7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7d40b704613218a9a6b5b65c36ad2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4b559191682ece62eaec69b4d6646762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e04a9ae6dd135868ad70fe1ca510b8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62fce3ef11e2c5b4318eb290a40653764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c73e90e4523ea6c727cdb96c89f4e1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f33196869b359a14452cea0bfb93b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214db7afb23120bc4c7fd1a7c8db66f2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2a32276682b05b9c6a57aa8c5ce4d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9b868e009c61cbf5a2bf96cba7191769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1763e9996f766b03bbb0788829453e3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a82758b93e52986a1cfda21dfd4684771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a8faaeff1c2af600915aa66a5f51a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061b83b426c7abe2a59df2c0b536846773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689965aad5d3b2dabd0f231896302ca774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39825aedfb3cec2564dac09292986502775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109db08a78890c818f6ca01f57ae82f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c546670de6a52a7e8ec6d9ca37042777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b799d7b76444bf093a40b8e67bc208778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94007a2c0803896952ba9a848b38d4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5600578c78257b6403d6888fb612cf4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c01c98ceaa3077f66f48bc04ecc25781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9025840fff3dfd78a6eedbccc7c96c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e6e2288a757a64cc1432b172046b7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0bbc27df35bc1a287ec357bcb2856a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39932ad00d1f8038223e9c6020ec30b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce8f998b2f21ccb1cd747576254461786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6798dfbae860c45c40ac1212da40f86787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894324cd5c315af8b43affd018ac058788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be8ba6d2adc204904b6cf20ca6ff2d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc85bf8a32af439341a7f8de543d627790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dad8f74a8517f8f459c3b3d2e29115791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded74481e262b9f8e84024945cb955b0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d13d35f28914f570004a96ee623b84793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee3f2a73570a26dd51a76f054621c5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3142d90bd103fa4a11b7b6ef7bd9ddd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f1f23f688171ebce37b53e023a15d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c37f13e7b9a49cc8eb9d6b695ed5a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02ceba6aa4d396f785fe5b81e8f3bd798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b15a5f03601cff7dce98d8400639b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8486e9a4596821250d19411be971436800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef09226c39ef66e02e90aa81383a5bf801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a7d7a397a3687df7c4f63f12ca501802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba1ec5f29d8a5bde315d18ee6f8f56803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615c048556f42e7f819ce624a996ee2804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831294b3b323fe29c1929978cbe6580a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c8d3c1708696aee4ee2b089d503e5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39c6f06ae002ef549998dbe1592708807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40338feb2a6ebeae1c39074b9b4e55ed808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68cfe08c5486fd3934e39771a4b576809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5bcb2d6a845fe07e5a380d74561249810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59664d992107a2e0e2396ecbbed206811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6780161b773cfb79f1739730037341a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75762800b52e178fbbcae8e4af89989813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f488e351b24344317d51cbe4064691814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55925d2768d9911fef57a92cac992e75815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91c831e4b645c47dfcc7acf1da39d9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42304070866fc401a0ce05b260e66ab1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdce8b776b85887044c537742a6fea818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487191e9eac5559b97543a569e8af7ab819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9aec1ccd213739b9af56f9dbe35a701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fca349e2834c0f68417afe5d95c1882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeabad42118718c80dea9f9c65713f03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d1300ee08b2702cc2d07e0e06e2974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8a0790edfc5147deee1e0c07120805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286b9a2256d718b171930598e4ccc7c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aee1f0e62a81626fc4f5e7c3899bb77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385f9d0649deb9c52059930f56bacd18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98078b993084f46965ac38ffbe2dfe959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353132fa74de8867e7bb0bf68771df010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5af17764309c9993f7a7a9628fae711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a985685642dbbc4b3b0403d79e201812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c0f05ef2bc69eca39cba7ccdcbc9713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab54dfe59cbc27a6a386b54ee6038914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f34f4f4c80a5b5a27b5533571373015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbe435394be6b5e6d319ca4f7f2a1416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d01c24712650625d341e988fad65917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89efd554ad48a86d1bbeff1d93b157018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23160c4771419e48e39ac95eac038dee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f269245d269e8c68c3c79ee5e743720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6c51ece1079f06b3819c016e72bc321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ca2160cbfe62e7c8eaecc4086682422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e8ae7126f2a27d683efa7d74d7c6b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29732dc0825f100c00893447ce783924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5b3f5d15b506faba5e843412e799e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4d840a783a5fe9f83d4d620b7981026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed0683ad23f63f8d41b7fe5c23766b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0411508005eab81341215167266805c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6998bbc22e4f4eafaf38890a82659529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7336b431646270e5c69ce1e12646c730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9bdc76bc604c1059fb7e2f337d97331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafd4e9762fbc4856f89d26247e1c5332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e20f6d7b526a5540b430940ca56a4233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44cc662bb6a97bd81a752a1c49c611834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffb52ecdbff5fef732ea85e1b94e3135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2e1475fa5d72e545c5eab1c6f216336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d0754a0551479e3f4354baa90dcee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11d557110606cb6c2debb4e931281438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613301adab5751a6347e3aebc42ed66139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05556d7bd547c939cc4d8fde240519e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe243e0ca3f29d10042fa26ded1385a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8a00feb4c438026565e4d313b05b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea46e87702d27556e52270f3800f5fb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863411e52f5eefb0c3e1c732ff3431f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e591d1ee41d3f33b60f66c271ee52d445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fda991517f34f1249cd3373c240d946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96f50e0cfb204953eed8defe9f499247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109367160eeaf7dd5fb28e39957160348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd546acdf184aa8d383ed7634eaa11e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22f54566d58b53207ed0e401e5580750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa73601d0182b22d9b6ec0c95c54de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674e00340837ef0c40acd169af1020952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5397923842de781edb90d015744337d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18586f81943dde370ba29281767cfca654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630f8cbb7ec5e9a65a2c9af469f54a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea782bca3cd6023873f94a76134398f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf809fa86fe57475476d978b20731b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed762d2114d17715dc1d24ca16e757e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240055c5f08ec8ab199267b041eeb0e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850347fed56931cecb15143a066ff03160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea24649955738d574e168f162e8d7de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b203955ef31da250a67baea6ee80a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270db7ea974bebc874645c9f8bfbacd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceff06a2757d21b896dc3c543c3f8f464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e5c118f0f9bf6c3984da73d5470fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c87382f15bd71a8e9ec7be9b24a3766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13909ca1050cf9de1ed0a81e20710d4667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553428726ab2b85fa9ade41ce2d98ab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ead05d8c08dccc3fcbb9a67f23454b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bf4b062c96c3fc75f05b5cb55495970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8342bbd739140bb20711bed4a39c2c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da234d8389c189712b93bfcc5b30f672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efbd3a146486c26117d2deeba4ea5773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92934aad7fbfb64abe8c7620b4f11adf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7563cb6bca289cb6fccb58f3aab315d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0a540b756dbaa7212373359e02b7576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eed7a37ec67c719755376b44a0ec2877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34494eaeb52c442ef930253bd86bbd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1df5d436a9aa09505e8e03478530a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309dc469aa1261fc6357c1c1e93e89080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c66a6076fa82014b4a8614aa66b4ad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8231abad1247f3fa9c95dfd5e84ee082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a67013ed886799d1b5468eb7255f6483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8700446c475266651bb0bc90865f484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813c7fee81b40ea14b67f76b9d7f9b485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24f98551d2e73630235c15b32df62f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b747cc8c632a21825fa5a24a91a5b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99eb6cdc237ebb14cf93cafffd4bd0c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846490c917fd927c78999d20bc372f489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d3c0b2c0ed3732a5783d6dbdfec2990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854e88b75fe96cefef654339b1bcf7691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d9316dab2ec25ea4b4d47b072dd4692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e854a8d7bbe3336557f95c99816b17a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c203f7c5dfb89cf068ea08b8a227c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df479659957cec7798497af3763927da95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4810c64be97df180679c3284dbfad6e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626288426b46274bc11ff9cfd97d726497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516d6aa4d7ce982cb3f9054edac16e398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c9bbee5a95f7911f0bdd38a3f0a0899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e93997bc6070ac1182727b7499d39100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5358e8d435b7795f7d8908370888402101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7bf4d88cecbad7edc63fee369c120102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76ce9bd656c9c3480b9ffb5439acb6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb499debb24a461b41b80e6bc5354c2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a581e9c0c811170af1f59eb570de0d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a218d33507ecd57b4499df363fa33f4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099e7c2bb6a60b531468ef8bf69798d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8754f582058098e9a01488d9b34ec53108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29890fab3a01eb6b434e6ff204167f76109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d121cd78da25bfe48ce1f048d9bbe2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bcda4f4196183c30cb1a7dd43da16d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7faa3e6c97413d59326fdf29a7b3f2f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff050c98c270e58a426b712a277c7da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc319ebb9df6c24f4a507939cfef2f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb5b43d85d7836c1b5de1134e92d97115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2ed854be2aad1d3321fa666e6b3bb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a734f74af63f5ee0c74331795e0f4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143379b7c7a0e477a602eb1acab61322118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446295ed304d87ce92f415599cc8b59119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2fb121d69396dec8b2b67c2553d1d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339263b03abae77c7229559951936fa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8648b417803de4cb2353eaa3852553a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f436bdd3ffcb2df973ff1d7fc11dc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb8fee793d176cff72edc9c4a036c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110e524125619abbda93a6f8cc4ea1a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37835e89114c00349f50a306ad85de126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590172f1ba5b3b7cdf894d1b99cf628127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de822d80897adf4ce5c5d11007abe77128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fa20ffb44a06ded7d76aeb3facfbe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6981a8a8abf1996f5e3746bf8eb11130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3340643579ff88e03530bdeba4dbe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811d5a4ea255c1a4ab32a6584b8a2d7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2cd54f4829266737060716e799814133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5539c065228169b393eca0fda594b8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026daa5f9c235afbbbf95b9bc7079aa7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde02960b94bf048d71c9e3e227f0ac8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b9902d33852d1945fa584fa1577a3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e8a25adc2bae1b97f80173e071dc9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea137d6f088ca4d29b397e21539080f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d47c5ce11ad0633648acf8faeda85140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2529780e6dadc30bcd3f40ad5d6c4e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c0b122c3558dfd521c2850dd2e975142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a3a1f024fdb73e42ff63605c8cd3c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec4935bd5ab66a8f3213909d02f4a9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf7f84b8167b3f95f387b3a657bddf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc50c01c821caed74f3c13f8623b4f2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddc7708c4eb20b4433fd670665e1c6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790d71e982d444a2011155e5b5959df148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4a8a76386921d63cfd78c25f958f9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ae1e4581fd5394a559aaba649493f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31e066e19a760ab74c8c38359845d3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ddcefe69e8d141f91cb823873bcef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fc373057d4ca83b2f09929f5b55d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3961ca597df57f53ef3156f4f70dd41154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5965f040a83a0f5fe571a19f1bfe0f2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58196e382ee0f41a3f0f14a8748445156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad5a33183ec205c083d3e8b0460150157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2711b8a032f9d84b17b430a9155c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbceb231d8b4ea1788489c3ca83478159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9df7b26dd383266231a6bc0c63249c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55a8d5715e1a5c377ce1515116c51e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a017241940870d0519e212e06d99c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfff1bba237849f674c38fdfcf726e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720b71bccd7c7ded2455d60019946a1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17bbff540f417044ea99f3228817d30165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84499b289a9f503f4798079ef748dddb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163117ed7ef66bf7c3810c8a3802edff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faced9feda05c8230dc23f3eeaeb7278168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ff99b8df5fcbe684fb8110d2045e1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda75419e76d98764039d4af50bef08170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01482b4c329964dee9da98d1c2977f9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39594d3b25e897cb80d07dd76dbc57f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8dfa48a1b37955d0ef691de0c1b7d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2cdf544597aaa3f0fa5fc1aa7d9e1f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63acfcd7b1b2c4b0664909a41e5a4795175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ff605d4bf8e3ed2d215d656c36336176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759fb62c69d2d19424ecf807ae18fa2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42162eca7db848d6b7117e099ab8506178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2903e81fbb8d0650ce67b69802712179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688313f98b079d3c5e80134431a11a4e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8d74e84278938d31a6f36806c2a93181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4486569c28a43fafee535c52ac9dc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667868ad93df483cc5b063ee95627586183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456f25bc1874fab375b82f8ef86dfed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ace2f8d713c69757015cbc0b26682185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5f2ff1763b6d132b308bb852f53c5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a57496d83279f6cc9b9fa8431ca1a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582f1887fa1e0395e339055fb16ffeb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7188348c99d379fd83a3808032848189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa4e96e5efa5c0928b8f0256fa2cf1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426f4270a0973397458a2d81115f147191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba9d8bfa84dd8fc5e8ae45f7b1a2ea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554964cf7a3d7045f5f9d7ec3576305f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a6f251ba21112b75b359fc22957b7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb411e09e6f0b8dcb258ff34080385a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ec9374866823fd0a6061864c9c3c1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87cab4658ec42e5f2e0ccbb9fbd56b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e651d9f8ec630d57d66a869d434c9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2f4b39b0cb9832fb6e4aef4fdcb15199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376b083ef59b2effd4cf3586c54aef0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f04da2d8b54c6e749d4c5401a2d03201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd68048823220f141428abc4f31c506202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17321b1351448ca10c5219baad05d8f5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c625a52ae93020133c294a2fb66e83204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2040271f4075b7529c76f536aa57de205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36a2f25d2ddeda66b88ed19b89bcc6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109498848d14e71ddae7fd3338e9cf5f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9ea67ce11acc7982d7488c50a4de5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426c6c88661b798dc20704b7d350792209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9fa3e3ece9cf6c92114a5abe6559a5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4bf413fc9ef59329cddcc5a8d9dd9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11397f90e5c64cbf60f9140bce9291212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0210d9f3a7cfbffc4f9481e09ed7be213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2505d2857b935a7ee54f22d9b15ce0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f614e5c97c86e4dc948a92af3728a60215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fe98f7ba594395bf37ab45bf264fc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb7a53eddee3e6f6b15153cc1d550b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c0b203ff94ba34c1e0d6e4849eb4b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8c83c397ce8fb22a9324f1144c0ac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b85cc7f5caba6b09d0b87a401b8b95220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4ab4eccaee1e4b7bcb591d4b75745221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291628cc5bfc02e6f2632c4c418094da222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33c56c913e3cae8772d6ed3c5e4593223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbafb7a7f76b0a2446e201da123c6a2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb9c9f66150a0351fd3fcecd7652aa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8c2674c0facba83132697364233ca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9e8415a1aff7c71639c2f21de6c87227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d843350da7ffecfaaea86162990c6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6dec3c695e0f9fd22668d27f1e5c4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0997346800d629ee65e89bc82261e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac86121744ed67c617053d66de709b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c533bc17a9c97606d1d36589d593efb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023e2cb756020e3299314d4b5f87d74233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc635d8348805b7494b85087d4a4aa85234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1bdab2fd4535979da9f49c00769315235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2181b089c9ee8008c371ba1f99d49236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d137536f99f8033c7bd6255304eb9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff06dc55d657d75287ef55b7bfa363238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab929d2561403241ed31a91ea07ab9ac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f8da0684ff45632a446e1e03f57ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1c6b82dcc8cfc48dbd7d3407d351d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502b8a3354f99fbd5e82f5c0b212eae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8840ed28f7ca56b229dce7ce4eb1c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38cf35821f318d263d326e5c2ef9494244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bb87e8ff7099357e3009311429e71245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf326fbaf1eb4a330eff862e9cf8f44246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f83aec7b16265fd1e8df73f5efb7c7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a865f42cb48506105b5b38a37c8395248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808da66837801e9f19746b61f3d100c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259ae07be49475841ba0f13a437fdd8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918161e1281f5cb5bb79673824de9d90251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea8b863a1809d62664954388901956252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb0ea631e22f6e54b126b6b0fc754f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cecc526d57d30daf5d7cfc611e60e2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464e912424892807564c6d20b038414255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ccb381bbdb6abef9f8f6615c3c94d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf3695278b1c099dca1fe8db6286aa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624f9551e66ff27ab161e8c2f00ba92258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17597ce72266ea0278fc01d154f3a5fc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9606b1ec43a7d77803ac2ec87832ac5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db239bab6294be0bd69d65d6cbb9ae1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26209049fbd5f3d9ea13f8bc8276592262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d77195e5c7a58edc8712ecad09bb98263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc851b74a324baaa67cc91d194bfa9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4cc8ab42b0fc5ae0737efefab2ad8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e57882f941d50635e82ff9dd0544bc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c159c3b8193951264647bea141904267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1cc3181110b9822b937dc0cbb5ab1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e26cc1a9a150fd75bc5fd49ef27eb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66326ea79d9e188ae0a55fc4c2199b65270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d39727e85bf1a900b1928214bbf456271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994147c16a6d1de20837c074d148013c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1aa673d1fbecbb56835d214eada5f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5d5f2dada59d0feeab5f08a476ccb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2316d8eae22f987dfe9966852834c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726aef41cb4b74f4fe0baf75d6cd361b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7192a222c7f5dd6c0d21db89b658b1e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00733e94d7b8827bb8bcee79e7439ce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5b100328d4f3442c72e3ba783fe15279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755be09c07e2c5dde4f0524562674527280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f422704fe27132ddd5b97ba54c53be281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60a1aa905261ec2ab6e49d7ede57bc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccfac962a696df830d9caf366f0196283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce828f677a5d1e077c1a6cd4daa1f6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840f992d8ce97124b3693d733d1dff8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e59b7fef4c2c90e1c307889de5309286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9b375da688cabddab317059273d7c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a2e2b73bb9cbbdda21079f9e38474288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212495c001f7fb0bbeeff9ceb35bf180289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b573257bd8def3d9bbd31e804abba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a82a2572c5fc453118c527f41d5d0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f4a8a5edacf91c3846d22930b2f26292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4051c6e95a6683ff8319f92a559fd62293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae1d5fc0cd2aeca29f6049ccc5d92d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869681db0aaa65447bbec83b4abe2b8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21301e22a01687b188e0e6eb563e11c9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee723313dcb4d6a221ce7822fe7598fe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad72b1979bd657ad53fef5d794aef0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5b119ee27b99d89d88457160a0fa5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b397ed474c518bf3000bc824e38aa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c69faf82500da1cf71d381d996389301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c37930fb4dabcb4833b8549f660b2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8ce37a6709d66060363172b8b4aa7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725103ccc606c3b11ec985b897c3561304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35f124967120cbbc60fe8817365815305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62f149ee4345cfc044d2dfd2be8ed1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64403e1400dca8919ebb7692a0b600307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c455ad55364e95188039dd1de26f1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6f8e972410aff5007816df88319a8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760665eb9b342820a93e6a9c32e1f448310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18073269476079ca7ba9acc8dfa622311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97978772ff4bc303dd685309d4b0aa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c27cf99ceee665cb1a8dfed3df98a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2a7fdf56a7abf2e9155a2ad2d8882314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf362191c38b545f23f22e45dd29072315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7259b60a86a16ea64458a2d92b140316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235863a9fc88ffc2632fdbab881a150317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b7a7b94397f7277a8b74d80cc7a31318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668de7c682539e029471ac4e8ef6b4c5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78afee4c938655969dffa943cc51e2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aaded2cf0b25a90a0f64b63a2ce562321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f31944fe53c5c5ce9c836a265756b4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57b4639db0fc44a8e403fc885beb2c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cd082b9fd99a1d0f98ac6adc599d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba1fd8f6264199fb1e6628bdb055e4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17361f8f20d57fcc784668aac4c8d97326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892d090c2660579e411747a23e5d858327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd39756043936e02c007b924a9fe35328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c5b090fcc27461012dc71b876ce9d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50bd35a46aa96128aaa8c8e21df520330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7144aeffe594624eb5862b19ee8823331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ee0e436a8a2f9e82babcc605a54ce332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefed7c3f83c7537d7df03c21082f74333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3fa3f380f98f545602102a18ac685334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6d4640955f640eb7265231999394b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a76b73cff7e1abeb05a45b133b038336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a603f8398308fcb5828b6f994d191f4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17159c1d1b2425165f7b02586d631756338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd46a3dd981851dea0e434d4a15756339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a39068c63686ac73c5a12f09c093f8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4d5a506243b24c7741547d404f5c7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c0a267819036d75402563602a1951342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c960455cc3fe0d69309640e91017e4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da45e249664d3b560da828c0d71f1e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91728e839b27f325e98a9e229542f930345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120a7696f23d595ba95b5edcd96fd4c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e58acc2bae1f4cd0c41813b3bc49b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829380aa218986f2b5312f898e59cae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735aba8df04e0efe03a59cfef6634db349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502f55bb757d027f0b76e4296e8ba93350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c340b007bbf19d5e93ba76f098f6b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73a28aa553918b1e415f77065d6377352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f500417ad821c9f37124ba27e20e7b8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8e13239b0c7fd86445d258f40d9e6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231996ab4069c35e373f59d7b8e6d2ac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b005ed5c5d8b697e5f8f552712c2f9d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec62f73d007e207ffd60cbcdf39a21357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06d688da80906356e1f422e7eb7463358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d73f5baa47f2e31a2b0cfbc739d161359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8df5699385191d1b7c8ab183bded0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79650d001347433a08f0eddf291e4a5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb36bfdb805c072569159ce5ff27628362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9ede761c031dbcf0d7736571ecf62363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ea4eed4d9a4c700f0d598f7249fe9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bf24207098cdd2f5f0109aba7f47f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a2adaa816b75c431ec878ff1210d0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2924a633d74307c6baafc3102487da0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0e9b10bb4936f9360d355030dfbeb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c8afa91daf0ceb6ec57b9d685b326369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672151d0a8e7e5d083c0a67b0486ab13370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017069893e97a49eb2c47ccbe0fec29371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55f6dceac13652abdfb849938c17b3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fb4a3fadb34380eb5a55c6f61ef1a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790339894ec3294b2587a6c3dd03a061374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0e9062db7f9d9efac5d11d53a3d47375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8736fee7063370dc48c044baf39768376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb902a61d03357c33a285dfcc79c37d5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e510909371084ff2242ba6eba80831378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa81b5f387a4c179d2ff8102bc6831379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f9ef592a87689904f68c8e2edcbfc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eadc522ce062765e9be2a77b892587381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b118f4c4789b173ad29fecb4c5e83382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c416773d6f09539c30d58d3218bffd0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17541736543e5f36dc1bd3bbe53a3a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd96d612a1bd027536fe37a44a71480385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9391f9ec268ca77dbc978cf008794386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755611a92dd2c108348828d32685c9af387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac43f48135928f9e7aafdbadf39c1a3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df46d9f2a569961c80a9bbf9aabe1c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5649791fb80d5a0e2a046de72ad3b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b36a59659fb9b266f21973fa2bd920391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3333c56c2b7eae80a85ef087400e91392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c3321bfcfdb3ab128c976c307e146393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7923382ccee3b5da0f29d46ec6506394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e7e7e71720088489fdd644cb5db9a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b90fd726c0d4f69f5483a582c04f7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c701b56c6f7aa256b441e9e12ee483397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d39eb69a3457e0870b90f138a3a8c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb3ec33f9344e5a844e5427c7b4d07399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8ac967558c406d72b3034811f0f4f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6a154d41aaf54c0b8b2e54b1e7a7d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7a44534d5c5b615c834156805b338402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506706fb2bf20445b7bebc08833bb3a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1fd65237680d43f17ee8929aeb44d5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c630aef5c43177127bfd18bf51cd2b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9201cf693efd962e7740652feac4b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb81737ac5b35a1ebe6491af707520407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84aaeae088cb7fcbcfb030c67eb65b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a40e06d015c5c4ac0cc894abb1f1d2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066d82f0ffd55763881bfbaa0bbfcf9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7ed0b430aa1204330c3169c7b4a7c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8b6325c34121b7d254b3bbfb26ff4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a60c8533f7cce26b0602be8056685413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8dd62845a736931740deae298c89c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89040eacd9223702797cad23aa478bd4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fcf8359e320f5c0ec0fc2fa6237c5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110ca4153953556aeeb7ec1dbfdd7af417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47649801640e826dc07b1feec65027a7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349227cb5e362dd534a0bc1b44caf604419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600bece21477d3d17a24df32eb0f3151420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0dd7b099409edb80695985b8b739c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5effaec0ec050b3f085cbd65c591d54b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2cc31c467d4ead3e1098b62dab738423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad0528f6bab72ab67dd1fda9e080ee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05ac639f41510ae75b349a96a9d79c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e451a2dd69d9363a53a262c604c45b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102731cd877c6e22d2ddf674af4096d7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db3bdd7259c170d8ea8528c692a915428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4505234cfb9951eb6f06e5926bff0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e574a643fc6fab8814d2e500f9a364430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517eb02bccafe67bdd6c4ee4d00e33a1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20d4e70c6be1d87f39a5956fce5643432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f47a9b69e1558275fe32fbeaca0d38433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a905f74805c207ccfc45870ee37993434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2d468dcb943fd5f180190c5cd7eeb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e5a510d033242b68ee342570b7c05436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07260bf5f32b55cecc75e239d3dd17437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd0f96c797ff25b4a1eeb9a11d352c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d306016c01d6395d4ab1d6bd1ccaee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031db432c155779ef154c5ab05a3244440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b33f4f2e2944c243f870ebf0a9bbf6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db74959fd20fb9ef5065a3871d616eb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9403f41332a3ac6980d293c0e3d71443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11f8b25667ec4996cd5fb14bb22635444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff3bab3a71c3586b534acb886ddd06445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fde9350e21097743b1c93ce5216feb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75a5dafb61efa02cfc93ce15e25f10447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d791755f7acdde2961380b7ffd0ae20448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629816255c5fcca82cdb8da074b044c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3cea235f65f22782117ec4270f2cb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833cdfef465e28103da0afdd41613cb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a841d2a2176659694e899bc30d9eb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7dd662202178255b583b83754d5831453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb44a452a53483d64713e09dd2f576a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7160a08d5b748e4c8979a398eb09cfd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce93386c1bb498a594940833f30dc6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324c6d6121c7f1fc8e0bfdefacaafd6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73b704db054c4a2b8b85e41a3f71db458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c81b32f95e4e853e8a7e3d58080371459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db03ee1d658886c69d11255ff5d88df460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad3bebad59b74cda642510af7766d5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf260fa7effd95488c9309a2e8c882462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf6329f8d930f16dec66e720d5a133463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2058c2265b7b68031a8d9e88a9d03464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415c2e808ff9636551cad932d7ef5b5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df10f63a5337c1766f5bb5214c5632466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c46d4fb870feecebf8a076c69ec0c5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6066aa9b34f11dd820a0e19a43264ee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cfa8f2698c6393852a7595772cd4ea469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ccdec3273ffe69bc51b50ebccafa39470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6cf7bd35e828541d5e2de00c237c4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16bb531a6133892870f8fbfbea6aaca472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55776a08d17d25ffe7e46ba21feaba31473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b813ed49583764a305d81b5e73fe0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8edfa1fe4418f006435b85d081d3b27475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681784dfbe050306430b36e4977cec1d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1f04fac795ec6aad9d19e2f77c2f3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf1b7a76b42b60c1f7af4dc0a5222f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401da56a649ba4b51678cf6568332bf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834be9aba00ceadb42cc2778e3e484ac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2b263732144a2f0ca7d9263855bd2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33c9b645e617d09d5ef3a05f837ce9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7223b9b9572a7221dbb002fe91baef483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdd666d3096ce6938fd0b6bf168c88484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b5eedab70a96a81326d147efd3a79485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6deb02ab5e204414276fbd54f67f2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898538dccf17708cf6950ba3f840f8f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c07ce5ed75250bede8dc06b956f959488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252352d3a9d859b68719f357db95883489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18cbad0e5ff75ec9b0b2085c1d81dd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4b46345e8ea9852e875fd202ab6fe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815c8e887a846b536462d46d3706016492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca615fb7e585f47a46c9d88f99f8d0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d53a17339740fbf58a4b66ea435e0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2e8d0bb0f407b6831be4a5804d6b5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb51bc67581040da2b194618527a9ae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949285f68360398e79aebde7734b2d26497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b0976a92d2efb36b37688b2368a59498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363b69ee73bc398e29d814dfdb7ae67499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8885472b7eda57d3418dd25caa690500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a283e6d0de7185d233aa1ff7f09df3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba83d003a0c05d81934ebeff68b1ba502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c57d5847cfe47d5a51f12ee384031503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06b534860415f9b87bf076a24f3e03504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541014407acea54e1deab9dce8a21a63505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840671e304c20cff610f097c34cc35c4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8728113a5da7b627bbc5712125df3d9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b455e168df0554d98d61d9f6087c9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5454213002d003fbee197e0794de5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c9af992dc1b6db2c158e3175aa4cf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6bfa590694c46331dcd70dbe7a86bb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb0d24d800ce07c76e3ebad1f2fdaf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca83f2a5b8d0dbc38585738be0b4e8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc58a63381205b12d32b785a001b8db514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76afac10ab7fd3e4bdb14ba2dfef47515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eddb8cac411f019cf924bb0a0900b7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289c656c7849f482ecff880dad5625b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548db324360797d3a27b5e651701ec0c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44631f1cce82df79e6e0b91d0070a12519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd25f494a34eeac84426bb92f9504a4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0f520da354fe3266748b82aed6312521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3063132c792965dcd39993c86203c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a5a98e734bf8294f0669e6b27abdc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699f697e9f23c638c138a85ff072494524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbe96794d82a592f9316a97885cd83525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9805c65e0ce8cf8cea739208510449526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6d913f9cb00114c843ddef39d7106527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03b5cce81f58bf4db5331cb7bce433528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0760e7544cf44d77abacd0dc375f9dc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf7af7b284f5f05a0bf0c8dd08b744530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c5b7506de2ab28a82db69fb6d5028531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb025dcd389dae38a5c044c9780b27532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf9f0249a468b4440ad96b498b3a0e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9c6a2708498f3332816151080110d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d83888a6c6e84c7c59d021ab09b33535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdac81debab98b51ae4329aad7af0cc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909af03f4b9810353fa2b38b59f0163b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d637ff0f485087c80e634b6c5351923538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf331cf64392a73e6f2e8d4511630d9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86feba453a8f0c03e57e45d2cf08b976540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8601883e6f8bcc941209577f160b027541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74b375578835ee557067382e4e2c6f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f426f5931ad66a670a4ead1c097e926543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452141bc5e35f415fdc21e4c273cecca544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3390a309218b26e7bc6316637d55b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527c7d80d6f90a83d1af3883bd29fa4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da54c0c2107bd4472019a99c201efae547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64d4db7e29dc4f86250e55f92340d8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34ccd0fd45356fd6962b39f8f07c06549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9c11fbcaaea8448aa709d41fbe4ed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a274399c4d1e4dbf166e806215e7e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0db7646dd35506e9e91e52ac94936552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816dc64b5e21af1fdb201b9ce9ba44e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2577af89b4b1f4981951f789d546d43554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719fbdb33ac632974fb29b523255932555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430178f2ff8e2bc79613c16cca68fbc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ac8fc7ddadcc2013ce664851619f0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b26946e1996475d0f86ea4d0b4c2c3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed866c59f9bc1801d5935da3d0711da9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5a4d865aea11d126c94905b54d3f2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedda5463874103651067872b56c155561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad7182cd72bdecf6e970333c8e32b6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e1ee1338197e7318ca6c35f61670f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a137c4dc112d1ac0603379e541652564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc280e605ae9273de268292fe8ffd4f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b770ab4eaf4f5c2f4ce2eb18e1d73d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7068e97f2b830a34d6cd0634d7a0543567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6222f4a7f023bcd51db6f2cb4d43c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482555b9a6a4f7fd313d390627bbb80569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6a6d146bf6fa3911418d8a9cfb4f8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc0064c69f7927401a027c60ac81fd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc1afd89d3352a8e14cc4fc83a991a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740934b21eb6bdd42309b75d826e808573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbb748dc470f26ab005d2f7e0ac60e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593474eabac094aa32b50af9c7464526575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f3b33f5ab34922e00bc33aa1acfc1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0cf077c40155c8520bce28c5694804577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1ddd53040ff8bbbbe978a2b9f9754578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec3ef1525db9afa14cf15f87214dbc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19cb77e703284099b099ff2743f1825580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f6d1b2f3a13b71bd825a359edb7f0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd785c3ded6ce91e3acc18c4d26663dc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc45708437724603dd4ffeeccee520583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5db93b6dac59f17c02eb343ae55d91584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66bc68eae759282e5153832e7e47c3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccec9e7634a3364b6529b8d6015a93586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b540569358e8a1d268bf2442b538bd9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81725ad0b9112b84154f11e80ac734b4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022ab77484612d391be0bffde8cada6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1543d50ae4ab020ce146ab7e84da3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf0ab3dbdb6a9266b3c346b4fbdb89591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3682ddceec0b8fe187430df45dbded592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f3b750ce2584a5d9c15ff25b7c7d4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634cb84834e013feebf8802b0367169594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d0cddd1d9da17cae5ec09bee5923e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87278d8c09cc2bed2e88febf4c26ed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac90de01b709e44e91cc5fa1e99d55597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8c1c7b5c9221223712dafdf018c80598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cb0dd1d71bc2118c540e0ff96467c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3241397bbda8572881c1cf40f418f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4622147d7c6b61a84dbf2894cf50c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716dee4033a75fb00570ece715cdc50a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7c8004564c38f43c8eabe9eb2675e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f3e9f08b04668ff59ab75fa81171d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd2b176bb5a9b0e29660d96eee42bc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb5d515142cfe358b3fa4b014fe097606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c039ff06bd357129c5999c8443a55ee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5cbced062c3337cf93bd797c21478608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad173440f7f4cca7b7797018f20f51a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e51ac24de153c20a222ea2687ba03610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a572f2f2040b017b8b4598c6cfabb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6f5d002d8628b0644891d7eb1f0a0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4376b06c99ceb2ca06d61158dc59a6d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de30a91f112c305949efbd1bb44abe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fa59f9c2df08e517f3f2652f22888615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03c1c35fc6c8d036991004e920b43f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c76ff42a63437ee75689c247a3b0fd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b689482e541d9076bd0ce01db31def3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247853f199b18bc89f5265724fe53fa8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58443d4d4c22a25a6d5f1a6a27098f2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5728402cc8bbb1e3bad727164ee9e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61365bc7baacd05d6356523b46824fe3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be67386449a25f241b0942214cb65e8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608022295e745879ac49cea971085e8e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590d052c11938dc33401709c50c05d7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5feaee601fb045ca8a5bccf2fb9c178626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aeaa1e80ae9cd25aba566bde60b7f4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee8d1bc57d35766b86336b56694fd7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3d41bf58a911090776db7a0d44fb5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82d031c55857efb26b112f38cf8ce5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99351e57f7bd30572afc354dc8f3ac9a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df1f7ce52977cdc9e53c127bc8b96b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526e9d415c4112e1fd9c18fcbccf355633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51050fea3dcd5389b3f91d9c51e222634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7393ab0e86e3c7d3d979086f523c2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea738f888b133733fb70fcabd1bd888636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf942b3cafd1ccef1dd0c3e98dfc51637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a11811594fd146eeb8d41a6ba427e2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2d662417efe4b5e8630d0976ee69f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4b949656e2626774eafbe236dd1f7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f3f0890daaab21904628d4a504351641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989d1c72ee4198ca6e71f72ad6c0f03642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfeab090b0fcf4d68ecdf1cfa5baae643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998d31d07ca8c23bd6bed9e82e325ba644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3be725510d79f409b04baa33937708645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875085aa4bd726588f9800d7bb31d72a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406d8f28120998b5f8f2cd5e0b980b7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e7fdc31d12cc6161afce79e46c32f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b031416166470d1a96f6f514b0e905b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9633a8934e68a18363fc361d865d11e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cf58892c6fe337b1ba258676aaa87651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b2f1db11b62640ca407909d419372652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2de3c198cff886fe147b96cbd4b5c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb58c59f1a28f35da285d6103d412b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929b4d61c061b5430dc9ce108e9acf0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74b3d70b2569fdd02330c5797c04fa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6670521dcde7bd6c3e8f25970a65bed657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49bc2423ec43f3432adf1b47128f86658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e4f5e07644e5d2f6dca5a6d96bf20659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b95991865ae9a52795ce63fc946f2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee953e0da4bf84ea44397528b8ec4081661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705776a73f8ae8fb66e50c1ec56869f4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f9e708e934cefa2ffe04876b6603a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b35460a719b6f07193ce7f142b550664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b580b119110ac36c397155999b59a0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe884e57ba1d19e873e48fa1ecece6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d68d73ada954197275f12daa8fcbb7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bcd8edc1ca7328d66d45bc9359304a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935486240b46b4db3e11e4d58c8d82ac669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f89c35ed75b64c4b7dbbf37b26339670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2099a3887a784b78e596a1117076d01671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afa77243e2582248a763a0bd95dc5d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a993b57477ce3b51885b087b1c2345673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883209e5a23306046a26c9bb17d189ec674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffdd939f75a75b5da4c26e93a951c63675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0d3c3a6522e9b12c8dcf0161a8a65676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ead5f4be905dc18ea748d64e9f29a2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5a529afe0b7114f99bfe4f800e61a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a8e001307a221113bbe53dcc9edc7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a62718efcbc719cec9a398aaa0bfb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb6c96473b38b0af6478636619580b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9580ef979d9dbb81d9f61b8890a8a8b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e83ca8f15a0f012094b6dbe0214c42683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff738806f963a0e09c81be62a62ea1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b1f100f8e55aa0ed4b4387f0dd24a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd957097771a8d4186fbc57ce6195327686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565dd3eed5fa3352e067e6756bd58280687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803f62e8f9fc23713ac626fca2508ba688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43fec61a69ee4f1f28f6924e493b6d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fd25f3dcfdf27095d31313fa80e3a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34eb3e97d85814bd0c86d1bb7a5e3f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e7956c7e03e36e96370f7e40e1ce5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21e5b7125911c7d749703994a9d180693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52274ded24cda4ad044fc45deb1904f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c24f90ad164840389dea8d0c88403695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ce88cb57488bbccebc71274e4fd02696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c994f99c0aa65e086046dc0dfb8c91697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c8b4f1f02a8cbc27de974113d730b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b151aca9ed54a395d24bc4adac4dde699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8560dac1e5577d3a6a461ec21a05247700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef430b73e58b0009b7b1f48f2dc070701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c98b8c1473598495aaddf8615a3c77702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ce326188533338db30ab321c61aff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a836a057b84d68bddc61240cf2d8e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266f895c82ba105eeccc36f4f229591705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703d61ee202228a5cfe8a377829b072706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c18c6161cf9ecb817a24ce1b7000a7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e53a252eb7773d5e832e29a2233c2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70e52632f54ef6e81de97793798f12709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33407087bb3c4e507a7286358e9394fd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368a1f9ff4d13aaa2cfaca1cbdced2a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a669d31f0b299eea59eb943ea9cce28712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7f83ea0a17b544700a213df3037c0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627a95cfda632d20dcdaa821a9b1bf7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68db513ad055bbe3d236e629e93e9ef715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985bb95696934a5dfee7a2ddc973ff5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e2333d490598fb39c3e0027f6d1dd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cdd4ef9d8ce357672be59a9da98cca718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3876818798c1f748fd254678bcb6514719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd1211084302831fad2252a306625c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfc5b65e019cde901c70ce37a581e7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8d7bfcab0ccc496c5bd111fc31af2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a44306a9dfb27f2ff9c94016107d4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889b667211e4d4b22973599de5fcb7d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eccf1b16f9304f532344736ce6bd3c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2a77b457686449cb63aa2bde6a63e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f616ca2b926afc7398a8adcfbf5f52727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9969492f90f2819016ab8574e01287728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52ca4c39086ed95d4ced6baa36f20b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de6271e661c36143d7d743341aface730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705298505ca497343fe8e446943cd5cc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450a18550f7387d5b98b4437fd7d4f9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73a04fa7c01515e854cc2208e547fc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53130babc216415c37177f664c11b1b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7859a05b2db14dfa23477c8f6c3d2fc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471d043288beaa987f20c8fa5251b1f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280dee7cd4ec67b098bb287962d125e1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9374c53d314e83d67d76f7053edbfac738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8bf59e3528437880e55ddcaa66167739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b107d6a3c0012a5736de64d0b7dc4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4baa7ed530c3b6020ff7915d463c23741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae48ae736e5eb03bc1e0290f399f9e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429fde9ccee2e3f0dbb107591b5fe7a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e49258269dd76f335650d21b00275744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcc84921fb9585a43c4adc42f1a4f4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a9c541226e846fed7d1c6c9f35edd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca60ae838a5e58115e0a83cd889662747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a358dcf79e2cc0928e88f9aedbd79a0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52622e714a6b66f8209ebee810109079749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e797995aafe76d70b329aa4907584750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501e4d8996a352fb9b637618be308b9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522e54fe7d6474515029bb898d6d87d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19050afe14f9d6a9d8b30b35120397753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08feec1fdca6bdaf36c4f3de6af0c381754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a39c4a052cfb42513ad1229e463b9f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0aba881701f946e6ddcaa768bc791756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687f75dab0b109cf0db5db2c01bbd1a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a8c1b568badd108d7b308469f40b8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf3257164ef5778975e5f958641975759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04092689dd60dc23de95d8d4906591760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662aed77b4feb2aa33d087672a4893b0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af54c8c3f692665b4ba5c8474bec0a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac160e00793849e28b01d8c9a2da616763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78fc307f99c9e03bf28d1ccd01dda6e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1442a9f5211ff5fc0780e5ff69ffa8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6c169db733d379a26ca94c0af2a1d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd7195a681a8dabc87a9b4c93fc16f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173dfa562bd68e7385f473f456e3b46768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f09d7dce845aeee28c9398a9fff416769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733dde825e3f62e7f391202a542125b4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e3f83c59b9a52330b980046b4013b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105f532278e6f661370a5dcddcd273c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e347ac39693c120d3ab740e413c87f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe1e27efd03aaf61536118f9711745774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab469a8ac33ef6f1ca09580f1ba94c85775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bd43bbd6c62cd58e0016516c8d6d7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92a182bc8e56a586fbabb0f7cb51fe777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c0e00162070475d1d68b088ee6b42778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09619cc8335ccd094e46ce1dfcc792779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad31ffaadbf282622b90fb30ebb55c7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a5cdf343a2081051274388d93cb39781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991695d06e141fc173ee8c22b01c39a8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a41419adfe08d0d6204866c974ecbf783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052164362a1534b28bd311e952f4f78784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fa8ba9846fc51b9031ba41c9b3348785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd73305c268c3b78acf14e79b948c5a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547e2f4797ffb63255f2ba6c072d835787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777903819626b10582a4218a46e0755788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b092f73be92e93b3af5e1f751aa840789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d53097592a6f69a2354d8182b1b17d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b601146e81fa762caefc4b3195c7ff2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb54f6fdbda0b37783a67655b471f5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fc4159e37ad1ad9e0862094cc6469793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd09d66a6b8be978d1343b7cd3849f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0acce67aa3319a4e1c2c24206d27b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebfc7221a0ca610734cb0a796831212796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e495882cc057fc9d7efa4bfad92f77797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d64c3924b9f17f45f7581d4eea04c2798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc3c971eb0a431dbc2b0e3fa0e6ac8799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d11999b603023559ced265cc96fe7800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2269bb79125e1c020cbe5c09c7fa0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d61983490750534b9ac5163929072802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42dbd555233e00d4112ddfa64bb55f0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc3ed94c68f9f82da2367578cfffa7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1e318be90987bd318cb9be70487bf805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e525ccc12f20f35c48afd27f4fc11806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad188773c285ceed3015add4109de7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166de6afc61dfbf0a9468d263480f07d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c61261ece63f9a2ae2a3af3f4bef50809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6b245ff14f2d19e362704d3fe1ad1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f496fa8fbbc401617b269894fd441811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24335b72c01443dd027fa6b564831f4a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39294a9df6be0886db63f74221c50bb2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fa8466b34f9eeea665cde9b735f0c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163fce7d3bb597604b9ab6c68a1b390d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18ce8cebd0e9cb05d4c6bebc9e2c6c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695d4ea2c8292d5ae4c575a329d4db6817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2f9a21deb1470f3b091641d7bb77e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95babbf64db19df610eb7a883c76b33d819.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>