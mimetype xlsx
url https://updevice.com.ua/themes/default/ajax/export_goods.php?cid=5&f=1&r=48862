--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1119">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1963,95 +1963,77 @@
   <si>
     <t>Тримач ACEFAST Multifunctional flexible magnetic phone holder E36 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-multifunctional-flexible-magnetic-phone-holder-e36-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012594</t>
   </si>
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
-    <t>000012800</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2317,59 +2299,50 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
@@ -3104,59 +3077,50 @@
     <t>Фен HOCO High-speed hair dryer HP18 |110000 rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi11-tablet-pc-10-1-hd-android-14-2-4g-5g-wifi-2-0-5-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
@@ -3460,51 +3424,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd424e2f39604da34fe503a7a0a32f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e130812b82cb051b2acd8fb42f7a12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5da5af603079214a6fffccaca088843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b474c5a0902d6885aae6d9bb6e21a104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3eb0770cfe089fdc49c9c73f387f0a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178eda6eeb065d17766da93208114cf16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56e8b58794d5167060085459bece227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fda66421cb26eacaffc2025c92c2c98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d9161d79355cb056ad0648b524f309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717da174ff60c2701a9f1b28f346aa510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739c7b0f9314155b26a1deff056349311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f91b5dfc0b6111581e50f823c872312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18deeff485cd3992378a8bcd36d6fa7e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547453a860f8b89087344877f9ca7aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3d74aa3de45c109c2bdb6d799516315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992cda6d224a3bed1e8f55502951b1316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb03b2f717bc85830210c184ff74fc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8841a127b5f6ce9508a2ffa2e6e77318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f57298d0a5dae3dbe163b52e664dac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2136b74f2cc401b1f6a6f5a4e023bd020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36abd02415af9d78dc9ddf4e2304f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e9c46c8c1332bfa93a8b5a58afe9f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945086d9b65e7fa7a33848a492f553f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed7fe63e28138b597da47cfaf98b3424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba4eaa71de1ae9a375f549dcde439025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab504147e92869f28da6690c4441b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e717000b279627ba3b957dc1cf25c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff6694a8eef2004f944754b8e5516d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4c812b519efc851eee3270359946c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523f5382f427f1ee6e13e6b6839c25030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328989a1934437eef9f0453a300dedbc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779f8c1aa97926c34c28aa1d126e99e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6cd30f5ad400b6b5d4f1ac1fd8cc833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da87f9747bfcc5040afd1040ec9d0834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac02b4e33348312c6ed40d50dc89e8b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b9d24157ba4d642be8669881350b636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa62ff829d0f592535195f358642fe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417aa12e588f91d076d594df9f87b7c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712254e61df7ac2050ea2925dc2157b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f35fcdfba055d190aadb66a67bd4640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882561a709b0a4abb515412218325b841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea288415f8d6295ba422455c9a5a199c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81d933e63cedb4ac67db59ddc0af8d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d028d8bb5c8e17b9fd8423b601b39e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80379b131f5c3f7e05c9afb60efcc1c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457ba05df300f9c9e00f30a4fac71fa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80440d8968391a677e5005a429d82647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee991b8509ebed757cd757c9d254cb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff626905440486cb507658c98c4df66b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea343b642d85e750cbeee448553de6b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b29bc555304c5d3ae973625be229c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e436bb8b2aa199907651aa58865ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a794a95b046d76fac4cbe2dfea3a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aefcc3d4c7b17d078999327307516d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff9cfde44a48887b5c3a96094c3b2e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78098568be8b85c309e04de9834b77a956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0f3c57f7b5b539550da1b9d75cc9e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f0b51ece3b9bab39712f2daa1287958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b216b72975dff70ec27b1dce773df059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cfcd9a76f3e45dbf2b8e4675b120f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515aa9856767424a848b4ba4582c1ca461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe9f929968d3690d3125a6cab800c362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e8a126b6007f96eb282e6896abfe763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3294e5896de31afd18b3f8959437dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4dc7310dddc12fc7174b75e4dd3a3965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da089652016eedf2b5ba46e84db95a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b472dfe8f03c4456d9035e5dd5ce567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba85774fdc2d46f2b3ed0830a51989b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889205af9642054ca54cba8281d28b4069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec653f8520929bc02922a206d8e8b5170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a5bca5ecc21cc13ac3a2f1d4d199971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100679aef9e64123f2a4cd24fcacaeac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc2b3bbe2402c963ae326e4845429b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40f67f6781145698bf9a9df2fa5c4e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6990012e61bdb0d36bc3989d0b9f275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3a7fe3d72fbdd5945a42aed75887176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17312d513c0e60bb0b81cc50fb048377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc208eb1ecf33c903fe086272cb5f3c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a8a1f058516a56e1685ae2beccd5779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635adef91f285971a4e3285354c7ed6180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f509209d5b7966734d66e7f3761340781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fb9bdb3d8381dd6c7e00357a4903182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc72e876505457e4802b0daea7da7683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004937926a30f74fbb6ece5ef44e1d0084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2db77dbafebc121a5d9e9ac805bcd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027975a6c42d1441c416fc9285ad1e8c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4083cd702d5e907b1508ed6e1dae987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddff9b425b5e3a8ec7d4d1711b3088b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97b1e3b60cda0159a9f23797b581ed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764aa6788ae5f6172f4b6e9ab3c48a090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be04a9b6fe31ed40afceb0d93f1a6e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4bd262ba1addf94acd4f4c2c2d22ab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e01d3cb76bfee6a71c265a122a308293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af78dbf40859590789ac7fb7e484c1194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdce6c89930c055439975d64f41f1f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e30b6adf2fc5ab6c9d28909ac3ef796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39122b6013e56eb6c83f0489730bb29e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e10332c790ec5604975a5eb33558698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf813dcdefb922a0fe007cc2bc84c29899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33778e42c0f93567ec615325c108e68100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a825e28b9ebacc94c0876d2198cf6d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9435b2d00d7bb81bde23bc32373ba1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d18736158a557d84168917618f084103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3341a3fa419c1459b5567e9df8b488c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ab3427cef4ae601c6dd9c89b50e60105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87156af03f263b09d6835a0c618a32106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405b06f7ef6b8993ef2463bd1aa599a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913c380bb16099aebc511ca83ee1137108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d51a895f1c6d5260867d23d36517a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b66f6b70755ed572c3bff5d1662904110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712435f5b2bd879f66f59faec91e32fc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542393287c7d0b29aa9a8941e161c609112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332801edceb18ba06057f81534e6d9f8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035a409b3844226e53d828a9deffac3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd8925a0f9234d308edea29239fa3e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06d67b3bed3305ca3023cdbf23608b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4631bf652b6df5491220c25437d3e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99f28ec214547afcf5b36caaa8f9cf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c5a4bbf92ebd908b0b07bc716ca14119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a3636d8d10d9cb530280347b87d4b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b6d80653448c0b82b8e428a63c94e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2d1ed619f324c646eadd2fceef6bf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3e6514fbfc34cc9471bfb5da4f8c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b94be121933be9f805baa23b1c877124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af5211948450d1bfa8e2cdffb80633125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4946769ac32ca65409b15352598f4ad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75d0f1dd7326940f25cf492fd421d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce44c44b5588dc44952029e38cd738128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16250a3f56dc57bd257d8d0377861b4d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bdbadb37ec8b606a64801fd4451492130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0fd05f66da0a20a5f17e97f88250f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45c3606db633dd5a22fc2dc1e016b4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab46cee89169bbddb628b8b380c76c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04a3adca3b1274013e443dc5488a63134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d162fcf12808378879bdf03e775c2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad16c464274200064f2ada81ff58ad9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ecdada086a6523232031dbd858d350137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957f1408e49e2bab5e666cc18d9343a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3cf444c505970c0cbd1275d648515139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d6ff956960514ddbe9822f4e826c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e77353da8f2038ede4db00b4d16f73141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4146480ef560ad03821ae29799199b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ebdf076957d6930ffdb6cea665fc76143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e2c5b166d2fe22ed45c440d8bd5cf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e9ba2e381943090210a7a292c0fa1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d2a4ea6448f339276f5a8ab5189e5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9aab140be13d779b331faac6b8e7a3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f92879237b2f516126111c4b17c936148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277aad8b7f48c9b53f8afb33ae47e311149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef80da83af9ad51f36f673e3ec4c9e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d9786029bab8c28851ee0eb1b0370151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880bf565b7bc1ee7eb1405093ce9f09152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367bf495d327e7ae9826e219443e144e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68690b5b82f7ec76be43be7c65955f12154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36201983e11db25190b03d690ee53ea8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc537bc88a8c63576db45afe04c3f8f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0fa95627ca0fcc0f215b67eaac2e5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b32b1c5d585bc7be318a386769ff42158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952e313e39a58773555e3131f3a375b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a4077bfcc03e394d9cfd0ec82671a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a0b39c4661c6f5a61fd1986272be7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08676f5a7bb743f81edd5c43b86699f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68779ed6dffbba945eecd044932b5186163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb55ce005c6569fc687220fc79d46d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2907707f9370421758bc07ac313df165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524b3d97a68637bad8b75bd6f780d3a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dce6d859f3535fc181e8adf7f5c5ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb31489835035c621c1e79ba437b27168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58eb773af10c3bdfea9407fd93725e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2578c5244f5174fa5481e8f9d9538e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fc4e50191ceb48a6f289f7ee47ba7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64795833277135d9421f090b1856ecc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a50fe5e9efe3fc5763bf09a78dc14173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a17896cea77c306d0348075af18c3b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabccbf7f68b7e1e29270cb70640a9e0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d560db7280ac4a213052b1c5cfe000176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d11bc48d8b3bb0e790a6f84e2ffe85177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa44a9cd7f66cd1e9cb7901d87f4f9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d02f96db8e6dd439eea1ee3f2f6f1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a970e06f2f7ced05d9c33aab77d05e1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fcee06855af0b3f379d375c6730e2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287426aee6ba285d280ff9d00c369bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92ac13a4a2cf1198bce7d9550ff6f3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9a6e5b8859f5fdab1f99cfa161bc1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75659113951a273cc765d7883cb3a5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bb5e2768115ef74af436d3d5f3ae3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3538737ed6ad65e5159225271beb3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6dd1999932a0a88f75fce32e1bf9b9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b3bcb21d5876190cdf1c7e6600204189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ab88215edaf007afebf5a0fbbfc83190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5ac738fd74d03e4856e0dadbf2ef9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4498524a90ddfe09fe3d714a74250192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743a0f62f5723501758f34cdda713be193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf5cd64804d89a52a9db364106363e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7dc5162e7c7d6dd4337e65408fd94195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10e865269ca7fda4ae00c55570543c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0eba2f12b792f8c3939513eb642e2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e10f3ef16a1cf8756065479a633647198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702742806217cf93ea3871a0c9bcff7d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601f71fb16bf13ad3e0932259edd9be200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5737d51a41dc820fd20c05b9cca1c77201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e154ce841a7dbefa4f21d87ad0aae9c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977a02327b9eee50eaed6f26eb3d24f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dcdb2dafc21279f809c374f6a69d37204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153f1dbb254e8eaaee395527de75897205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d6c62f8529d5708f16c91d7b7db04206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078c89e2791dc89a932c80bf8d9bd87207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff39b053b640b4147fdab2df696d325208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191de900bbf6d47c3c41603d991ab03f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641d4a28106b784b23fd6ad056420c6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d975360762e72af39fd2a07e91d84f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e001044ae48edd030580a4f539983dc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0cc717550a80e72a8dbffba4d374b8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299878d525b1b6fc46a7519b145b3682214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6593bef1ec26dedc2101cdde283fa3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ceff61bfbb698fbe76db7b454939e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbfce0439bfa735e75166b3835f8bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5933855bfe3b4cb8c5e4bc634630c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cb1a2b0e16965912fb10e9a440c57219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f514242e043766a56f9f215aae88f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc579d12d531d81b04e0c841895671a4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27764e8183ae98421bf1f057e8038162222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537e63c72659bdd4b6f9b9f56bf0acc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb363d923c2d634de82f72d37e51b3bf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292edd542b6553e534a1d91a0c1ca51a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae1ba4cfa341d28eb7f474401d8e9f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64329b24ee56f6504b6d7531d169698c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48249082507f2d126fb2bfaedaafd981228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2340504a805c2c0be4cf0740772fc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36f83b240917710d15aee1759008bd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df882a8b8d922b2526349fc3eaa12a6f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf671c7efdc6c845822b073741caba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5457144c9bc23c1aa3569fa30a0cb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a574b16ddd2bac070029d0d47c55162234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df592f3c55c859f8e28503a1feecdce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6969dc83bb6f762319329eb8588566236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025eed04341566aa6938237d58d7bbb2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b991728b242420a9d6f3bcaf02ee1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ddb8b6d36ace4a75514d634ff43e8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05396eca24b38c666f6e4f6a8b9bc783240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0cbbb96604c27beabc37236609e13a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df081be35adf6c664c6945016bf1abd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024eaa89e5170e729848deb4a12373a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976725c9d01bd4fce1ed6e0bf1f723b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6268037f78e5b62cce7efac8a5b591d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5026af32cd7ad3a5bad76b4baeee04246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e365572cda0c5fe77543b36dd9912247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903622cb75f1767e49862c6306b1479a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5700e08509f29835c5cc12c9476ed12249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ef5bc121f90c67952a2895d6f99ed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5cebf483858e946921a264b8372c62251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932adf98cb05b125ddc5bf9eb8d5b4f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935252597ac4b8a2975c0e9aa9382d94253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122446d7cefd30b68499e4773cb662b2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1111aacf0de71b2b26e6504bb1a6f8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c78e81b5c35ea23d258a2b864caebe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d26e31bc78dc0bcd9aa8555e62b17257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd11be509cc3a2cd6d67a64c44991bf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1863132ebd8a191ecac6da1700fddcb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ee4e04a5ae24f0da2d3f35b9d6630260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131e80bccdaa5fbc41eeaa29b81e894261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5eac707825ee3d675b6f0c59f0c808262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb81fc5287b09c6ec229ee0cfa8277263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04524fd1959bdeee09700a42f610fff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb63c7cee795bba8c10e362301e17d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79df5043b02f004902b910d7072910266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e00d22060125f66f23c08714868b23267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27f8665ebc2e341452a038507247ec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea4861337874e5aec9df10051e15c7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec100c565c7030414ac48532103a59b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d256d2c0397d8d9c62e0c9e0444a2f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0996967decf33f9e4a6e04bd22a6e6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d5a8659eaa082f1af3dd4d05ebced273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb44fe96a685fdf581dbbb15004394274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433efadb0b1ae006a119eee9e39ac3b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfbb73065526b9be3915c1ac4ddec55276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c007ee50396cdb845da79cfc742da277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdcf67b3987bed15385a383052ff6e5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46c0dd0886e8d1627c109889d5918d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20310fcc14eeb42fcf0a5ef884f4058a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373cc61e2b4e3254ae6386314d1397cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b420a0bb23149e8b6e8ee393fd1d3ab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55667d7b4fc1a1556977442884b206283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12792fbc678bdd380956c0e082d353dd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f5983c14555607c6ba0024c27cb10285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3b6854de98741db188e4475e9866b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d276685a8dd59d932d2c87f99f184287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449683444c9940c328b16436130ccc5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740393ca412702104a42b4b8040d1552289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d993ed6e3fb4666dbaff9e814675df7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799682fea2f6c01a3c363b2bc1223e0a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f7f47d6db962488a1ce1759a8b267292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0488dd57265edd757b2e139de7544f3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9f39643e8e2ab948c906a597c5023294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3aed125e74f488d340505b89d7ba6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8e99614926dac42868b92fc8fda6c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d73b6eaf017a2d439ceaf87824931297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2c57222662d774d10a3b53c5d55e1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063905baa5b5d255876ecba5fa3d194299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8d6506955f3debe244c20174d1124300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155235e262a0e2a5f9f5e52299d08b1b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc2f6c801fcf3b237b2eb3b28ac4d0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b89a17f433cbd9ed61dcd0dc3386e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298ac52eec4f08b82fa2508b5498c2f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eea7c07957d4e3aa5dc1f8e037f18e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3411f03c9d1643571b8b960498108306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69beb592a885881d54a63ff263ab20ce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c83c63193b6b2393cfa4568a519d90308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2362e7d1c733ffc39c122e2153754309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91e22c7780fd02e02709c7c48146c3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932017fedfdd93f8a11d7e3032cd88c9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fbd6313fb984009033367b26ef032312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927969819bb47a229995232c91684d6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6fe29c21c9058b505f8dc4adc8538314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ef65b792a7009f80f41f506b8d12f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847b0c99c0092bcff064a41730b4bda316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805ec776ebb6221a96fd9a7e8b590ae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a42c70cf2c8cf6d0c0df8c6985b548318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7e3d795388b4fefac230c83e8f64c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa6eb4024b752d069cb89254dfecf7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fffe82f5b293724133ddee0e5801ef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ac336c529b1daa04d44776eb50564322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29cc1c50d0d3c7552c65391ffbe453323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2781b37c2c6a9167973a4361198b95a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0bbce7640320896750b6aac3ee164325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fde86a3ad7f5a4de46b742dd9977e5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1607fb56bfef819dea3f61449aac02327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c747b14e902c196564bc241a17350f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d660106fc9caf281bfa570ee3e34a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ca75814ebdf7393febc1cff8160ba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383cb048fb182d93ea3e3b13bdd160d4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ce1d89fbfb5636279198489310254332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63e109c3080a3cd643ea6d46c23981333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8036d3e292d5af6f27df1203166483d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73241b18f5526863d17c903d84246ba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f358d1fa9b49dd5e4c66bd8684eea72336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafec245f85779325e5e8d6dacce5996337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ebdd82ec79e659b2fc13b8960ac31338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97e4676730e0b7bcc44f3949bec35e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e85554ecf4f8ea366729b6300738cb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f822699391e291f9a3146911201df341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfcebe6ddd85e97a718d2e6c837da06342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c164ce5221bf2e4809273ccfaaaaa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51dbc155a8b659f7de0e876b8b116c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e40b70a74aaac6d98010bb4850fa03345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44584374ebd7cffe07439ddb55d854fa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e210849c98c92398fc001f8633d7e9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe11c018c4b2941d342a74b42740d1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e99781c45d3a5c98974e5e24b194a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f0f7b7e97b4b69d971886a85522c9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a8f2fe001a59c60de9b0aeca1ba3c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19774e1164c1e030390422a2493d17db352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22899fdb58f2b0676b00f199c539983353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32aaf225502b53e8310927f0b550182354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75687e754a9602124d17c0961c765e7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308166ce2b289b02b5212dc3598417c1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29a7bbaf0830ccdc5077e0dec9f341357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c620322cf8a8d2e06b63420f8d5a9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a108f6e426bcab6c03b5c12c94653f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15007b3baf4ac09c7cce7444d531f91360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dddb4f8b7fedaa06c60d6dba0f011a7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46b128b395bf134e3483c4a9120af5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75fd0553b07fb568064d6c045357a0b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96aada5f2852e7144ca68133f93fa8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ae95971b28d0baba0193409047c31365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6619976793ef932b61915e819af1030366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5323dc096f32945159b8f5aa3298ba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c0a07f2306f2b4376ef7ec541de44368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83ce129a8bf9f41a2dbbdddb1cff06369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86af4eba4ce7ae56d016b7712c6898370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f4074ecd3bb98970550ee0ebea14c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54dbe2ce1ac82ef10fd377b074dd8c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d91e1677b294a35969b3365ac11f1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71afd86c0f6536eff2c89df02fc22e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55a166bd18c0a1c3a5464467f5fd0d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575d620edea194bfcd67e8558c5908a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4769e6848811dcbba48618377bf4c2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccdcdd28fbdff412be2b86fcccdb9f0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a6932528749ed0ce4f7f7181788c0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600e8a94730bd63f084671321962d76380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98543fe88a8f6e2bba6355ce39a48c31381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36274f0e4a3efd06ec633879f4a5dc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d602df2de13afb92bde958e3b8ce19f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92299081be4061362b98f40dc837afe0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6962ca23972c414e73143038536731385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75777a8364fcb5831387170afc47a68f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510913802c495d067aca8c60f9e3726f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4a2a4429b11cf4f0894b7cbb9838d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4568b401f5ebe3883890459b25355e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f6f497732353476a7fc29e969afb2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42ee162f5ff9de4d840b2168178a6b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4a808dba8137fcbf66a6e4fbc00fb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1d05c35b8ed662d25c4f981a5f3b8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d1766a441a5c6c2afcee0870a9140394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8981d1a98a7f79dbd8e09c44b917cd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051d23cd21164070439c94e561a20c4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afdc84b0c2cc5cf78a958458d6b58d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c56704f44908cac06f6b792894f668398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10edbc201ba8ac59611ba07f4cffc4f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ac7ef45911ba931f62202a85be06f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7746ab6468bba146f8e272ae5803986401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247e1599a522a6a183b395cd7656adc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1da681db0c26bc5a1d22b2078855f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db79ac4e81742ee67870402d115989c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c738b81fc4c533cdf386889f8bd00405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e2d23d79ad3b74b5382bd9267241b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268258e1e25ab756d10848e5ac9c5611407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1d63343bf9a7939e53635357e740a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d8158bb9b989befbdf71c375b6c01409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dce3c25408b4fc5cbdf59200173708410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cc5ff238dbb6604c32d699e71900c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544b87c18ccbc488a978118065f0ff7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d30bf04743f4aeb651aa37737f203413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0556afec74f7c3bd90d7fd24e295c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cbd7515fefaf335d86c95ba7827556415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c37e4c8e53ae10b1563bf7ee4ccfcc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c7ecab514a11f5ee1b94b6ca78588417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc08538330fe76476094340a109e85418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d8ec0c83a05eb0e0c89373352953d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37de2fb2aa89db82dcf274ab8d30975420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173609b5660d03b49857cd4945db4626421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58e8d7571c1bad9da5e2fc0e76f719422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e1a7543a18b40a6013bcfc8dea4fd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2615a0d41bd467231d2d8505c4dc4b1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa64c415e0f1c998db83698e9a58c35425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfc4808e9f2755c4fed94e6ac802c2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eaccc38dcd4c04aa0213402cbdbf6b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327bc46b291cc71b5857d0a2806ea1aa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097de1040d215cf03f696a4932644da429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eccfdf4e953f9168e08d208e51d3ef5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b37794261f358b58427af00df726f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70fb8475dc6d085d38f0a2a199de59432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ac4f549d05377e4b28de5aaaecfec433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1e398c9f4a5d068a648f0937cd3f9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf693b2effccdcf836d8387b4a7cf5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259acb603a8b49a650c2ec190db15561436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789cf6a2b77b693cca295ed2abded085437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc310fe18fc11a35c7384d119b9dbd0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643434597459dd4da8371731a46619b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713252c7677194dfaea25abbb9e51bea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef8eb95396cb1fb5664a2af75920e7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1fec7672bd6cc9bac709f68d2b4b5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc655ca5dfa126ed0dd77e2af582ac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f11b639ebad0a5a52af7eb5d66e43444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ac580e4580ef6037f6e0301a6b36b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b374dbeaa2a6009580b084e4610579d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc45f3589a1d6cf51741c5f1c7bc09447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5dfa9462b929787b9b062ac1af82e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255e869dc108088096731989d1fc805449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad9e1eb7d64194956e92bb0b9b35b9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a518214bf21e2dd230532a8f7629c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2db2889709de9b3813766744afbc4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9f6f337233dd6a493662c6e2e2013453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6326f187db5f80b08415be42b451794454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6a7927c867df9841929e891696863455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e05ada9fe8885097f44946aa309b5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b879c04fbcee601adaec96e85088d46457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9de7aee1d58a516073bc80c0e705f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fa92e8d09531910df917bb70b8d9e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa0afbf768f91c3186ae7cc4ca2f73460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf3548e6ef5c3d1bd899ce85d66ec6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2344334ca292694e5668e97940d333462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0badccef724ed16a2d0d0797dd55b1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ea09b5c6eccd5df3e5871318dbf41464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bf16cd673dfcc292833d646fdbc19465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b348ddac1fb4643180111e708d766466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e1ff7dbd14ec250f16280b42b0292467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aec0aa24d0278fa0fadd1bc88dd050468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3c88c7cc25609538a112dd47e8b1f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23826d060311781933a0bcdcdf712cd4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506eb9f1ecb10bac06da36eb5a7f529471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbc807265558b6df54bbb8fc3fc8a0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae21cfc4ecafdda6a574d8c9116a78e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f53b20b624fc93313ffc3fca97c27474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127487b7b0e44863703650d96c7a264e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf5fe3d1b476d2ca467e0e39324ed7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9b87371720f27a1bffa925c1868d5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462504f645d69f0dc3591fa299eb07c7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0dd9391090b987e961b27b455d592479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9117611b843663643c8a181cbce7e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780d0e1afb1a0b29a31fb3a4b7bbacf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb540ff5a084454eaa4756eefc67ae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e5b7db0cbe8c417a46f95b3687ef6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc6d6f78fec449595698f6b09ec4f8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7ac46875461107e2694b3de3a20a6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad31961539ce90837d598929172c6a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92e8c8a5ce0c5182d0969c5cee391a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1e76fde7f478228e87a3956c4d35a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d7c54ad56ec3d0e661dc795b862cc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457f75f641369348e3895db2aa94148490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321199a1fc35b3eb29c14d87330547a8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9581c17ae33c675be70029b1100caf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ec9fa045b1a7f7cf605728e0e663e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31a67a2452a4bdb98ad31e5705209a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb32b952d9e9a27ad0665dc72c9a88f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645588cea5c2880cd4e2c496bf4842a2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfd8d649feba95c96e39d02dd82d20497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175361b8783a1768d27bec6f7b1f768498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a78532043ce56b723a1b2d9796865499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753229f97acbc2b84308070d0be763e6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2e8af421ffbab13a7d0a9a256df9b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb418264b405638c790ec808334a0c3c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc025468e9d38661be16b391ba2e42b7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8479727c676d17853f66f04b9d473504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948b34afac2682f75bff91fc6ce2328505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b70e7291967e542c90baa20372ba37506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829dd0659acaf5d6b291b279336a434507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5146fae4c74e7877065608b0a7355508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432f1fbea86aa2ad690e2412d816f69509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613af317324016c8aadd361e7fc32e78510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bdd10243a3f8905425bb19cdb7eed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28869d321dd3aca3866e883bdf5f210512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5866166ca3b1e9d80cd0a12dd7d7c43513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac95b0945a75cd54fa0da078832955514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25bf690919de8f99b9d7d357c5e6e8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4938eaf101109cdc4b5c3f9fbdb7c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c16f17ddde564d2facc8be70779cb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113cf3c98e9f62049181d79822544d8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5cd0ec6d85cd4d9e1a9e6782b1ded519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a718aae89a415bd59234f069b121162520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ed4cba1502cf94132159a501f4943521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa27ec90edeef9d6e5afbf8dcde1c2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a3985887b0db5e936a96f0c691307523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c5d67e3e3b3eb4b6a43bdbe30fd8a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21387098dfa4a4357a5556ddaca3a024525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831ef805f7457e427749fb12ce1aaab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b275cbd4f2863ed5c600203a59df9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641efc313d5bd42a1d1358a40e8d3fe7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1dcf89e54ead1e75ddf104e4c7b3c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92909705ad945de86faa791c26ab1744530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8930ad13c4251e46910de1321d900531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6e91a0d7a90045eb8a6214c972af3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197289a9f40673ae683ca9ba090aae01533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4fb383545a34e4abad619ed3e239c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8fe2ffa4d365e32d38f97019248d3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f896a7f74ce1db207d6025cdd2aed536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3e3ae2b67aa4490d82b33c1ae2b24537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4a2211ea7d5cbf4c71b859e1707e2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1d624a6c412fc7fdf681ebfe6b553539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620a8799084901e35fdabd5bd21f8d9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96684269d4e57a581a7512a28ca56e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d39bd8543c79bb92f6e943eb0ae70542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4de71b85864864a0e65af8b38c0e9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d72fefec27d9680976bcf01441468a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838a7b733a3ea700a950743a0e90f6c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bce271f4edf857f5399ff8160a587a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54765fa91583bbef30938c41e1958b92547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4dbddc5b877c194fd9980b2bd76cb1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d93a5a9947142177fed33264684cb4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa00fa5d4a15b7d2cd703714b7a850c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb047de32fbabb6937db225adcf427f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833576c642778be9e668a934a8d54d3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87db7ffa8f6fec29b6a1249b003370553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a73fc1d65fdc2839af3cc335ab199b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2e9ee097a9244a294235563a1af7a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898426bc48a08c925c02a5d4b6d35edb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0dab3bae7b250d791c933c2b9d577f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35091575162798a09f6af60961595c8e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f1ec3c792979a2565a57a8fa07f26559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6e410fd65246fa59c3abca98bcba1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c3855d4f6549b1bb18ec50351ca05561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d97332fe6676dc7a788058462e0390562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab1b249b45610a59a0d2b6bc688452563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bbbe709c2400265e5de2f4c3af6905564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33efa03556e7466d5b564f3dd004bee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea47c8b0c0d978986f9188a69e1e4df566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c589785608bc710d84e2140aea5fa0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cb135d1c124f3f67cd7b6b2bc0909568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b3153103d15f94933a55facddf9e5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74368ca25b95cb6c12ba97baf7bd45d7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a743aadd8ceec87a502d545b28fc20571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4381290ab208f0a11689469e13dc7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b8ead9a538a007899b05f499f920f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2c944399cbabf3e4ace960eac1707574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75396403b9f542e12a709ff87e9d5116575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715469ce9b59dd0ec67fef0b4a021d2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212073a96eda645cb8e22e89e19ad4d1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a9a425d573823b6341f06404ca8a6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a2168bb958c890a584a7385da685d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d65fc36e26f74d17b5ddda9b2701cb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c0cedcdd5558ad9cdda4a893f3fc4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edf61785dce97cb57dba758c36513e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc93fdd6d0b333a13fed155d6daff7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206c1ab64aff3f891184a26d860b4e7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d0d0fe2c998b22c2dea88973506ab585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c35c59941544a7a6f8c1552125abf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1b5d3ad029b8192e4e9162f08e1a6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390e2b2adfb217c36920efb587c5b56588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5032672c100948f8a0f8c068691e82589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3030ca7be5011251063f07fc568377590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f685fb5e394e24c6ddb3b91ef6b1f87591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4fb87c9b16fbc46c407ca1a49d4dc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4095b07818c67248bf907eca6be847a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59207293b9e27200fd810330b773114a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db121511b05619e858e54a77480c49595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20363766546ca348d4df68aabfeeb3fa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6710f09c6b401554b6c3b308671835597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2d014425400dfcc1638a9c8d05b9d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b26eedd5055a46e943f59a7c136bd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af6fa9b32619c7f6a4a74a35de95ff600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea8d84344468a68c08b42853505003601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37a125655dafda6a156ec75cc7850a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cfbe4ee0b457c9c68962787cd7069603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c2b63cef5630120debb319592237a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fbdd2fee9e99f278699c7524a4a76605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e15ee2bee135d380469884374dd6fb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01a6a6f4dcf9f8f593cd0859aba406607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d89b46dfe5e0e37f9d891e1d33a9a7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359f86e3ccb5bc03426996fa18cb612609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7ef3fffaafa4fe57311071f4aab89610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88185ca440aec3acff22bb6e052709611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bf54745e935725e70f76aabfabf1e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4fd7a9dc160c9cab001591e773de0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994da03937a5b77d69a5f28725c22c5d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72272fe357f0ef840b0368a9f3166fb4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a05e1dce96cd3ddf77d28af15196b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf53d1d9e865f70c1c95d2f1e5089f9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9da25f30128f2b55b39d86755dfba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df713d9c86a33e5d0cd82013eb64b204619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64620fe448804bb0d5f8f1fb79bd37620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68173484deb3088029ca47d5548f8b6b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358109e2d6da52cceb84a25dd22a8533622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981dd7adb2b80cac3fe0f989cbb6cfb5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2464fe8fcd881d9706fea20717d0ab624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff88d2a17f9dba00ba294629916043625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1d5631d131a5e0812b90ef0907660626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d15ddb191de9f2fe0d48672e0da7a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51120ac4a03c1a5bcbb879a03de51146628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae2f1662026d5180d9dfed3e5de421629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe771bca2cc27e9dfad48e865681011630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f375ecae82581e27861e6f439671993631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3daa8a387775c1c3f36eda5d6f1a3dd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce7b3f965d62d1ada4aa0f1bcd77b6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902454e7bef92796a0c46ac9db17653634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ad9fd9b0da3585bd9b7d407b3c76f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677b14de2256737872ccf903843d653636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228800151abf83265fa0982cbf849db6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602efe32dcf6c25a444cb6650dcc95b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe0683c8890f87b85732dcd2af0a9d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7db61c04e5298e699d616b28a719e9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78327ae31904bee25fd0867d526e5353641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f884976bda8ef23adc6fef9b61207642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53adad5508d8302d3e2089a5cf57ccd6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee12c1195d58e4cbe155b9d4f2c3de644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51291164848744b25f207822afb3c0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffc06c5cd52396f95e942e91526d29646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c6e710421514968d6c54d14808f0f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3b13a82285dc7bb265b73d0693259648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b87cd189e0e67720040d6b53b6fb2b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2da3c41b5d6e58fec592fac43b7f6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106329d0883937537a15370b986d0df5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18425d6274fa9953f51144779e97b4d7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68f54260f9d9371cbbbd3c8daf7250653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a6e47bc5c45de4fa416119e053e77654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256fc6c2598a1725c19f7b53941959f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0ccd48826236a7e52726d5e50a7ce656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9005f7ef477f0fffb23b0a614ac18d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3ea29d6d807f8e2b8b862588a27aa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3ed87a4474c1b65de26b13d8ecd7e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27b371f1262dce2229e7e0bb7b936a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86c5394cd05d78364d199dc8be86cf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b1ab604d0b79ec1909f3c8db96e6c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a29fda55a0986c2ab90c9a64f3e556663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6a520f3b49c7d83f6c894b2c0b082664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c97d76f884bb8028a34f73a30b69f4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4845fa3dd4bd6947b2d40a9d0cd7e2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db771b97b0cffd2c93c903f1f31ed9e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51080ac40d7b96850690ce2f04db93df668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2c82f924d1b7060fbe29e47d41e06669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0fb3732a2a6a9f0212df211317497e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b56b2306efad98348588e6dd70bea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f256b5a2b0c96a90131e95db30c44672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3c2c93b56c7601e8f30b08bd06905673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41edcddb95374c653e37f23cf304f21674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437e012667922b4d3b1caf1a60f9598675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a76983fa031110c05aecce2af3690676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58293ea245a6f4c6bc8ec841ef5b752a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea841fcf43a2fc7e92ccc363218650678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d42e8e1e78da752d2095b45bfef91679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09903930b5c4a2cd02c1c968ed857d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502427625dcf8adf609d5e90bfb58bb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd525c96c210c0426402274d42f867682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de737d01a2c9f1c7b69c99175290c34683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f19f5fbc250c3a7b3fc51cf231127684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3be79d709dcb083724eec86673967685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625cdb8c6ced56c2174a1e4273db44c7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56b6bc61946dcdd7ca154cf403ddc6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fad73ead99c46457773e2b9179841688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc10ac5cc217b60bc81bbe5023fa0b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991637fc608ed2669bf465a79b2727d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816a368b262870b66abd55278f65704691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1bac3f2d5fb2be7eb23806e963bda692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a38a53c005d35ba2cb9aa52969543e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d98a38fab25662da2dc74b81bbce1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56341a157cead50797ac3fba51d96a04695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f10d0c7e6322877bd938df8a5f866f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ec6aa69d5b717fd07f1c97a6c29e7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d2ae12484dd87ff9de0cfce99dd81698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff04921c8b1ab05cc62b645f6486338699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a8e60f192360b6da5099a39c44ae7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e189d4bc86e9b2f7f1bbebfa7f04382701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7f5f9abe8a462cea4e56d828392e6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95094465a8fdd310aeb7624e9366d2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945cf4165d491a6cca6bdfe17eda8b1b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0907f38efa2555279385098441b642705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364da912d5d034a03cdd2854f6da7a68706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f22ac1e7e31d8473a8023a0ad6deff707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8cf440c5224824c02145cfcb4a0102708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edfe02e99d03721b6c7f824f0e77a2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ed1625eb409bba8387e63509a2d8d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718bb1c8a34ed78bb522b1f9f7b55c0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864eb97ed094e0be26ca586ae4abdcd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c451d943fef5443b2c495f15195d8d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771c75a5d369c70cc19c3006c4d950c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057c61e9b745e54763a5836b50e543f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b944c3a5ef9f6c90cb54553be864c13716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6d294723eedcf724517c6c872eb05717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec6c6f7201134c7b04edb605449b34718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b89d5b52f4db9685260368825c4ed719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e126cd4c905eb4aa0b2375f5e1463f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd2e4bb554187fa95fd0f7213b25aa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15980be44da81ee8babcfb70dbb100722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9113bf131b5c4f369c127fab6c7479723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a281d1cbb6396e398c7566c760500724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c830ababf38da26f03671bee4d9f7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde5ebdc44fa49d77ac89021fd393a8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf170470e457b2a7aebb4ba4dbc97efb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c356b4d5cfcc002628457e077d9d03728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e25d901c08e9014a44b86de329b12729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4610075d407115ea1e6eeccd38123730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013d60ece304bbd9df1605d03066002731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d7c9adac12c50e95882e8fa44608b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a80f06ee7abed179a7b37cc01f793733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882a9733efbfb06a20c431ff1077c72734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f9d78c8edf17eb5becff267b16dc0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30beb4af404e8eb0104caafc94a1be85736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa943e70c301432b00239a9b41cf025737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3292bceefe2be1b1d142aaedf632ea0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0862ab0cd256a7239f9d54006cc24739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0013401fe36d78c543f75d294ccc9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f34d3a928daf7162c917870e449f6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee298e4db174c4d0581d404264b6cc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e538568cf550b5318feefc4e4cea6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd1ce0c36cd66e634d0a9a2a0c4451744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b389027c8f7c13c91abaa098c24012745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb0375be4c9daa62da121057456cc1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a30453865ede8802c8b64ebd21cde8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c31af58621c31390aa5f0972e9f0db748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957fd2ab8f90f659b437a401964b1cc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fd7e18376b249de3b3ccb4640966e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b802ad5eaa41d932f4d7b0f6373187751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9801f4c05e24550fa4ed9b1ec8efad8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1560bb53ffc3e2e19963bfd36c6c1e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0d189297d2e696144f793d548fb76754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0952a50b4d82433433fc3d85a6233755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ae20bc2082745cb38fbe1525eda71756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042310e4e648774b57dca0818efa7b78757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a65116361029804f5b88f65b0152a4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6eec92ab4476a91180ab8355bf2e8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd08683102838c18abd97621f697bf760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579ef46a02a123959e4cfac106371b2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf4a1534672f9ef5f1bc4406f77c8b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0a0bdbb9b658adc4ad382eca5c7de763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793efb68debcc235694d1b79ad257eb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9409a05fbf8477945e3cc16e171f6d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e95132a3bc1c52df53513430193725766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961737c33034e4cdc9943ab3d2d561db767.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841004144e72376cc471d6357bbcdbf91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a96c4996aebc298779bce06bc986b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b878911e3941c078ac649f1d905f13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c342815db22a661fbb9d1131a4f2654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e863326178212895e31930337319575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2117d71a30c1c346fa76f213f88156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604c59ba047e1f41a496df79cbcdc5c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3c2a5be7c876a28b2dd62d6d67bb68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243560a5266ae4452563adb6248a3e709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0c708f016f3f2780442f5e03b86b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbe8b89e859d482374972970c8b1a611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798b3c2119722bd3440a640770b354c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086a849e3c3010af3fb375369bf6f7613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b83f429e54d81e8863666e1adf11b914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda20f5e1e81b3f0136d5500acae863115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d304a0421aa2e47cd16e47ce9a1aa616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e01fd3ffa68b3bb72b59a6ac70081f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70086132f6770591a607a4ac50120818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349e8d82ed762533b448f098f2cfa0519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9162973db0c64e83eabe984fc3ed34320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d19b48909f0f2c69115d8476cc2b221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c770ed4f184872ce8e946898dc95cfe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27207c50895f4bb681768deff9d81a8a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f888c64a57697aba8aa0e41dda5bfc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f2b88655f44d22d262440643d765725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb62e1b4e662f3716167f3b7d6c4ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9434011033f84b3e9fe8fc0652c2627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33e1852f4ee349ba28890bb18e07dc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9bf6c56477160f25e48e870b9fead29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb2c9d962041c10c052edced6150a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429390dfb02681bc042cea40931b0df831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3033b7a995ebfa6d927278def575f4c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed78c386bd3508d8cf4396e98a26b4f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c490a7d6dc89f03283c07fe66872d9c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44be25ac879f007562ed3cc2ecbb44a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84f488ed8ab9a21f687bcc4d93d65936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a728322b5e573caa4860d2783465437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce157b368b3899a85ab17a1cddf45fa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92143161b0ba7bef6b1453e6b310abd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac885182745ffd72c1cf0cb6580f7740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca919c763a60809df3d6b57a30d428a041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d30f43b259a403b6cd2622ea799f5f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cfa39a63d122e2532ad004f18f1e3543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716553764dc7098a96566e79e310dd8b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550360cf19a566968abc97bca30d7fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b439659c4406357fe59d43a0f797e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367132221fb9fb2ec6a559eadf66eab147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571fec8789635c0b8ac6e0e77210b9b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28b38e2cb6984c573c85cd6886b8c549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c56ca451bc072754d92bf1a5ec6fa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60aa7d44763ddd9df5793e919033e6451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6a38bcd92213d28a179da0443839552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238c503a2728ffbef2dede02680367c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43fd60608923dcb889a13962f4c08f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2287a007ae7f08bbd6004fdaebf9255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c4fe53786e16ae4e1a0cf4826c54556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b565230fd4590270ef352e8f87410a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7c9f44ba5ca2584e68288dc76d84458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d78bfa85fec7dbfe91cac66404d1459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3af8fd877897b57c257ae33930d4aa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68df25baaa34797a7472f1127bc41b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f73579dae30da61a612c6635f8066362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46000ae8bc4ed633a7ead4de1c37da63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cba18fa9b3480ae00f04325482f7664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e2bf3f52d2feb75f15a0a5467026765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0bf7f9434e41076a032b995582b73d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c8c516832662d4e050ef13aaef6e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1771be5ac7d36c6a1ec5d0895ff09c468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8a145bea28f984c0ed46bc617fda069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899ff316f1fd9a285db4ef58d61592370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c283a1c265a9c01ada7b102ab0a955771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55180f30aa3c4b85010d342cbed6ce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea615d51422154549dc9584c940c76973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c7db03c368aa1f196236537f94e3774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708a6aa5821d4409c0a1cbf80140ef075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b839e8a75968ee34c6f9788756d2876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c252af89c75b5ae2dff99d77b958c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0114b0d087c385c3ed8f0ddf7de3ab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c1491ea767f6785367e1d1c1c03ea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c714769befb4a038facccd2f44f258b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d983acedabed9d8ebee83f79b9cc7f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d38d94d168b1b91c611dfb8322be682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694eca7d69a472de58f1a7c5408ddf483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5334a8075f56c9c2bc86e89715eb884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029643eef38b6e03a7f584b2865ad13f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5bf23c2333980614da41a2fa150da86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7ee1ffaee12a22360588788d3191287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1cd8c295001179b0a4b53b61fa63ef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b915fda0f8a9f080a85db73d8790589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202db403a32f1f676b488070ad8e989190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87a330debb682fe819c6af6a142bb191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7cd2fcba1b0b7dc7488e0b92d368492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba312e7a2eced1c3bff1581452d46793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e0a69ae9c96c701720702e3bcb58994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ae59149f75b789ab5f0aeed201c4e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3143fde52d844438049acd88a2dbeb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa744805d094da360e1ed601de03bf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da002f5dca48655e763d22ab4f301498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64703917833b13e2b56b1e6cba446a1b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3c96899e968aa9b58f64a6a5844d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca0e7eaa079eeba0ba772829a909a0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861e712cf5a6f92dde64818cf344c68102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0ddc22329ec4e0016c9d7698d4ead103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29aedcbe66806b00e1641ad642607d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652aa9e5648f9a77c8821b4d5cda983b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef55fbc394a02d6a99d2716d0b1a00a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1baa06266cb3b920a358bbeb698e3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0a6241eeead0fb38134997ab4fcee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd09190cb0331a69f9e79469991168109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ae5d1394f871cca3ba64f21fcb85f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbcc99e632f3a076b92da8a580df580111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3b3d2f68abbdd09e8e8feb0de523d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375e97ea648013882eb2295eff14846113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87fa2430c93ac5c233119e7b1f7e84114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b34368e356b1ceaf98c5823030f3a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c5842e9ef93f075054c16edfd7dfa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aab730bb0a60b1cc69607d8d370f2a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddee06d5bce4248c31f541a87cb260118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce73affab4b88654f0d1b49f080616119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b094a6f6d2c8d25120b0fafaaa3caa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366c3c73e893251ecc135c9675adff1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62647fd2755571c598c0e8e466091bb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97808c9df122e9a168102011f4ab4d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07b8cceaf8ce4ff668a859c495e20f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0129889f8a7bafd7323b13024e1243d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f89345caaddb1b85b69265cf18acd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383f919859d5591f842815feb281494127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d209cf26f6e3010cee4d3f3486f7b59128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3ceb42b9077b62eb8fa507e1cdffc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb42fd17fe641db606390d31f04ec3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a884066ee9637ee37b82e7421f9cb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab709c9573b2282292deb9c3f193c0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd5974f4cadb1bd0073c27556a7bdf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ff851d8360284004394cea47c1bd1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ffd66954df7c7bea810fac7cd0db9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183dafb87a74528639857fce73fe5b19136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ecf58042f386ac05826db26ea61a6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac40b2d9ee865f7feabfd58d5999f2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd87bacc9c61748cf8fe0ca8160bf1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d37abf20579f2e6bcdbf70df882df140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f1d8bfd4502c5859092e37bd21c69141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db7544bea9b78b7409f8ee90705444142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b63dd0297dbb2a4542820bab484d84143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de37e5088540e7608dc773bd48d465144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d864841c2c339b62d0d81cd6de1af9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893a248a0710061b8d5a6461928995f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b174020480756c3128a8c8d6ab4776147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831945055f7d2611ea94fd1b0d1b513148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c599d48b8efb7be250b5e943213280e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786284835fbf4f44d09e277ac2704fa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2da18e32991da5acb747aadcda476151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabb8b618c9642e0a856812dc5af6d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a8d7a374b15db07c2bc8005c86462153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777be67f0cefe77e5e32218c9a0dff27154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c52982544594b49f3ea5ced68ff9e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd328ee801a08842964ba99e7d2db88e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0866337bb5ee1c100513d32f173dfa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec720d430bd964ed45ec23b255804514158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b3568f7be858acde90817e79f27ea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780491a1e0fa4c876acb422e972959e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399904d565115c47bb56a7711f42226161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc38843dd0b07b7af808d35dcb4155162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8079fc1e191bcaa412641b2adf46b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765c580b425dd732c9c1053421f2985164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe8a4fb50c0c29cb4726d45852b30b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f7944d4a343c1f806a63b2a093996166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155f1e2e1088fd7f0f1a2996a52dd1c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04432baac15a9d97ab3cb4df513fa4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab415f9fe5a5cd4f43c690039e27a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5ea7b94162c5cff4890fa606b4188170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd678c25f9ef1cd3ea681d98900a78171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd458a6ba2c2c8f6e94552435659c1f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef562c9c5075568dcc26afb63b58ab1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13455c9fcf7b2edde0ec629a07335517174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9342b0d34f7f2bd3321ea23294cea22175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b367cdfce919a4ba09f306dadf9446f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e132c35dc94be72d4d766453662b55177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12deed67ea4825392b670105dda43932178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d8ea4400294e7ea0a0079377c3331179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2d279837dd6bfa753b79e4502f187180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0beb9b8ecef44cbd1b226630ef98d25181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58f3b8cd1e97c7582f3c23ec0f930f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2ce34742a883d3978157a507af9f0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49ba3d3e3828c91cb1afe2ba3c54fa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347817a89addddff589867538418fec8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7e04c5dd544247c284f9f49153bb9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d0bb5a508c006210a313de2dd52ac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60af204f90f1e029c423b345a7825fc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c498cf01239121645c51a2166b0c7a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308bfe183ca0c482e7f022e215c69fa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de428a97bca031f159fb90bf0cd4ac8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b069e2b1f9a32f4dee9a45c4220f2d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea328b0712763f2a38cea970eb6e04b5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05aba7eab75f9d7b1799dbd954b059194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614a7e93da42268e69f423e50b2ed72195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074b4c77be3bdf8b3bbe0223f71a2d9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f3053442107aed4b327f3c6592f92197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e820ea0d79b6dc7534c6399b1d98f8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f20597ff7450dbd928a43959a30de199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a543de9b3a7a6c69d79c7d6515cf1f0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d752499eb86363743e9f92ffe9d118201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32b5e7262ba55144a30f8c33413a9a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec102829f59eb4ae2a2a6dbe83e8495203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47131479339ec41f0eb2432e12cbd80204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0569af3c8498d2106ad377291382b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94021f7bfd4c25c187f87770a45e24206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9fef60a56046735d3e52fcfe85536207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344ea72b9e1e2b0dc8dfc1cbadd4764208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c4117c2ca4dd6c61580cb347f0e64209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e85f7586ddcf8dd7181ebfe790ed7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad572d48327f0345dc4efd6f414203f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f0cb7e0b0277afefbf4a5980dd660212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0cf4d639d3d199a90370c06bfe72b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d271ae7cb6444df90a726b141ff2ae2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2499d43a888818cda42b3b4e9c2b5a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb308414da621032ded1bb74dfe14b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42acca7d5e4f3a39f9e4a8584c58e9df217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf691017e369ca0c4f2c5e240f28f8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf7f2b89ed80b23dbed692c43479f8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949600234da0b4f0db62e1d5a64e0225220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a039cff81231b7bfd13791c1d77c1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448af4e6baed87438f3491a00b4fb694222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2150206ec223d60d48645a9c1c6e52223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090f112907b40945779bebd6f20a4b4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f856b844526b838514fc6f78622f4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261898e413082e3d1738b45342721471226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b7bcafc0c6107fc0f1dee614bdeee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fec9da7aeb2c55fc980380801ac4f4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e10da0f7cc47da8a1069271c0d018d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c75edb0a20391bb82affdd23b7caf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7eb9e8606ff848692dd57466d86be231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb145b7e7cdaaccbc703ebe3dd04080232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cecc9914e47eb8b6ae4e71284a5cc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5a9079d84e5dd1e2cabacb160f94d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adda4242a18abe9505b7f88d7cce179235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9c8faea14b6a56936aab39dc18e46236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d07b34e7c620904bf221c4b89aa112237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd839cf5e2e113af87ea6a8cbda93aef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc930f4f289ce6116445c42d580119f2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0d8c8cd8bc8a9ffa311af7fc7a64a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39605fa193f00b96cbdb0d6a0371ed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2214055de121d655a5ffe40b950ba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c12fb194efa34947a6f0923a910f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a1db564cf6bb794b2d62a42c87c1e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca5069cd6a2ddb2d9359e152e9931a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964bdbd70c2554389eb376b17c2cd4a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be22bce95dd74c664de761019a92ca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a18d77784796144dd430a3bdfe19fe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fa2da5edbbc1bec680d1b82040d69249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc4e4f0e253f8a513d5d30376eb979250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f864f9f93d8a60a89dcf501ff2891251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ac0e4f0d2289d05f6d186d3b617d4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54373085cdec807f7a6fc7ae9fdbfa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2634485892200296c2578d271ebe0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15fcdb7ab0719f9d3bfc75410b10e8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6816bf49ed40602095892655f3fe8d6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15cd94dfea5c4302c78865d3ac97fa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263548d0692376e662ff8ed9602d966258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cd8b905f98c8ddcc9577a877f386b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad90cd1957557d6ec1f30185801da74260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8dc8d84cbde8503a342fe28b6be03e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860617e8920cc6627d4e33d9211450e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc962f212a45b94f331df28ea47f15263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e49623696971f55517f2777926bf1c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94efd8a3a2b6f4c7e174f4fc497b73b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3965e0901c5c68c0d1999e4a111ae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3d91f7a5941b2760baf5594bc54a0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c70bb27954a81109c2063ad4aec6c8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e06503f2bec827bb7e331ea2d64b8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460acfcfa243285606e9cdf31e4f14d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427371c686c9c89f12015562ba9f177271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfbeb1ca72a515401eec40ae856e2c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a2a5e42a0f4e9d01bf04d600922c7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d01afdc4e568d656c5633fabaeaf36274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfded0fbbdc1828e29aff4c88632e2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffba82e1ffd198d40750a5a239a2b6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117dd360d8989c3597bb3adbb570e6b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25faf03a3d050d8536bc8d1cbec39ec9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bec31f704a513300622e86acb4f8f8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eee2530e1a496f10d9d35d8bd8ba4c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2436d58a5a594b08e9f7e8032b35879281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1b9849614ede3121b3cb47fe24e24282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9dbcfc9f5fdf93aaef1b9bcdad3e4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4a8a11b6a86ce011ffb4f2e2a2288284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09b05503404b4be8d5f48e61e44757285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1976ff5e4a90b2dd859fd9a3f51eb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1e9b3ec9dfb1ed5ab064cc5f05a5d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12641083511b880609d1469ed09684288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183618a4ed5ae7abc97587d7f4feef0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca4d21015f5f91cbe0818159613cf1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8d0c64354a6c682c6294a05b93dde291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9124db434559c6123f0aef1543a473292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb604b46a9b7724870ee3e1b5d0c9385293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cc614708805c253913e4d7af05017294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505172a97f1c7b53496830bdb9d4f631295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c0c3103573b2a52b058fec24335f2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71931468f3deaee6b8b37329aaae8d90297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d39f4bfa2b3bbfdb1e0fd185852ca7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92e71b483022f9b379921f6e1d731d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a607a7fb57ed3a6439d8324ca4aa3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a710d507369eeb35d55304ef66f9e1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b591b42fa367cdb8297ababa46a9c9a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d764148eab8a2ffcaaaab0279c17c4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f964b25728bba0ec325edf2594e10304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73da87b2e189c67956109039baaab1b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661bca08d3130337b888014a27897d2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf42e46e79fb4aa7da9d2b7a830586307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5dd939af242deeece0b3a687d48e5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ec9b4e2765a32b7658c8c6382c01b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799ab92d561901bd6786d5b9006a14f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747d81ce855cea6b6fa413507f720cd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f498fa9ccdc9a3e84313004ea4779f4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffa2eb9d9ad4be2235f8469993a0c0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b2737edc955a74a9bcf8642ae9802314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784ae82bd6bfebacb811ca2e79a9a19315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073a143def9004effc83062d8a98f49316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3abb8810bef7e8a46360bfc530b16317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c633172ffc697663201af6d42ea16fc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87c833c32c2b2e1743abd47c99ac4b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b7b5f116e8a5ed20604d7baa68bb2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177b8f00139bab2d68a911cf9789477321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e604ff709f7810e97c6bfa2668cc26322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6fcd5ad062c6f970a7123d3be4651323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd09a8d89e52a46ae0f25e9356cd74324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081073e098e336ec026db0447db925fc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667508a6492ca1201d30e0771b80576326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430878300283c42bd880b17095fc1dbf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b8fa8e13bc2b03064fe47a35f7a20328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e8b7366d23970a0ea5b076a60b89f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3016f6c4e35135b54ce5ae0d856978f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e361c386bf7c949fb1e81bd3cefc6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc6a00888858b33c40a8169c4c5d96332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d63463a657c0342a60d98f1b7f8d9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307913a9138df9549f2102f47cf7419c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806717192d7757f367e0bafe0168cae4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d5b330a9ae3684f21d9d12aaa1750336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdeee66b59a63a559f6b80e9c2f00b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f861fa18a76800c2bd934f2cdafdb5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffa9c65b396a1b40a5265d820b97cd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532c388053b6144b9693d5acd93cd70340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d76500a8599d3108af66222af94e6d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b6cfe4d1973fbe34a8116085b033c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d3dce5f458b51203cd4540e6a5722343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9b57254416f7bd0e022123bb3b70c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167a5ea8c4942f68c486a101f1a5f3c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92ecbffaccd4bbcc4c94f6042153ae346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084230b9d7de3a554a394e70edc4d01347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394ee7f7f0b69a83bf6e48514c22b98348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2883d4f8ff6a09c3dab5673b72bb3e7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a236f6ceea62fdc5f2af5146c07a58350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbecc189c67c632682aaa79d57d5890a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecf36b7b937ac0f15bc2d8c3dc2fca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7591bd28f8c31f1d8b3f0c94e1807c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665b5f309b7d043e0dafaf02965644b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc3473af9d7ad05d87264ed1198327355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbcf798e787602445b6dd309fba3d6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33063875f27e5d2b9d0c06f79b830ec6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2460a883b9bb366a036c614199a474b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184206454c3fcb667dfec86a747012c9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8aa5489c7c7e2875db9d0566ffee2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec5c734b83b9dce317afc87f0c2233361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978c23ca59a1ed58cca56ec30311d16362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680b93b9c91d443289ae60028970b26363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dead96ee3b458409af61830a9de256364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26a4c0bbc22dba1efc9643bef04c15365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bb484855c442bfc162b2da2494273366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb18a2f3733ed353e3da8b91320a60367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ca806d27d363da50bf45672bfbbf8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c4b48bcb3f0ddeb0767119a77c5c5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bee80573b1d771c99a7ebc27f5cfa1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52db55c96520790d2e911c67c5ce00371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108e06ecae9c64845071adaa6227246372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f376e6d1ed8207329a606b367a1c2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f008449d1a495633c0ac8687668d615374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf0a2a019e008b6abcdde97b44ce88375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc247bf3ff16b24e55cdadd942546031376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea85bfb587400daf2fd5653ed857ce377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62691c8bcec7beeeac589ce629949e82378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b835fbe1028a66cbe6b88dce3072a3b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c3c3566a7bde6797977bec3f256d6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce23799263bcb257f07546c155a655381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f655c6720532cc6706887a2c1b16cdd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfac288a31bf13517860de26a1a0dbb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c6004e04ba1a44c768b7584966df4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea481ca3c151055461240221f18320d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c60dcd15fa8ddf3a53a8532b10f9be386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6effa269d1d480df444b179ef4dc6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b76675d17f9a897a3808d6eee8f66e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97197ce82d02158501b2a70064c9ed6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0c2d78ec6dd59468f0dfc57636df5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7af27b812433d22ca7fc60ed6ffd21391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc220af827a64f58fca5cd5d03b4e9e4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e543711063dc088b696f766836df4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097cfee708964c6abffe0a63d7abf24394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7af7bcf9c62933ab14d09f13829f7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed9a9c393151cf9103fd8e12d2d5e6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b418f4977dd59288b9d9992ab55aa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a32a4ed2bfb1766015b51b5328f85f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af8c61e6d29b9f35b02e66cba9b99e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10043fbb934745061d173c2b8c6ba00400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3461aeb657b39070ec91bad7b2ea3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8dadbc9101f2a091dfbc584705cf39402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af943f1dc4f5e7eab15107332f8610403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210b34ce991fee0896cfb1df5c70192404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4e1c9bb48b983de4d3bad8c5f0cdb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a532c7cd91232873ee1e2fe420c6a10406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fda79f8e57791aaf3d2c232c6a758e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b55922abc98392ff3e1142a0db0f6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac232d3f09cb55bb16d36c5a684f88a5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97485f69d9305bf093ef31f1467091ca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f3e52da9fa1da1e992544d7fa31f0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec5369fcad498f6faa1c36bf8d2e08412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73a2ee2d378d1d639cef5fe54d7987413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d1ce2a1c647d4bed4b74a63e15336414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312d63874b6610c0d9a522ec33ac730415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc1b471953a7e31c7fbff78f42b3f0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db8649e0ebe7b6242f2eec97116ea0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585fccb785e2af581589aba1ce6a843418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd461d73d82c829b297637344938b4a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc87b810eaa4f5c516fc6cec7864b9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb81f26921e7563f50ab44ed70019b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e9e4224c8aecd424cd7f1fab3004a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed1709bed2c2761bac5692bbbd2cf7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ec8582e048af34d5365e8d59b1fe0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e42300e0a95a718f3d861dc726243425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86d9610439ea94bbfa2c323d657926426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4f6a5ecf605d210998332540c3299427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017749cdb31fa1eed9ca7a7ad864c5a8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6617104340e5e8626e98ae65fda95429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a6e5f1766542c890b17c4e9096582430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f627bd3bf2103ec7178ba6d0d95b74431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea1aaf385d7206b5a80911b54a524a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd99bd3dff7e3f2908a41dd3f973af433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9213cbb131566ce7296834869a95c9e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbb5ad5e783625097479f7e8336954435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd077743aab3281bb7a2d4fbfbe429436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699361a765b91f0c49f5233e048abb81437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027d0255b5d14d4600cfdeeb730ccdf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efacb03bcb2baef6e3bac42c00066fc8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1114afb8d1021749e8ed80438b5ff77440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde225847f84bf2ec0ce2c38c992bbe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5649372980e394f787e6cb231a319442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57e5dd4d5fd2fb62d3bac8a6dc5238443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d8a872f0745e86fed52f881aaee44444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d423e667cffba2615f7e8ad7081d3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4a35f9ec3872985aa6329d74958d9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1c25b1565328bafd969b4814a897b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f4725c66e8046dab6d73a844c76dc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68321a158c5e679a2ce380a6d283e0c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4899d464d5a4563c332a15f5a80bb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407ec51e3aee5774872ffd12a28c997451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa11a56ad23d4896ab75bc1ebf57f7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077e80cd2cdf7dfd153b366eb15e2e0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fac375b9fdcfea41761bb7624ac8b8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14d4b42510d5ade0d6eca45755fb98455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bfad56f7b40d051c3752d2f724f08456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b03947dcb5ee267fac3b5958ab82a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad51e9757ea7ddb5ff3ef1f6b94811458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04b375ed55ede151e2f7d8723c6c2e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25bf9aa71c848d899237ea9754716b6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a26878a497f0edb6b9eec95ee82b5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7fa151bf35146580594fb01990fbb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548976c140db5432940c738985a3721463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67067e9c5c44491dc24358432ec21a6a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47b3faf7258687a77d4e8fa434624e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec4529632f6151562213fa7b1014b4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52088d0e93d8719fd543888d2d51eb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61002d1d0b19787f09c6fcd028dca690468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875ac50012e83bd8ab8ee1ae8199992469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044a14c3152362dd85b09ab98b2d19e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4d195b57a995fcb837eec06da5500471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8a05cc7d64a46812be6ca86ac319c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5852719e4c5748f77d0a7c9642e91473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48aa8e11fc7afcc5e9d0ae747726c5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba419213c9ecd05b59be9d1857b7834475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68885ed75baa0ef64a7f22575dce150b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea721047006a445063b05769e62d7c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae45477de6831da5cf4239acbde5af478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7170528822b5e366283600ce7140f5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1557a6b337e66d37bebe46a82f927e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863c1cd2c0bdffff9f65149687b7b54481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6ac3fc34a038b64ca60732447fe9c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9f5a975e8c0d12a12eba8044a9dc8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930aef077b3c5783ae44fa110291449484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74f0eab29722b5262acaebb25380b3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d3156a19f12a0c35fcc8cc5f3874b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81263e555b0a2cb0f0efd4feb913f413487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c67b26e51f31a9308d953275894653488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63a64573500620b31f6345798b240f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a07eaf15bcdd268a5db78fcb4fbf0c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3e6bdefe65795a1ba7e852e7fa975491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c6bd92068432717d2da665e9af028492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea43bbff8b6333944904e59def3b142493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2745b0d42d00f00003535f945d0e44494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44a680eb88ba95b2eb56601246cd9e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107f2d3f59f8e66b2a370fff396e0fc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57921f24ecc261d4fba957f0a98f4e3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730adcd16449b714858bf5e221acc835498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a30263bf7cb2c497feccd58a147e15499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce766fb62ec7816135fe58647f1dd1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c129d4e3fe42b8bb0b02d5fa7c5aae5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6be8eb4a17ba0dbf2c03c033ed5342502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6d605df9d771f5993d597cb503d9d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb75604a4a7caab51b546bc185d84c1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65d6df1a46493fa366b09f8aac9064505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f331f686a780f523cb1841d8dc5f745506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351ac6547fab82bd786ca41e19a78fd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03241a9f45f97c0df96ec68a7dd54a8c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c87124a191f5356b5fe246d60a9a40509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9cd34182855682d40778dd21e7449510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d68eeb5ea908ed11c9832feabb478d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d990d5fdb4ee450e0777e4c6d06b3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7732b69f85824847b032881c7cc0535513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c122a19dc4f6f346c17454a3800d3ed514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2637b134a17d8afda0311eba3f9a06a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77419df830c01e63968bf3cf51b04c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c69a6e8e8c105cfead34095158656f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162764d6673dace1cacebc9c701ba276518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a91a3616d5e596810dadadc8d459dc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05f1835c13ce39d807f4fbb6eefe08520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04209cda5b5708b1a884d90812a45e5a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4347a3efa74f17f2b8527c97b05094522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d3c2bed3dbae000a32c898b380c19523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00692ba7536880a2fb8311be7883fff6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592abbf5bdd1424e528c53ee24040b43525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a14c3292234b7e299bbd9ca0a82fe0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45b8e6a6d7edf43e1f9c03f3fbde61527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212455652837654ea3f55609a40282ad528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfae75fab5902b3aee160bedc1aa37529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14834bc8f8404629d7ebcdfa22baf475530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f41fd499e6f433048f23b9b33fe0a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f3a4efd3a0fe4b45aeb944f3355a0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368b314f88cf369cb2e536e63cdb225533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df833a0cf7659424a4631b91a349ea99534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f752f90c3f65e7c2254cd6ef901bfa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca9a1c88465d50dfe903ce65ec933a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f078c2d96ccfa13189b3374971f6e9a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caabb3f31e05b59a9a7c2cb6a1d86821538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2a12eb8e45e9ee2b4a7a972add1b8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa808236db04c3d0352eef418c0460540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c7206026c9f63a426f4c270816178541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e45ca0b3cdb47e8966a85f328d268e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c45873dbf58ff98c80808aa9b2ddd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f5d9e742ba908edcd7d7e967bf210544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9be6e8d3b73d15a7ee0765e270ef2a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b7a7afd3aeef7aef6386d2d79f6dc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71882bbd1882ec754e7e15116a5bf9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c2370b9b7e5a2c282ab24c86e2b78548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee3e05a0ddc0926e2b6da2c5db60fc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a4dcd903e12346f3d5ae4fd44ec4d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a39be00be389e244d29e318dc5559551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f0e1705f2c30a59ee3f79c21145d0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5dd125770d1ddf188d8e8e070c18e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3da99fbc275e62f6a5faae2f4b17b3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6a8cc72e361efebf054daf87fc4aa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e176cb267030e159f0a8ec317df2e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4737f7c2ead066f274c4a3eb07efa0a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea8784460d830e7320b58f74de4063558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e37f535d5b3120b3137f4f9d9dfde559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ee27f514486655af3f67e8b20c2e9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4adce6f68a204689c57287aad839fd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb2b6e5d566d3985a9807d3d5f52b8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5481e9d5322154b98326f37bc9e675563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66893c4fd0b860d4bd1c41a880414423564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9cf51b4bd88d20e3d13fb53ee4ed4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6823982e308851253954200c8023e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2bc438c4f87b83ed5966c02c84e51567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9112bcea0a08fb583e3bb0688c6990568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929960113366cacf49a76d51d7c4273569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b710985de0402910adbd691fe8407570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1758fc6717fb1d80507279d4dfef656571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b67b46e49e1ea3e4cd623dd3e83acd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b5cdc60e8f3c5f22b9a630e60da5e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762b6983ef927f0972b399bba4bdf11574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7317ff2c58e4dba0c5f927b072156a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68abe171411b2c242010159a54a35b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da598ac42d53e10a687e123d3c2fa6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38070b436e5d3dd6af3b4b4f05bf05f8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3a5566ca56049a27bdeeb23db565a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a330e18c6181b43b00c1ca19bba1352580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe7da052cf5e9fd49fea8d05b4beca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da0696af7b9b5bdbafa2ce5bcf7ce7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47529d7982f5fc98de45858d5737df11583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608af3829ebfc788816eedc76d5ef0de584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ff875432e350a08de207c734290ad585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e73e4b3ef3b9f7364f7d2a0b2564f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9f2a6804e3672e78af97e425615ed587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0dd4ca37e1382a9940e4c0198b94e9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3965b4cb35b172cfb7887fb91aa37a4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365fe70c514d39dfbc6009dd32f0128590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cdde2848377d1108ff9022866bbbb0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abb6814beea9513acbcdab5830a6e0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bfc56a4a7a6381c88ab51aa4e7113593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea06a6c79b53a09f6c66cfdf01a0d5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3201cd68f99d6be18ed48c32596e5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7d17c49d40f82ba5e1fa4d62465e2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c5b04340d5af1bad56ac61e3cc399597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18b7c3b646d31a872505eedd7f1f86598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ca9e825a558c957846105918bed7a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81dabb0bb56c1fb4b26abc27b7c365a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4304d1ee26ed91181b918b5c00c6b3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c633fd56d1533d808b32d81b02ebc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9c3d177970f371e0243707fbe317b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32dc98babaf9fdb7e9eade37fa8b40e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fd6517ae6048b024fa3b6d6453cb6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eff3b74589911737dd526bcfe04cf4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c1cbb43286ed4af76423c48d912cd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0cbbbc30b6dfa5a96a2770a360310608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186eb2153038926f82c78b3feca3efc8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18bb864d3244b3130b961ac70485e3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441779cf9bd7842a02670d6288e21397611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093703b73aa6c99e40080d7aa55fc422612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f871daec033ca26503bd5d4bdb32f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be213740ba6b9d89d9df3c17391d862d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2496c2f294be456590466896dd5fbd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bfa2abb11cc3aed5b84a0b43bad66a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b34a3747e8958b2f9d96b1cdd87c7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd7d86ecabbf7bfc2702b25a1e338d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c540932eb78448a5c3aad97c754d27619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57197b43f954e675128813ca5544a757620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e2a754a58253580e9cc6c69291230621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c1e1253e18b9cb98a4ba30b37007d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c18be610701518baf1504fee30e04623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920049d188d46971a2504b0a1a2bb697624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbecfb881aecc5418b2c5b658effaea6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be44ab7a11570e187d2699c7ac8a2a0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5077c8f98b3cc574331e87769adec4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76f87efb5907f8c9edc444fc8099be628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e133ae2f24e6cb2bc325fc5b0104c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75c59d04eddaca4047482abf68acb5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b5a46f0e6b95eff0c6c9f3b0ef2ef631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be833910eec4557c391ca25b6dad7156632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc82c2b5bc766968b700fc8d751da2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc63a68acb3be4ceba5a82f0b5807ef634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad5100cfd8eb0ef08f83bcb1e5ebc7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08250f2f4166888782a6a27d74d0539a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d711843d6e11e3a20150dd1450a6188637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391d34d981629d2a63de44f3dcb4b3a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb539ef601619f141d3af50241bdd9b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675487133f0247149a7dafe85c0fd27640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ae7e65a030f379c54066cb475aab8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9987e6989e963c59b20ea16e110d17642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de60a50747e97a2e14981bb889c9536643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24810adebad65c49290d1016104ed7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427b352c16e9d8fa57e46430e451422645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc14ff0b0701d5ee79f1ba0ce61e59f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9e24af0b04811c6735765a6a8bead647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeada3859a3c9c26b1bd9e66744d9f92648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bdec54b105dd3db281568102811d1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41502afd1556e82683dd39b4e1cf676d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5991dca488dd5f5c495895aa8cd07651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfda9891d8d0ff492d35c3bc39043e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8bd652459a0748eafab103f934b77653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7af35008dac17b23cabf1dd785437654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f586fe29832a336bfd265b6d6abceb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027981a0cf327be9ece8e689dbe95275656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9005ad4bd61c0dc82b056f86203002657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80120488a287ae3b017ea17fec6fe8ba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79403a3e0555a936b3edc786f1d6958b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eaf0ce7d71c3f2c95ef8ce41e9305b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db621de44daf84ce09bfd75b9b2f322661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4fb4f84a14f616da3f3d16dfc812d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec09f643cfce99cc571d3eac96538e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f2bc06ec68faf41031b9bb891ecf1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3d89095b392177c19525649e4bf1c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3a16cc43cdfa06980c99cb6686b3b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e587faecaf372dc2a3d4bf27563f5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631cc013b0d8356e4aae40fbaf605382668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f4556ba912ea65c851a2a51d6da5c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c64ee36835e74b91afd30a170a39a3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d3d21e5ee96e2296189d4a9c89a6e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce93e939f0bd506cc279629beb51128672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9617bbe809d962b1e94181126f03838673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648af3479d00ddc0da7798368896975b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0084bc632b83e5cddc89083b1725a6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fea1812d217b28c0754d4998d497c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ceac42b2248475b24f1cec4111e953677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33212b2a35c57f3eba7fc9c6eb776a79678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53493701338d749992679224c74c2da9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc08a194d6a225d76939c0e9f85ac95680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1d3caf742f6db263ab2dde968826a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a1c82d45349b4bc772251210f637e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c06f01063c571930f64e2d2cd168ee683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828a66d01c35d559b016258a68c4ec0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d9e524cda0ed6cbde5e63eb28c32e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705322cd069c2095e3b35993d97ee24686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4cd876a5937afff6084f75bde4a7af687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499caa34e8836e1174417393f6e5129688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d31fd60c5a03d611ca9a59ea0f058f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f342edf2ca69cf4b20ee5897d0287690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a5531ef1d1446031286d6ec0becca691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73cc95f442c2ed868c164c56afb519692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033cbc3eae456e5c9cda99560658dece693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0163ab748840edc72a42670ba349b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce78506a62600c94ae1c34f37de75ec695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6a788d2b9b7e89d237885c466ce57696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6e4a85afd99424c3fd83afa8590ab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48111f5c37770a6ef4c6650f3f9fd7d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3cec4d037ef37b51d1d12149f123d2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931367784e153690f9317a19f402866c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e986de3e5ed502072d308d1b05c375a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726bdb38f8eae0fdfd38a971846d8b7f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f810405ff25f3c8aefe5b22f3ca7ae703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ec47010ba319439170433af7a406b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b9c71f67ff398e2d1b92b028fc6d8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626154e794295cbeae6c2acdbdb5cbb9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35e9487282c2b412e2f80399e76a6f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a54f36be5fe55295e0309dec567e8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f2b5690829cb0c4f98f4d12da565c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761bf62bb2c59899d1a54180e6a7f7b6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b5ed0913009772d80328e89e6ff75711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63267eda09dc13fd611ec7387f63f370712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ad5edf5b2691fef69238ad9e4e88b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714a1c44794d7871948c388e5e3b5f1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc686fdca1ef375e95d4d31e938f623715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c968e05857c9695bdbc8e5a7acff36a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d108dafba17d8acbaaa1adf3948a627717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c882d5b7d181c476f3ff2eaa9bc6fe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10aaa2890984f4024d7176f7e7f888719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5615e2bcbd044c05e43613f4fb4c256720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfc46332868249d8f9ea21a31f5aa5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e3c8416327e73172edc9bea14ee20722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e429c86a1497d08a8831209246e5215723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22f9354e5c03ee25d080597bb35a95724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f7d5800ccfdaeefc607c07dd93dd6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3dc462edb66e24abac315edbc9cc1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf167fdfce16518a64bdc3a7efeaf58727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372c6d45197fa42e42532b7359e414f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b648a5b2d641308483457793b16d2ac729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1ea30810b6d77749578480935bc70730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1478c395970445ece92eaa28482c81e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9598ccf5a4f6815e97e1904592f85732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4dfbc22e842db2fdf07612d666c07733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0c7f4e18da18657966e1cb9a85224734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e223ccfcae704f33dfaeddd019ef55f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44283e7e6476ef0e328fb5de5e35cc96736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482f58a6dd3ffcf3f39c49b2d396736737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d1f7b6ea095565d25d8b00495998d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad0f3158f8b235154257b2490f3a2f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504a9f210ab29ec6b6ad655e02b707a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec56c819fdd8c41bcf30028aeb4ea4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37bf77a3e71a322f63c41da7bbb0a4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce2eff4c834e7c4b42a3bef9e0e147743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610606c52cebe37dc8ae4bd561b6f69744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890278a5a2a58b72c1b3235acadc122d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffc5f49363f73b838d3ebcc8ce608e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f173a0984c3dbba51e2e4c5fb8bb1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357a6ce0cc1c759eed4a567b3abcfab748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbeb767501794f595b10f573af3cab5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ff603b9cb9c4c956992d668808582750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cafa0c48ee0ffb962858a2b0c72cde751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917b165cc65bbbc583be4aca2576dc2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127b90384031ced645893a736b99525753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172d6945a513ea923f37ab3a8c9c68a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530cee47e81c7c6cfd867c2618cc01a5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88f80f80876636c7d9ecca4b2318cc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e7c0fd7284c77cf170a1104536d58757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbfcc99fc2808420e5493fbfe298ef758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc860890c0a8d979fb153662001c6f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23992,51 +23956,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>344</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24172,51 +24136,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26222,290 +26186,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26772,51 +26496,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J386"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -32156,4305 +31880,4205 @@
         <v>22148</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>201</v>
       </c>
       <c r="I215" s="0">
         <v>11.49</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22163</v>
+        <v>12330</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>650</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>16</v>
+        <v>106</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>201</v>
+        <v>91</v>
       </c>
       <c r="I216" s="0">
-        <v>4.75</v>
+        <v>10.16</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>12330</v>
+        <v>12689</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>652</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>653</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>106</v>
+        <v>31</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>91</v>
+        <v>126</v>
       </c>
       <c r="I217" s="0">
-        <v>10.16</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>12689</v>
+        <v>12739</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>31</v>
+        <v>106</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>126</v>
       </c>
       <c r="I218" s="0">
-        <v>9.050000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>12739</v>
+        <v>12822</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>106</v>
+        <v>31</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>126</v>
       </c>
       <c r="I219" s="0">
-        <v>16.67</v>
+        <v>16.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>12741</v>
+        <v>12966</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>126</v>
       </c>
       <c r="I220" s="0">
-        <v>21.32</v>
+        <v>27.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>31</v>
+        <v>106</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>126</v>
       </c>
       <c r="I221" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="E222" s="0" t="s">
+        <v>666</v>
+      </c>
+      <c r="F222" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G222" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I222" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J222" s="0" t="s">
         <v>667</v>
-      </c>
-[...13 lines deleted...]
-        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>12966</v>
+        <v>18070</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>669</v>
+      </c>
+      <c r="F223" s="0" t="s">
         <v>670</v>
       </c>
-      <c r="E223" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="G223" s="0"/>
       <c r="I223" s="0">
-        <v>27.4</v>
+        <v>5.2</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17071</v>
+        <v>18079</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G224" s="0"/>
       <c r="I224" s="0">
-        <v>10.22</v>
+        <v>1.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>18070</v>
+        <v>18080</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>676</v>
+        <v>16</v>
       </c>
       <c r="G225" s="0"/>
       <c r="I225" s="0">
-        <v>5.2</v>
+        <v>5.5</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>18079</v>
+        <v>18081</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>678</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>679</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G226" s="0"/>
+        <v>106</v>
+      </c>
+      <c r="G226" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="I226" s="0">
-        <v>1.5</v>
+        <v>13.29</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>680</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>18080</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>681</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G227" s="0"/>
+      <c r="G227" s="0" t="s">
+        <v>326</v>
+      </c>
       <c r="I227" s="0">
-        <v>5.5</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>18081</v>
+        <v>17243</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>685</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>91</v>
+        <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>13.29</v>
+        <v>15.76</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17173</v>
+        <v>17265</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>687</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>326</v>
+        <v>689</v>
       </c>
       <c r="I229" s="0">
-        <v>6.13</v>
+        <v>12.51</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17243</v>
+        <v>17266</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>16</v>
+        <v>633</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>689</v>
       </c>
       <c r="I230" s="0">
-        <v>15.76</v>
+        <v>8.49</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17265</v>
+        <v>17270</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>695</v>
+        <v>689</v>
       </c>
       <c r="I231" s="0">
-        <v>12.51</v>
+        <v>11.31</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>696</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17266</v>
+        <v>17272</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>697</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>633</v>
+        <v>16</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>695</v>
+        <v>689</v>
       </c>
       <c r="I232" s="0">
-        <v>8.49</v>
+        <v>12.51</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17270</v>
+        <v>17273</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>700</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>701</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>695</v>
+        <v>689</v>
       </c>
       <c r="I233" s="0">
-        <v>11.31</v>
+        <v>25.85</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>702</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17272</v>
+        <v>17274</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>695</v>
+        <v>689</v>
       </c>
       <c r="I234" s="0">
-        <v>12.51</v>
+        <v>7.86</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17273</v>
+        <v>17275</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>695</v>
+        <v>689</v>
       </c>
       <c r="I235" s="0">
-        <v>25.85</v>
+        <v>17.23</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>708</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17274</v>
+        <v>17277</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>709</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>695</v>
+        <v>689</v>
       </c>
       <c r="I236" s="0">
-        <v>7.86</v>
+        <v>14.3</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17275</v>
+        <v>17278</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>712</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>713</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>695</v>
+        <v>689</v>
       </c>
       <c r="I237" s="0">
-        <v>17.23</v>
+        <v>6</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17277</v>
+        <v>17357</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>715</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>695</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>14.3</v>
+        <v>5.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17278</v>
+        <v>17358</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>718</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>719</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>695</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6</v>
+        <v>9.27</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17357</v>
+        <v>17359</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>721</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>16</v>
+        <v>106</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>5.73</v>
+        <v>6.23</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17358</v>
+        <v>17599</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>724</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>9.27</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17359</v>
+        <v>17626</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>727</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>106</v>
+        <v>357</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>6.23</v>
+        <v>19.79</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17599</v>
+        <v>18336</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>730</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>731</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>326</v>
       </c>
       <c r="I243" s="0">
-        <v>8.210000000000001</v>
+        <v>4.9</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17626</v>
+        <v>18338</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>357</v>
+        <v>106</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>12</v>
+        <v>689</v>
       </c>
       <c r="I244" s="0">
-        <v>19.79</v>
+        <v>7.47</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>18336</v>
+        <v>12947</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>326</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.9</v>
+        <v>11.88</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>18338</v>
+        <v>12948</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>695</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.47</v>
+        <v>26.28</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>12947</v>
+        <v>17029</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>11.88</v>
+        <v>20.65</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>12948</v>
+        <v>17030</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>26.28</v>
+        <v>15.08</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17029</v>
+        <v>17031</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>106</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>20.65</v>
+        <v>12.96</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17030</v>
+        <v>18034</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F250" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>15.08</v>
+        <v>19.11</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17031</v>
+        <v>18125</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>754</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>755</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>12.96</v>
+        <v>25.22</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>756</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>18034</v>
+        <v>18199</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>757</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>19.11</v>
+        <v>20.14</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>18125</v>
+        <v>18199</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>761</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>25.22</v>
+        <v>20.14</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>18199</v>
+        <v>17306</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>763</v>
+        <v>761</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.14</v>
+        <v>17.82</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>18199</v>
+        <v>17306</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>766</v>
+        <v>764</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>20.14</v>
+        <v>17.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18213</v>
+        <v>17413</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>767</v>
+        <v>765</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>16.09</v>
+        <v>15.37</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>769</v>
+        <v>767</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17306</v>
+        <v>17493</v>
       </c>
       <c r="D257" s="0" t="s">
+        <v>768</v>
+      </c>
+      <c r="E257" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="F257" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G257" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I257" s="0">
+        <v>14.64</v>
+      </c>
+      <c r="J257" s="0" t="s">
         <v>770</v>
-      </c>
-[...13 lines deleted...]
-        <v>772</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>17306</v>
+        <v>17560</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>771</v>
+      </c>
+      <c r="E258" s="0" t="s">
+        <v>772</v>
+      </c>
+      <c r="F258" s="0" t="s">
         <v>773</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>17.82</v>
+        <v>19.58</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17413</v>
+        <v>17529</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>15.37</v>
+        <v>13.01</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17493</v>
+        <v>17529</v>
       </c>
       <c r="D260" s="0" t="s">
+        <v>778</v>
+      </c>
+      <c r="E260" s="0" t="s">
+        <v>776</v>
+      </c>
+      <c r="F260" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G260" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I260" s="0">
+        <v>13.01</v>
+      </c>
+      <c r="J260" s="0" t="s">
         <v>777</v>
-      </c>
-[...13 lines deleted...]
-        <v>779</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17560</v>
+        <v>17514</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>779</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>780</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>782</v>
+        <v>100</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>19.58</v>
+        <v>16.84</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>783</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17529</v>
+        <v>17515</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>13.01</v>
+        <v>14.16</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>786</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17529</v>
+        <v>19390</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>787</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>13.01</v>
+        <v>0.71</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17514</v>
+        <v>17555</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>100</v>
+        <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>16.84</v>
+        <v>13.68</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17515</v>
+        <v>17622</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>14.16</v>
+        <v>37.1</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>19390</v>
+        <v>17642</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>0.71</v>
+        <v>20.99</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17555</v>
+        <v>17643</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.68</v>
+        <v>18.31</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17622</v>
+        <v>17644</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>37.1</v>
+        <v>22.21</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17642</v>
+        <v>18291</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>20.99</v>
+        <v>17.99</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17643</v>
+        <v>18292</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>18.31</v>
+        <v>17.49</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17644</v>
+        <v>18292</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>810</v>
+        <v>807</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>22.21</v>
+        <v>17.49</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>811</v>
+        <v>808</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>18291</v>
+        <v>18293</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>813</v>
+        <v>811</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>17.99</v>
+        <v>17.74</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>814</v>
+        <v>812</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>18292</v>
+        <v>18319</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>815</v>
+        <v>813</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>816</v>
+        <v>814</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>17.49</v>
+        <v>23.31</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>817</v>
+        <v>815</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>18292</v>
+        <v>18319</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>818</v>
+        <v>816</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>816</v>
+        <v>814</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>17.49</v>
+        <v>23.31</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>817</v>
+        <v>815</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>18293</v>
+        <v>18325</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>819</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>17.74</v>
+        <v>34.94</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>821</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>18319</v>
+        <v>18370</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>822</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>823</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>23.31</v>
+        <v>19.01</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>824</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>18319</v>
+        <v>18212</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>20</v>
+        <v>357</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>23.31</v>
+        <v>10.8</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>18325</v>
+        <v>17143</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>34.94</v>
+        <v>17.46</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>18370</v>
+        <v>17144</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>830</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>19.01</v>
+        <v>15.48</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>831</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>18212</v>
+        <v>17147</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>832</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>833</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>357</v>
+        <v>16</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>10.8</v>
+        <v>24.16</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>834</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17143</v>
+        <v>17154</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>835</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>836</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>16</v>
+        <v>106</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>17.46</v>
+        <v>46.75</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>837</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17144</v>
+        <v>17155</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>838</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>839</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.48</v>
+        <v>21.97</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>840</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17147</v>
+        <v>17158</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>841</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>24.16</v>
+        <v>5.99</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17154</v>
+        <v>17234</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>844</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>845</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>46.75</v>
+        <v>32.08</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>846</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17155</v>
+        <v>17234</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>847</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>848</v>
+        <v>845</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>31</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>21.97</v>
+        <v>32.08</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>849</v>
+        <v>846</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17158</v>
+        <v>17235</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>850</v>
+        <v>848</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>851</v>
+        <v>849</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>417</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>5.99</v>
+        <v>29.51</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>852</v>
+        <v>850</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17234</v>
+        <v>17237</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>853</v>
+        <v>851</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>854</v>
+        <v>852</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>32.08</v>
+        <v>9.02</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>855</v>
+        <v>853</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17234</v>
+        <v>17237</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>856</v>
+        <v>854</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>854</v>
+        <v>852</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>31</v>
+        <v>106</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>32.08</v>
+        <v>9.02</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>855</v>
+        <v>853</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17235</v>
+        <v>17238</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>417</v>
+        <v>106</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>29.51</v>
+        <v>18.66</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>859</v>
+        <v>857</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17237</v>
+        <v>17287</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>860</v>
+        <v>858</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>861</v>
+        <v>859</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>417</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.02</v>
+        <v>23.65</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>862</v>
+        <v>860</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17237</v>
+        <v>17287</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>863</v>
+        <v>861</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>861</v>
+        <v>859</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>106</v>
+        <v>383</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.02</v>
+        <v>23.65</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>862</v>
+        <v>860</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17238</v>
+        <v>17288</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>864</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>106</v>
+        <v>383</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>18.66</v>
+        <v>14.36</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>866</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17287</v>
+        <v>17289</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>867</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>868</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>417</v>
+        <v>383</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>23.65</v>
+        <v>15.76</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>869</v>
+        <v>867</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>870</v>
+        <v>868</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>383</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17288</v>
+        <v>17294</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>871</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>872</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>383</v>
+        <v>31</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>14.36</v>
+        <v>13.91</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17289</v>
+        <v>17295</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>383</v>
+        <v>31</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>15.76</v>
+        <v>13.91</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17294</v>
+        <v>17297</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>31</v>
+        <v>106</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>13.91</v>
+        <v>19.45</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17295</v>
+        <v>17356</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>31</v>
+        <v>885</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>13.91</v>
+        <v>20.73</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17296</v>
+        <v>17522</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>31</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>14.64</v>
+        <v>19.72</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17297</v>
+        <v>17588</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>106</v>
+        <v>31</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>19.45</v>
+        <v>7.61</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17356</v>
+        <v>17657</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>893</v>
-[...1 lines deleted...]
-      <c r="F302" s="0" t="s">
         <v>894</v>
       </c>
+      <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>20.73</v>
+        <v>18.02</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17522</v>
+        <v>17658</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>31</v>
+        <v>106</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>19.72</v>
+        <v>12.59</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17588</v>
+        <v>18274</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>31</v>
+        <v>901</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>7.61</v>
+        <v>1.62</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17657</v>
+        <v>18316</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>903</v>
-[...1 lines deleted...]
-      <c r="F305" s="0"/>
+        <v>904</v>
+      </c>
+      <c r="F305" s="0" t="s">
+        <v>106</v>
+      </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>18.02</v>
+        <v>10.81</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17658</v>
+        <v>18320</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="F306" s="0" t="s">
-        <v>106</v>
+        <v>417</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>12.59</v>
+        <v>19.06</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>18274</v>
+        <v>18367</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>910</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>1.62</v>
+        <v>13.96</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>18316</v>
+        <v>18368</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>10.81</v>
+        <v>35.59</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>18320</v>
+        <v>18379</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>417</v>
+        <v>383</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>19.06</v>
+        <v>23.09</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>18367</v>
+        <v>18382</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>16</v>
+        <v>106</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>13.96</v>
+        <v>20.95</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>18368</v>
+        <v>18383</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>35.59</v>
+        <v>15.32</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>18379</v>
+        <v>17097</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>383</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G312" s="0"/>
       <c r="I312" s="0">
-        <v>23.09</v>
+        <v>42.59</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>18382</v>
+        <v>18353</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>20.95</v>
+        <v>40.26</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>18383</v>
+        <v>12248</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>931</v>
       </c>
-      <c r="F314" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>15.32</v>
+        <v>31.41</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17097</v>
+        <v>12251</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>934</v>
       </c>
-      <c r="F315" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G315" s="0"/>
+      <c r="F315" s="0"/>
+      <c r="G315" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I315" s="0">
-        <v>42.59</v>
+        <v>15.91</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>18353</v>
+        <v>17537</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>325</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>40.26</v>
+        <v>63.02</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>12248</v>
+        <v>18269</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>940</v>
       </c>
-      <c r="F317" s="0"/>
+      <c r="F317" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I317" s="0">
-        <v>31.41</v>
+        <v>1.9</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>12251</v>
+        <v>17164</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>943</v>
       </c>
-      <c r="F318" s="0"/>
+      <c r="F318" s="0" t="s">
+        <v>20</v>
+      </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>15.91</v>
+        <v>21.33</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17537</v>
+        <v>17318</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>325</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>63.02</v>
+        <v>24.22</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>18269</v>
+        <v>17319</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>106</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>1.9</v>
+        <v>13.8</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17164</v>
+        <v>17320</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>21.33</v>
+        <v>15.96</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17318</v>
+        <v>17321</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>24.22</v>
+        <v>23.09</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17319</v>
+        <v>17324</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>13.8</v>
+        <v>30.97</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17320</v>
+        <v>17324</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E324" s="0" t="s">
+        <v>958</v>
+      </c>
+      <c r="F324" s="0" t="s">
         <v>961</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>15.96</v>
+        <v>30.97</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>962</v>
+        <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17321</v>
+        <v>17325</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>963</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>23.09</v>
+        <v>13.1</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17324</v>
+        <v>17326</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E326" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F326" s="0" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>30.97</v>
+        <v>19.43</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17324</v>
+        <v>17328</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>970</v>
+        <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>30.97</v>
+        <v>29.84</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17325</v>
+        <v>17328</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>972</v>
+        <v>969</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>16</v>
+        <v>961</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>13.1</v>
+        <v>29.84</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>973</v>
+        <v>970</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17326</v>
+        <v>17330</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>974</v>
+        <v>972</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>975</v>
+        <v>973</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.43</v>
+        <v>53.5</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>976</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17328</v>
+        <v>17349</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>977</v>
+        <v>975</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>978</v>
+        <v>976</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>29.84</v>
+        <v>29.73</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>979</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17328</v>
+        <v>17350</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>980</v>
+        <v>978</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>970</v>
+        <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>29.84</v>
+        <v>29.28</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17330</v>
+        <v>17354</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>53.5</v>
+        <v>49.55</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17349</v>
+        <v>17360</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>31</v>
+        <v>106</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>29.73</v>
+        <v>25.8</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17350</v>
+        <v>17361</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>16</v>
+        <v>106</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>29.28</v>
+        <v>22.25</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17354</v>
+        <v>17364</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>16</v>
+        <v>106</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>49.55</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17360</v>
+        <v>17365</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>25.8</v>
+        <v>15.15</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17361</v>
+        <v>17366</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>22.25</v>
+        <v>60.76</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17364</v>
+        <v>17367</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>106</v>
+        <v>31</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.210000000000001</v>
+        <v>10.81</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17365</v>
+        <v>17392</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>106</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>15.15</v>
+        <v>23.13</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17366</v>
+        <v>17496</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>60.76</v>
+        <v>13.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17367</v>
+        <v>17527</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>10.81</v>
+        <v>47.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17392</v>
+        <v>17617</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>20</v>
+        <v>318</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>23.13</v>
+        <v>16.61</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17496</v>
+        <v>17617</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>106</v>
+        <v>417</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>13.81</v>
+        <v>16.61</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17527</v>
+        <v>17618</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1017</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1018</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>16</v>
+        <v>383</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>47.22</v>
+        <v>10.72</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1019</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17617</v>
+        <v>18256</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1020</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1021</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>318</v>
+        <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>16.61</v>
+        <v>64.55</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1022</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17617</v>
+        <v>17299</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1023</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>417</v>
+        <v>670</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.61</v>
+        <v>126.27</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17618</v>
+        <v>17511</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>383</v>
+        <v>31</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>10.72</v>
+        <v>108.2</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18256</v>
+        <v>17464</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>16</v>
+        <v>106</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>64.55</v>
+        <v>4.03</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17298</v>
+        <v>17466</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>31</v>
+        <v>106</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>101.21</v>
+        <v>12.68</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17299</v>
+        <v>17481</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>676</v>
+        <v>106</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>126.27</v>
+        <v>6.41</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1035</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17511</v>
+        <v>17482</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>31</v>
+        <v>106</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>108.2</v>
+        <v>8.07</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17464</v>
+        <v>17483</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
-        <v>4.03</v>
+        <v>14.31</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17466</v>
+        <v>17486</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>106</v>
+        <v>670</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I353" s="0">
-        <v>12.68</v>
+        <v>3.4</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17481</v>
+        <v>17561</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I354" s="0">
-        <v>6.41</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1047</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17482</v>
+        <v>18311</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1048</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G355" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I355" s="0">
-        <v>8.07</v>
+        <v>10.9</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17483</v>
+        <v>18339</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>689</v>
       </c>
       <c r="I356" s="0">
-        <v>14.31</v>
+        <v>7.47</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1053</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17486</v>
+        <v>18337</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>676</v>
+        <v>106</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>188</v>
+        <v>689</v>
       </c>
       <c r="I357" s="0">
-        <v>3.4</v>
+        <v>4.79</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1056</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17561</v>
+        <v>18340</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>188</v>
+        <v>689</v>
       </c>
       <c r="I358" s="0">
-        <v>8.109999999999999</v>
+        <v>4.65</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1059</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18311</v>
+        <v>18341</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1060</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>106</v>
+        <v>417</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>12</v>
+        <v>689</v>
       </c>
       <c r="I359" s="0">
-        <v>10.9</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18339</v>
+        <v>18341</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1061</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>16</v>
+        <v>357</v>
       </c>
       <c r="G360" s="0" t="s">
-        <v>695</v>
+        <v>689</v>
       </c>
       <c r="I360" s="0">
-        <v>7.47</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18337</v>
+        <v>18341</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1061</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>695</v>
+        <v>689</v>
       </c>
       <c r="I361" s="0">
-        <v>4.79</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18340</v>
+        <v>18342</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1065</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1066</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>16</v>
+        <v>1067</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>695</v>
+        <v>689</v>
       </c>
       <c r="I362" s="0">
-        <v>4.65</v>
+        <v>10.79</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18341</v>
+        <v>18343</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1069</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1070</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>417</v>
+        <v>318</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>695</v>
+        <v>689</v>
       </c>
       <c r="I363" s="0">
-        <v>9.130000000000001</v>
+        <v>6.64</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18341</v>
+        <v>18343</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1072</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1073</v>
+        <v>1070</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>357</v>
+        <v>417</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>695</v>
+        <v>689</v>
       </c>
       <c r="I364" s="0">
-        <v>9.130000000000001</v>
+        <v>6.64</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1074</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18341</v>
+        <v>18344</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1076</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>695</v>
+        <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>9.130000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18342</v>
+        <v>18345</v>
       </c>
       <c r="D366" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="E366" s="0" t="s">
         <v>1077</v>
       </c>
-      <c r="E366" s="0" t="s">
+      <c r="F366" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="G366" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I366" s="0">
+        <v>7.24</v>
+      </c>
+      <c r="J366" s="0" t="s">
         <v>1078</v>
-      </c>
-[...10 lines deleted...]
-        <v>1080</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18343</v>
+        <v>18346</v>
       </c>
       <c r="D367" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E367" s="0" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="G367" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I367" s="0">
+        <v>9.609999999999999</v>
+      </c>
+      <c r="J367" s="0" t="s">
         <v>1081</v>
-      </c>
-[...13 lines deleted...]
-        <v>1083</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18343</v>
+        <v>18347</v>
       </c>
       <c r="D368" s="0" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E368" s="0" t="s">
+        <v>1083</v>
+      </c>
+      <c r="F368" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="G368" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I368" s="0">
+        <v>12.34</v>
+      </c>
+      <c r="J368" s="0" t="s">
         <v>1084</v>
-      </c>
-[...13 lines deleted...]
-        <v>1083</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18344</v>
+        <v>18348</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>106</v>
+        <v>318</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>7.35</v>
+        <v>7.82</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18345</v>
+        <v>18355</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1089</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>318</v>
+        <v>16</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>201</v>
       </c>
       <c r="I370" s="0">
-        <v>7.24</v>
+        <v>12.27</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1090</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18346</v>
+        <v>18356</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>1092</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>12</v>
+        <v>201</v>
       </c>
       <c r="I371" s="0">
-        <v>9.609999999999999</v>
+        <v>11.41</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>1093</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18347</v>
+        <v>18357</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1094</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1095</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>318</v>
+        <v>31</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>201</v>
       </c>
       <c r="I372" s="0">
-        <v>12.34</v>
+        <v>22.72</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1096</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18348</v>
+        <v>18358</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1097</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1098</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>318</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>12</v>
+        <v>201</v>
       </c>
       <c r="I373" s="0">
-        <v>7.82</v>
+        <v>27.21</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1099</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18355</v>
+        <v>18364</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1100</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1101</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>16</v>
+        <v>961</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>201</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>12.27</v>
+        <v>3.6</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1102</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18356</v>
+        <v>18365</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1103</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1104</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>201</v>
+        <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>11.41</v>
+        <v>5.5</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>1105</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18357</v>
+        <v>18365</v>
       </c>
       <c r="D376" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1107</v>
+        <v>1104</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>31</v>
+        <v>106</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>201</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>22.72</v>
+        <v>5.5</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1108</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18358</v>
+        <v>18366</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E377" s="0" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="G377" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I377" s="0">
+        <v>12.41</v>
+      </c>
+      <c r="J377" s="0" t="s">
         <v>1109</v>
-      </c>
-[...13 lines deleted...]
-        <v>1111</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18364</v>
+        <v>18380</v>
       </c>
       <c r="D378" s="0" t="s">
+        <v>1110</v>
+      </c>
+      <c r="E378" s="0" t="s">
+        <v>1111</v>
+      </c>
+      <c r="F378" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="G378" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I378" s="0">
+        <v>9.94</v>
+      </c>
+      <c r="J378" s="0" t="s">
         <v>1112</v>
-      </c>
-[...13 lines deleted...]
-        <v>1114</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18365</v>
+        <v>18381</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1115</v>
+        <v>1113</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1116</v>
+        <v>1114</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>16</v>
+        <v>670</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>5.5</v>
+        <v>15.57</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1117</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18365</v>
+        <v>18381</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1118</v>
+        <v>1116</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1116</v>
+        <v>1114</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>106</v>
+        <v>357</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>5.5</v>
+        <v>15.57</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1117</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18366</v>
+        <v>18381</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1119</v>
+        <v>1117</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1120</v>
+        <v>1114</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>12.41</v>
+        <v>15.57</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1121</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18380</v>
+        <v>18381</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1122</v>
+        <v>1118</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1123</v>
+        <v>1114</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>31</v>
+        <v>106</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>9.94</v>
+        <v>15.57</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1124</v>
-[...99 lines deleted...]
-        <v>1127</v>
+        <v>1115</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>