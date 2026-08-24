--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -3688,51 +3688,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26f173d49e2817dde669ca54fb19e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd4d2b2caff45a05b8d99cf7c7fb132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fdcadc1245e986626abfba5562f723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4e8eb712abe99463612d3c39716394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858e8e3a335437e05f94c81dd0055d65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce079303836e4fbe2b625a32c5aa07d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d9ca8e44f51c6efce39d0627279c67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7136dbdd48c312027f3fb7e753b79a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823cb1b57123461a51fadb43b5873e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b531ca9466c79c6e8f2e6f908213910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9322a26950dc4d36933737134279111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4daa77e815f38a25ad371880df68bd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63f2d25d6db9b916a20daf21ce453c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940ab9cb327c4633fcc2838ff36913614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c58ab2152f2e35972ab22ae49e501b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f484aff5b5abfa22aa3abc724b60f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4bedd35aac0611d17a4ace1b7a48117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c217273edb96c88d8d52d363f4b4e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0757e40503d419dcd76dcd24fdad03e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6ba1a67ec4a1b0e021c5c2e5fd29620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a2313fcf75658b174329d139bfca021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ea7fb695adfc130be5c38c05f772a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eabf7cc4a8d973664ce99e4a20995523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f0d99364fdc180ffa83334f07418424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234305d514e9eddc092e69617dd27b0425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6395f5129b64f1724c69637b9cdeb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9aa7bdba4f5bcf24b5b9b3fcd35b827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069167d0fb0d07a4e8fe2f3ad21397128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496c268c06df0003d8539da3f6a074a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b25651ba88441af2a4dfa7de8c421130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964cb9e11e967758e4995828b72cfb631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b341dbe876dbce42b865c252720510232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f30b3af2f1f5edbeda06509134b7433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ac2d58f09d3bd214e840d3de73fcb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997837abcc79ef2cc7c2d1135d9a0cc935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a09702ee2a83a7868091f5e19c42eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b239177752ee817e34c777bc001d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d84dd651d1bdf3620fe6dc59a3025238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39600baf6e419a056adeccd34e450db439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f6f0b44640f3f768170e6be58cd7740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062af9dc7c2a599f227361588fd79cf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f45105bf07f7de66617eba8dcdfa542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c9635163ca6c807b00ec683b8116c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb208eb255dd84398267911f5486414a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41382a22c28df35fde96789c4c1f3bca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab671e158fc8c9e09d8bb70db59c0c0c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e743e34c12ac8feeb251db27c2644f247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72540f4aa89eea5131013941a28a6d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0621be9e40086d1c1e32fc3973f07949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4031439f3120a155a068bea6fd3ea5850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e291d2ccc9ebf7454e23a9ae255c1d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221daeb93cd5c9de97567cd43085a7952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fb7db9e04e77d850b0a819c03c67653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c79f3c171483921a8f3353c40d69554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293cd89877acab4f5da66c93bbcf75955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5799cedb7f26f7983083735baa9db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4689aad592e490066d3fbeb4b7b34d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b12509716de1904072998a3294956d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad392926fb97d5e40df49c8e3f97c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852260d63e9912819d6cc491908ba2960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac5289cad82e707e2bf0b65d7fa7fa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f1e9c4d6492af5f8541398012e35a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fbd1d1d6ea6e24977c7c7b127efc763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa53e3b2f88dcfe114fe73b4c6d627364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c81d898e0562fd99e37437b42ab3365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cb2c184cd20fbcb23bcb26982ba2d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6f2421193b4a07b83843fa146b1e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b65d5e18b4ebb083036c9853b81c9268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccc777f9416560c004ab637879e6bf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc6e7416da457b9a8ee9f6f879f61270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2646cd0db24860db0bd32cd684218671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf61c55600ade7f0a78eea5640b86572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095e9a8ed52cb88a2c2aa2b273a269773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e533e0794bc63403e3e97db53b28074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bfa5e7e2867d7d86e789fb3aee9c475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b224cd75681e3f11d8ac6f68f11b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ef11784bc9a95bf74747cf30917a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405a5ce51cd4b87e0e499df5f2e8eb178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce47175f41f6333a5915f44607ca7d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554c337979e2faec0fb194f3efe715380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0ec8845569fd41ec1db6417a5728981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823127bb6141e0f8df7a451355be9b782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2372ea3caa588fe9826150695168383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf395f525061b69e80978b3a682ef784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b0c78b6698e1aa1d6a5ba0b57e4d985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914cb93f03150a7357231ccf087327b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a05e795bf5830675d0ecc4142c29387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc1484c1ed15fbf422eb545dbc69aa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b04c838e479ab6e64d562627cecc989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c2adf3149955721d003d1d398906090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abfca068ef5664faab0cef585170c991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7cfc1fa6d423a7c95dafa74072cb5192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a53340fc43f795d77b4c79cfe2ba5293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991ec701adc92a98eb13f39cc23bd7294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d91d50718e6b0e9c9345f0bb2907895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c466d48ae00e152bb7bc934b6679596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1dbad206d88416fc61cfe7e792e4e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453dab1c644444362f8e2255fbf60eaa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119411e38ebfd3587523d6790aa2afb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eab677ae9b8b5558a93d2966c89f3c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d64dade81485df5c6e1105571d213101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a047cc9a25d1e9902597d192564bbdf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782bd628c6f6b6c2b8aeba006d26c86103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095472e604006a21d1eca54f1c99125104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e3ffc820a818d67c33d62dfa069bf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e195b7b7c6a036856dedccfa78a4aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3b469eee905d32a7cb246b17493b3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5246763f16e3ea4233fe18f99d618f0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d671b24a287e1a35b8d311ca00f5e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372683e1a2d5fd952a8ad4748e2578d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238aa525df2ecb0f6dee0cdacbf5ca09111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b26cc6b8f68820735ec50f6b01ec3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11fbddc6102f9765ee7d640ca87b17113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbc69120fe0e498c7ad28ca7c7b352114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df201cf025cb1c04b53c6ad1d1fa0895115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2854d5b77f4935d3fa05ac56211968116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d9cefd3dc8436c2974be17fe9285e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0ee4fd5e5a2271363e4b5d21a2b03118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c494bbe9bb24aa6d03eb2069a9cba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d3b5b3ff2cbc20fd730b753851386120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6c1babca6b0bf773c231cc7ee1ea3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be218890ba64425876985779aeba4f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd411377b75c717e53d8206bd3feac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835891abb8396c10bd48ce4ac546654124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3f6e1bbb78116649c5fe7c1313e07125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bb8233b04d668a02d994402ca21f2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767dc0034fc490b139ec2ec99541c4d1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6dd46dbdf3d628b706dc2ee615874128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a77da8a298ea80930b7a6170134c9b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd9f48c8b8691e0779d30251d36264130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84caa376da5b972006f575d255c82b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b22097c0cde4e59fa6f109a39151a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa795c114f2abb697667353bb2822a8e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587b7475b8c6eaa59ad720b915ab474134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e9a9355cd3f8a8a731db70196145c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc19fbbf69840bf26675c9f8b6736bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd3257b0b5993749d8c93ba27cf5ba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd70f81613b871ef092ff573e9ab1c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5743d28e06b4599491d3db053013c0b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03d67d35684a63f960e2beaabd78bc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a090fbe0fb0d917f76e2ff72d201d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce9b23adb04d851d7a72b009fd43fa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9119a3e5aa29daed938a55a1884fc2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45963e179c36201a48a6db46a8c6ff7a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b02eff6825009e0d0a869052a2ed6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766b6ef20cccb469ca04a62dbadeeb0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf7d852c38773ca5c5fb45f72fcabf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0aa9330c0c3422ad9d364a02460404148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618ba10c0d57017c37b06d1631df59d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42db1e9d5e0ad35bfeb3def5f15b50c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe789a24d0f9a35d510185fc0cc64de151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31d65f1ad1ed18876047e2f168796f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d229b51609d24e4a06c805ac5aeb97153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42190a4c71e6f07c02851156931561154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f3ef8e5626f91be8c85b651001a86155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9700f0322a674a68879d2b1c4331bc3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58270e44ac5971afd4a2d90fee50d77b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b9c6b443a1fd6f3de96df869dee76158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e1fe769e23b06d57eef2c206bfc6e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb0cc27526937507fdbeca455094e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8275572b366940f9ef99d8552656c3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012df9457c7d4b6f5b641161c95b10cf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f720e74572d9d740302d427aded6d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48856176881cac39ecf2af9addaf3d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730aa85477d4c28512801d50e53017e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc8dae313dcdbc51bd7b7874e7a4d8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15f1312cf9ec5915ff99eb88868572167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e43cdbe5030f1c78ee76d4e49b456d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad4ebf82ba4439d0501781074ef744169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32bfa49a6fd6f21fb2b2a368b097e34170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacfe8e7faf815ff2f1a0086254c3c9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb13151bb2c319e160766c8816f316172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02aa0e1bdab067d2cf777a727e6e85173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509968f9fdd5ff45bb4fc33ce76239a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebf6dae7f051e4e51ca6825a3a1ca5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8fa0eb2f671dfeb3bdfc90ff6229b8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d388bea39a0d6336c3462d615be13177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f280482dc0053d7773585078b48b73178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cb235f509c6d34b7a9dc2641cf64c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb3ed045e24b2c848aeeb6969e6b55180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583ae7a15c210069fbc9e4ee53562b3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ec04b2997ed028ed2ea03a6ca4a0b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df140867382bc88926335a0efa389a81183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b703a1c018abf74cfdfe62a3c29b74184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65ccf206fb1fd495cae3d659e43c46185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293f64a9515e1d4c207329552c21fac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae32ab0ddbd254458cc174a3540564f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25530f50405ddbb183121f591364fe1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602e06a6088b17c9518d4bec582cd18189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08385e27a0ce319ad6b6ef93e1b945f7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a02db7bb8104e41d35cbd3991ab42a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f416b3b985cc5983fe0668c22aafaf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63ec81065771f5db8ffcac4c9cd9f2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d66d54c0397ed97bb1d997d78e7eff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17dd4f2006c96bd99154c3b18f5c73195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578852f101fd5086021a8ef8c99f6023196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43e8b8f568d867565b9b3239333f14197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ad294565df92a1a495dea48c34d48198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f3427869ea3f653442f6ef06c13ff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece631fcbfe53266b965ab5d8346eca9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80bf5df8ba36e85bc878ec7a3efc17201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcec71e30dd10a479a74231f165db8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc953cd6113d66c5d245c6862f884ddf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8c52ba0c660a5d335d119301ebc80204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe8349e2cfb6defc4d1dbce3cc31c8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154bae596950009cf2ac37df994253e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494805da8f0cfad889458828f14f2a3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b35626ebf3144b26a29b373ca7d0a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573dccc076bf7a52e3caa5dd8a5b3a18209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991288614b6cac15840499813528aabc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac86217afacf66cac709f0a0c2b3b66211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b65bf474e3b33e314280bef39eed5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92354b418c102457263f5fcd5797adee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f872731ffcfa64066bd1eb7d4f407214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7cb137994b548a5272d6d9582ccae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961aac0d952ce91e370e7c8b34455294216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfaf01fed18e9fff1826754c0c0b93217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0f5c2b443b32cc3fd2d5a367b3ec5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77487d90207c4228b079e192e5f264d7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a554affedb3d855f6cd8a37b9b328220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833a9e03d33f2068d8a795138e488a9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d2b28d24a5e93b0487153161c2737222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3704d0c6525fdf2b1b31cb0005ea387223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298ed5c54383158b8ebd4c4fcad3aa1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80665fd3eb3a6c3b3ad1e6f49d3488225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd687fa342c2050fb80d81ddba0f92226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d17cd068af00d4ac9102343d4319cc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96819214a4071bb559aa0ca1f8e70e5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63009cd6210a9d7a9f89369132a7f4bf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1055b1fc9acdd052425cdccf5df01fa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e394f444c871f8d7bbe7bdb592dc1c9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0be0dd045a24e93479000e09dfda3e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd80dd37cc8732ac183010c2afcca0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae55925189f016cb1ae8e1c1ef822df234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa9b374f44ae4db5afe5075f0eaa8f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedadbb18f9e64550be9e72f7c083cf1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b960b629e2be5989ca7ad2fd0c70512237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac6b7805510e8e70f73cee2a01ca9d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974505b5bde2b15131159c67ab409bd1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa38d9c4bec04c44d3b10bcec3624b8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093c150d0f396a4fbe22688d0363b4e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89cbbaa58cdac3aa979837e2dab9d60242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a91bc31ec4c5e775dc7ad7b88bc90e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e81350db60b1f76828265c48b3328244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e029e4677363caad12f202c55e81d66245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5217cc950f060d6767fe112e6aba2d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c64219f6ce018e560ccc5c937cd1fa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90314f906b44f25d412040f3308cff79248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7817ce0ac4f455766544502fe61d731249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd856337e1514e49140b91bd81a95918250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043dc4f0875184b624d62de200a01e4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a82273f617901d302f9621b8520773252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d09f737d717dd1d3f1a729326bd6aa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89917ac0a61e1904bfbf347879875a2d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6b5380400b065a6b931928ad24b3f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890128512229e7323a44ef24037e5bf5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860d1f9784d4ae5b078567b66fc32e1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fcd4d04c69292b785d0731a16f74c1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7515d25e4333c6cbe4c3dd5f6b150ef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d417b123ca0e4a682dc3d40effad2b0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d110c733035177cf0fe13914df7ad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d861791d9c83bb77fa0fe12aee41179262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27459fae2191cad68668d021c4cd33b8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2da79c71e797bb7d836bfe5cdfe88264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa53b54c956da3030e762a4d297adc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b324c5d3ecc64ffc3e74541d824a5dc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ca3f52486a5ef3e2a264f67169f70267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1471c47b9d01b5d9615219758c6ce14268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c64eee308e27675e8beb1a8ac1a2d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4418061a6f3242b9c3613c5013835270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5da0877d8c10e6448210a86010272271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6ff839beecc8250d8464b49e1fb20272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14c9bde602c52f11e9dcfeffddea18273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c081004d18e1e164da429002c80d37274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f44a235eefaf07b57b7ecff7f4de02275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618973e5a448fd01e7b3e4e478e16c02276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944755cfdc82d477cc0ae9b0c3503f5b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabcd200a2c1574a3def20467bca1fd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35738bf18043c4c731ae11650c8cb955279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a98774fc609927bccdee17b6648346280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5fd4ffa597a0cc9ac6b0f7c12de24281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a77f7280e7be509e9709e95a62075a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe05c639e8dfaeb1d23cbddd99881ee283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af9f64a415695dd1b2993b7bfb059a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965ef5beccd1cb0b4ddc053b10c26e9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7377043522dd17fd87e547f104a774286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64e804a18f1a6c175a0764357d89b3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80056cba2b840f129f57c0ce3f45af63288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad14c876e1e0eba54b798cdd689f94a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400b3fca2c552b425c556c5d8d3f2ca290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42844b8f7dc66c966fee77f43adc311291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2cce9d36041060cb409621dd761bc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204dc7dbbb4302eaf4d084f208af98f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc747052988b98a7a0ab4d78bd0b79a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bacb7cc94d504c63642e11bd2f78b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a897b1e7b147891d8e51fdc18abb56a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95737bd843b77e3687e7b7846348b354297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3524816696824f0d1caa7fff3d0b77b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b495b65f691ef23a395feec45f707e1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850aadce8d25ecf1d6d8aaf48126f879300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab367bc80817a06661d055deb1c7df301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e5cb1e5f095332ddf8780bdd1e6d5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418a65b04d64e63052d85fec2194caa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82703b537f9d8f1fd5924fbc75f82443304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2c1d81a34a2811565a50cc5dd8fda305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e44b1c12464b72dae50ad268365303306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e75e8f7df39a13eb0a1598e701d8ee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140114edaf91b08b7ea1a71f743abae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16766dc1ee48931436a0d4f728e2641b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1210eae029aaba557a48ebba351288310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61883d89deaa846bef266796f256ad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fc7ab9a8d32e2a0538d3ad7b67786312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48465b52fa247155bc88a5f559a8a9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edb687943f621ad4e963d66fd6191f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593632786bbb6a662f45a16be8bddbe5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291eafa3e9db2db58f9862635fa4b05b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ff464fc972550d60c5649df21e696317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df4c51d31c3a6727dbaf242a3563a1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173e4c617e25034ea06d3f9022cb2e5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89f7ae3c7e82d82891066802197253320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f37a603014bcdcfe2f0b8e4c74a518321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ba479d70515c1fad2f9702e4fc23b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae10280c816aa65fd716002ba91b40323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3da77dd559c8878cc98fada199abf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c3b493a377f384b1f931e989f257d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12a73369953240f8f8df6bf01fec3b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca16ac64f4d0d8b3e6d9cc4104144a9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a385e753a1541ba11afcdf9b3ac59ab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750dfae814b261f980a854b874af040d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f7f64125d64ae6d40d7894bf1e9fc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f9164c9fb6df0b090a45b1427ba58331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9866e81d4f8b15946ea8503552a39332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31808e33495308e38ef045267c609e94333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d53f9704cc77530aed77d2d5a681a9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9bcc5f3e1fc8051b3768dc2c1c6d7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fce4e81724f98c46d2dff03340dc2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76cdc13f1987fee1319ccac9c0dbb39337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c6cd6010237a884271596c812ae2c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2576f1a61e7c1f7c3c957a8c5066f6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a13e80d3f11c5f6b8a1ac5d3b606c8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788f2a3de475262a133c16aacf291e7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb5e7e004a75c7aff5e76b2d61258b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f696bd011c4ce201e383a9409397a6c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edacd04afb1dff6225356860a8b3851d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cafc02e49fd646a8e5d0e273d705b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9717913394e9637cf9bd1dcded83fd3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6542ead59673ce0c4887459fc3e3ec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e06f49e69966de6113be0c17aab911348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe6f73add11a7c23b05d9cf58a9aa3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da149cfef9f3a9cff0b03d881a34346350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d113a9d8b37513650de4559cc58c3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbf7cf369b016e283f235a775e82fc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c39fff61f2f69bede4f3e45fdadf4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd765b6a0cd2fb4b84d00995e99432354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9b75a62a0ad85be0ddfcafad0c61b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295854658be9dbcbca2b33eb5547d9e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f4feef4bbda07202a4290226d4ed5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38f0b03a579c1bc1c3556080b17ce8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11953c2b604fe2f3e5b2871d57a769c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445294e093140e37a7a143d7b13e7d8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9f28da0775a866d47f8fdf18e1421361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d6b6d43982a0e16666000e6a6dfff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2a690ff80b94a0b761791e749d3ea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e936ac6aa9ed3d7c9414ac71d4d2507364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be73a817abfa5e78d8981d1dc53e26365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaca4eaf0e3c49591911932df4475af366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e26abc000e4bba13ffc98c67e7e72a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99b976645c28b66a5bb0bb4d685c77368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960da082b5fd61835a92097b415aec59369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec8a1e430287e9e73072b003d3a387370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae1c39307313c37b9add6202e6f187371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a504b05b98635f676ed08f6953ca1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd66cae63bba27e4547cb2626638ef3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3862df299d9b3d6f5e34874f6faa7a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d27b64779b8da8291ef9b9c00c9ef375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ec888d70d146d0db26bc58c57106a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e24be44fda6f9b520c81b974124d5c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65050d802b405a3f6dfe06da552365d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8edb35d7b3a2229d8532b427cb5a7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8de1d032608a9f0a3463c8159bb49380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebeb555451ecd803f2c3f6aab79ca01381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977cb4657ba2ff57ff6fdb806d631bb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3bafd1d8e8a97271a8342df6031b4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c3d8d8c553b61760a483748b9f5d6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1d7f59cd18d51cf73c6b95733e276385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5adda5b23262d5e3d6da82f0fbe45386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae1b6a03382f14c2fda94b69ab13c1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242e6d4648173b86169d1a2386a3e30388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e7eda5f7cc2b477d496ab51567e6e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b8b2aa5528fe04943134918e132c0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ead30bf2bc222a0c35a23d2c856d9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32eca387c9573866ac11d4b1a0f9659392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12d414bd4bb6fc69d6ad3de3b9c933393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485eac6197e4fd3fbc3c27341a6cc620394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056b6ac2170ab6d361a7b69d99cb4ed395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e3f44b7a8a945fa0a8212faf2eaad396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b62d43748c1db3baf2577971753b3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e3243bfdbac98fc7a0d681a0c906a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a226497c77a46c94c6b643199fb8398399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656b8c82f143c2a64ede296c6097b48400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0952c652ace670060ca654de9349487401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efd30ab0d7245633ab0d0b46f24e87402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e381b6e1e59e2e58dbecb8b2adc82c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714d6a5a5447d510ea0e760af7fca1f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92355273388cd98f4e66c5d366f8ca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a797bbe3a31ebdb8b49022043e0f5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2ba7983aaabe69ee3a81d766603f2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bbca8074b67dae5d3b35d0cb94400408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c51e79e85e12f2f68d26b71cc78b5e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ec8e8c5c46dbc7ced9a9bf571efe7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd8f4a34cdd3ecdf147c1d34ac6a00411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3485b9b4da625ccc1e641fba78a84c4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d3a0cd09c4c8bd9740d165b13505e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96b8ea0d5e9dd1ecaed2b3137d27e8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4a0765e6e17a9f8b0d5c8f8d0f0d5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd63807386e6c88c945538fba7ec92a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ad58008784b68b165743f9d5561ef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9a4eea743602bc0747062c86fa640418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab947f837f29a7903f2f14ade557e91419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6776f54fe5bb5646978d2a743fd4e4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04afee8d9af16f65f2724405121ae5ab421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e7e911c5057865a4710d4070be91d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc160e9916459ffc362a8f01d6ec76a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3c63ed29f91eecd3ee76aa8d13bcf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83694650f63073c7b37b63492bd32141425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21f4f225628758d03e6068a8531676426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd504c711be05d35b2c0726ae1464d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdcbdd872c258b1271d7a1801c32747428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46b692b541236d9803f562082842d7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f6958def0dc0c078a223ef0f4fe4b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eadca160fe471a327793e7df8e8aa0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f9a8e0f8b0ce24c6a54988cfb84cf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2557c3109493d897ce1befd567a8c1b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534a86ac3cec46798fc8845e2e367e7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53d2e380227a173b3b137e07ebed24435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b480b8219a10171480c52edc81a842436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ad6d2a78893ce99300435cfb4d2f8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666119c85ddeca199bcb94b1ac43d50438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee76b9be5d7ec4d47dfe5c2a4f9896439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69c78ecce2afc399ed7dd272901b12440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168e91355e25107f17580594d5a39a7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c909552507591ac16b8f201bd66d2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f79f772c6d7b68b9e0f4dc47e4525f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd919c08ff7188780b6a845ac51ecb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9679ee987fb768f8471451aff6bb2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494293cc42399fc37a183c0ee948838c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49118ba624c9ab2376cacf575d7482447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab68c6077f5f54fd756d5ad4a2d7e2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34659539c861739faaa7901f9318e2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ba1dad46146121836354e72a20c0e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801aa78a27e4ae8b8fc6a478a66cbe38451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389d9bf0b192b9577dd1990d7981bdf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09a32f4c7619ec2689dadcdc27eae4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724fe4c5629ff1da4c5351b68f72ba17454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf24a7c74a1e02232d412d0cac3e895455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf7e7314aab49353289f032b257a74456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca9a48dca26d8d08df15f5096b4eef457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e97818be034a794bb272e5343b9ebe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0fd6cc9b1a5f49d7c6892d3e063a5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d52ab518538969671f45a7bbb41d0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3da6bf948fbbb38299efcf22e2a334461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543e5734d1eeda15b576128f035f5d1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a64800e5444d7716d35b0f41a5c10c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448cd663bb573860f21e9be56cc5036464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c1f30cb87e9b557da82dfb204ead6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefe2f3f157207f786b11f5bee29017466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e62e89cf665b40bf74a8461654f0d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de8a2de50131ddc4175070c6abe7ea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b7774085d01c40db23b1f7e125104469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae60f8faad1b276292bc8d73e1a34f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb021cd4ec187c84eb78ef672f864a85471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62cfecc3ed8488f4081387f908014e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c9d8c32dce5832da11233d01657d7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e10b642978b3b9ee94d6539db50db474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe262b94846c22a4e51c0f23866ba7f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5165eeb9b8e0768bac39878b3b8e54476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b669031ba7aea3065064678d97e316477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b690d430d91adb13ed13444043b2ab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b3e76c28f27f80a9b7f1c22f668f9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e50eb5044b25f6c99754053241d70480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821f64718f554421e3871be5ffb580d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c471e01f08f9895aa3363cbb2eda71482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed798854dc6b8bf7c616d396798bab01483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ea42a52ba8cafaee334fe5a2692c8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f7b854c60bb42e4d5e3b5d38d45dc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837623240f8143badbfe0ade30f07c23486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00731a3b17a367eed04d3717cc1d1c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fe888df182d580a6370e0be362118488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a50738d20b46c63996c9806a6d3437489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282337c923cca4b06c0a8e425db933ac490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284c7095c462366ad81fb99ab37d0bb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f089888fcff10d1363c15203b4f1e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd34453da0bdb3a272f2b35572ccaf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cf36c01da4d008a70d5eee05a9e36494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a739f168cc31d1ac7b44f6ab76d5c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734f177d6eaccb3bf7a084ffb6d9ea1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e82e384caff088e5f942bb812a1bf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78d0ca95b68c68fd77feb9ce9c0a79498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3198ffd1c8a69734424ef17fb18e09499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d41f520968cbd67cf189ec2c9042c1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5ab8339c22aeec803d370e4f8197b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58366b8120af16aec87bb362f7cf1832502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6b03a4baa11d27b30cc4b63fbd36c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154263fd4c45ba2e2a9427c1862f959504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98062f56e5b3adf3a88e06aa8fef71e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c0694bda2cd0f2b89ca5c66d8b804506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a3dc2d9a5bbd6f469ad316bf85bd2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313304de44579a1a0eb7dc2e85efbaf3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6fe7255e7f92c4133e03f619b66a4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467f60e722fdb53d66ac8f07af6f5c4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b9ec91999ae6fdc459d5b531404a7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad41236c80ba198a15d0eb9e08588a4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612aeb57e0ca367354eb9383ca495cfc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e6721e153a3b48233ccc9fe4a8a83514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52ee592175db5ff2f827fc0e5832b7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53696a9f3f87289211e6bdee670c4196516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b267261b5fb919c4fc1e34238c0836517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9753e5487c1addebc74347882423e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d291a0012c51287379bf53a41564550519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3f611201ee90a6223df1a81b06a23520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfafff13ccb03fb8d93bba82f2ff9b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9879a275b74eb076baeb86e7ed7746522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e7123b1569cde13d728b954c15f96523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85c4ea83460ea8f03b8041230d0eac524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584692b276d46cdc483817116b5e4551525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a19c1a84a97a5bed5cede9e56a6c93526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8710ba6acb365c6165abe54f31a4829527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f9f90b84c1240d5975560ffe26c6b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd34da668c88c31fe11e17e552c3100529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb501af5e86be830a3286fa9f1214ab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d882ece02bb8a7a1c82696199d004531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fe8a8c1d5629fa378058dcc19c00e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09f76330204e2ca9b4c1cb020c26a3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799a3610b4f3893f394d6b9b76ffb5b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755205aeeb41fc77964c81591583ed89535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d82724d5d2fded9b54b9dbdcf46d2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d284c4879cad3732a552daa11b53fd0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01cc54374e0a540b45f459b0cd8ec2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e7f42a066ddd33f817496f8c381ac539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413f3fbd28f10f90e3107738d6eaab5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdb4a6671273cb25f25f91665aeeb3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c262b9d4ef9a4c9991e0c86a654edf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf80a92c063f9927386a1d054e8f381543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c755199a8afd802f47bf197b82c7e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c3c2a9d8e962352a2d7a31e10c1a2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0f05fa9b122259a39d6a209a23dab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956aade30a9c768d61057e3aa6b3cdc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fc2d3fc391f3cfbe57c6688b7b047548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62f9a5cefced121324f8644c41ff34549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8ad4876bb156df9c7e4475869b01a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726531b21a853e73b1537dd66336ff13551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27265323dc827df3d90e9098d98e924552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a600e224132745f0f0042651d49d96553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39bb2bcffecfce4566a30447b0bcba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5221335b0ac717dd04fdcb208b09e2b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896c99af3ce7c0762a4591135a90465556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3e1ceac84bc128594087405c8004d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed397eeef516c47c2127ae3ebc35770558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821493325ef401314d0171abc689ab73559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b910bc9133087b0eb254ab1d774217560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c4125a1ff27d331f758349051db20561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4ed9e8b3715ae9435d404a67be57b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724ad6b46fe8a940a1020e512b8612e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0d96371b0626f8f4915e34268c9d0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7bc495fd4fd04105dff3ec0053828565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c57176dc1ca1b2389cfe3755078bee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c7a537184cc6c25e1dbec7532df2f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e2411b28d8899a1446b668a6b1680568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ce17ee18118ea429296565a992cd6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630170fbc8bad0b716493488a8a1ce1e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0be6f0f58341eeab0172c47366bcf7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a041a2f0f436b24b0fbf28a1e9522572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd51d59fa47a50355c033b3a2a5e00573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7e59ed705b8c210bef564bd3d4087574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff706c128c189523efd92dd377ebc2c8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193857ba0098d9008d5d305bce8d419576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65883d22be5f03f76e415c0782367898577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc5567e08d55ed8ef422a9dc51cc07578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a72e45ef9423595ef3a9086a05b77579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d766e80df0d27b78fc4c52ff52fd5f5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26cefec6b2f465edb9c085a914bf05581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241e1830a4141b6984ea93ec732f9a8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eeeffc361563367935ef4d84ff338f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35b7e0090d714e7e44525993651db2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42db8342e341e6b1da2b803d89bbf04585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df33cea3403c538e2a34134177bbe5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce12503ea43f4813e5c5ecb21a93375587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c38a4f059f4adbb58bc3bf7a5a8e2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1861c9a596bc1371c0ac213c9b289589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089bb197cc44f2b626acb1946cdcd742590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89817dfd1dc9cc3357df3d34d05c66591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff2f504311616b3528a9e20e2cdaa6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f691d581d77ce72111a49a429ff1ea1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8337e9fbf1f562b40d442191a504514594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f05e62e8b7b5f748ef3ce4153b6110595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe7d010c82db781425cd855120ef3b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f1b479bb9f034211cccb615b9b2b1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989e5dc63947a793333baadd65cdb36598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6481eb1d65ce6e608aca149f3be958599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b57f0b51e15a5d01efdf9db2aca4b1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae70b1acc6de1606495f8e0c0248f3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31740b39629bc037181c43b72ee925602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e24ed50163c1f272c8b7b2bfe413b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf5ac96db7c0c261695d2eb625cabb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d93015be0a68fc4ab4fd8400f6ae8a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba09d63de4b33c23bb31bacb877332606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a83252fdc46eedd667d2e3171dbdac607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab65065322e8a4fd91e8cc0ee4ef00a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33229d8f54086b93463ba5ee1f41457e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9414d51c674953bd1a0211a0a7ddb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15cc0fde1f5f21345c7aa9840cbfa16611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ec53823d42b8bcc143fb910277371612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab889b6a6fbbfd453f6cce9fe1dc48ea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58657385f39a622fa9e4f4c589353cf7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330e1f3be50a9d86c8827cf3ca3876d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181af9fd75320c6be61b59b7f34df42c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f4ef5da6e007ab94a11a17d332e6f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d3057ca76795d6b9e78029af9c236618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be22902172d195d6e0e00e42ad8025619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8e90d30cc3f71c34c8de756f5f1f8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7a08e5fa01420e2d8c7ce63fedc68621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451efaafce8eb6f08e4bc0e1590c6e3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb56ee44e89bdb81ca21aaed0db219623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789855f61a4cbaa53dc9df242fb8e925624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62004e0e6fc2ba7fae362e3f2b9adb63625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894d08608318cf89d7ad83439ee00b4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2baee6a27dd64c1b2ba9ae01b25fe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0565b1e3a04d68f5a8b64dd2a8db219628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6dcb68b75efd703bc4d0e71b707f49629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069eef4d307b6adec0cef3064b91ffbf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278294ccdbe05a9efd06fab2cd9daf0a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b5249b3675267dd2251d090ea801d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317703c435efb5dd31d3097f84ed7845633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe4f71d9cf470550bc9697f4f6c2a0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23948a00ccbf6a457410eec32ec23bb9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8bef54e87d9cd56ed5b032c38ba6cc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8832f68cebf11cbee8ec531d642e7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febcfa1596074069472334e448be19d1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10cf869b3681ec6e3f16917ad9133e0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1ea07a24cec9aca076733f085a4e4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd5c6b15dc6a13ae6feb20c55eb989641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308f78a05e35e5b589d6d9e512dcfc2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76ac5f2041151cb866ce281b5af184643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3469f14aecaef55879fce04897b47644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4e8f092c44c4c11d402acfe4264ad645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead33010556ff5595dae6e0b3138c96646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa4365a34b55f464f2127e6014e72c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d44554579f5555052b0657ea4a9b8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16149388022a607968ac158e45063f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fd40940f6f21380874026f3a6ee7b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376e8240b1e7256e491be16898966a2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b25b0741ef922aef32f7eb3353721652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e662314f66a92c5082803c2a9f7396653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8149c08d340b8a6e1298250df61b3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108c99239408e5a3ef6a74fdc9f8092655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0570a0e8ec05d86f70a8f54bf2383656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68f9ed45ccd65dd3e17fd4e2692e52657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb08ec17744133e26823c00d17547d7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8a4b39cbb1ac7d310b6851c5b5ddc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea0c42e8ca4db488a8a1dc74fccba1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2e9f69007aaa45d6105e5bb228a24661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52319224afa66124062d7a7d7c57c3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5d5dd27b1924fe9d3c920797afc5b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327907a6dc3a6c9201973eebb338738b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652dc3fb18a788b4da0e536fc39565d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609c78e32196f892536d1a2c5e114af666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9a614813c2e8f69fab4cae9d6797d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af437f3e13e397da24bbaf7cb0cd48668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9982f473c52d6f76688f4644b4ed6a5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8659db50fa80a2809b7628e497f32be670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c91287c1a952b7a65cc128b433f04e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ed6e8d77a1bd6e39f77fd38f5b156672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1eaaa1cc03520f06c30c6609ab006673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e7ff9e98888e05a954eaf45bdd561674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664049f9395b255e368a42f7c46a376675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2543fd4253d3d8dce345452c439a509676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca463145b679c0c2f4465a33417c566677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff6a535f7d166321ca9d25f34f1aa3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc4c77c3565bbe4744a0ead38338c2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce28ba7f36008bf80578d4c036cebc8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c9bc36b9b2d7d8ca2585242696925681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7585c961ec0764491ecf95296ce60682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef883736e46883a59c977a33dac5abdd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad05b555d8238a880e62cbabe81967684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4214b96cb452ed95d4140c9bce5f0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf43711b5b4abbef7edd72d6e5d00e6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639bea3f60fba7ebed1f8ef32e3cefa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07014fa7f5d4049e12e534493be981b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0330c2b6e2eb01b98c538eac9a4fd33689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9082d3ac627c66e0c3c8c17959839690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69855c2fc8eeb68ff4de74bbd3954a1e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720cf7b32d212a0c2ec2ea5472bfde2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50a1ae3277bd991b63b9e4ecfc271e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f15d57721eb549f07e3b13c42bda71694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf6593aa5832107f1ada176a973d6d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3fc80755b2867131789cefdb89c9a5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2a56d76e5406f7e2d137ec7663b5e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2adeb80b9190dcc9da1cb0a2b644b2a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58c026c3c5e4e132d7fd51abf1e378699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace12139f470d29adb443022e677d5d7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94142337b60058a4917f962f0a3cda7e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccbc4ce0d05be80efcdb7c87742a21702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08331625ff39cec9f6ac4afe9cfd47f3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b9eaaf0736f87fb7cd29629d7487f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd31f43173d106989b36b0d549b167705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4dac1c76bf343654ff492717f8c2af706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55b295b240eb64324c68b37ecf3f47707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8c27d5424151a8cf2d1cf3a6a4543708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde5254770f8711edf5db2c8f6c9f68709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810992d7201b0880ade08de3ea637bd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63230ece00f34ebcb2e14626ad2b05711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a81589787127d34bc42b554030eed712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f0a99f3fbdd3b56ccc8b7e7ee55fc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237a4bc84d99ef2fa333efc8041607a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7140cd347c200522b2edbbf65058414715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e9013253719aa0b9030935c777799716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd53240946fb09a91f4c091a22ab66a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436c9cf9cc0cfc6ed9d1ae4a612bcf4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e1fb05d799a8f041e6e9dbd1c901c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5082507c2f42e573d303f4979a58f8d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88889a74c170c62c0f203c7e9605ac6c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741628af63ac9f837853b58df07a60c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fe0ab9446916db73d44cba86b7136723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c2a9a08baa5b93f12550e66b56425724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07365b9b05535ea9cde30afdfac6bd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e2d194e0319d47019f444dd16a1e3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61075ac920c944317ba897dbf82653e9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22903f2b0cad18b61e873d465bddd5c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83da9016ce1079f8af837ea7b0780b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004d17b2671dc6c9a07bb1f609e2968730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f28f29f83b6e8035cc69b565f4fbe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba6b499c6a01c8ac9f5b140d7c3c42732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b41c17491f63393b80c0f0b3be9483733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133218a16cf5f7ccfab2dd91ba76d88734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a12e9e800169cf0f612814bd1a03c4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b99d9c944a5e4082bdea92a5528e3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1873e359600935d5a332aa0997f65ef737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f0c14933305be9d803550eb7a4818738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f8bf937e3d9ecb483ce88121b1f5b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fc2da5e379b591d3f9a0ed0c52468740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258eb18a0ce4d512094b48bb332c0aff741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad0dffc14391771516457163558d2a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf365e80ba12696296acb3baa2475481743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5ac96b6ae11953a8a060ccee814dc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7789b07787f0de6184129a267575dae745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2a511d4fb82e5c0fbe17d5b8c3e41746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98376437a3f719999f74176c206eaff747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e4437b29488163338cf786618532a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de031d0aed6e3a9984d3a2ee97c2eb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7ccc8ceff63f85aec2f59f6af5c1e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25dffd6912b78ae96b8de4ac0889f9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478f34d0b596029cca769552ef196f7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157ab64aea00e85341a03f7fa67eada753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019992e6fe7c6700c5b58740ee78146754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704df644cf04c75bd65541cf18a0886755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845a8d475d9105d8fe0c639f4927637756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b9b54564e740683e3c4a15b02d69e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53534bf1e969032f30c899631ab1ab48758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6670580cdd08089020a8f7b13ba8c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406b2ee87cebc0e3e19e4a4a6d14e7d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b10a994983059b1160a8446f2593a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3a0ceb07c36e31c654e507e3167b6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e26ee24f307eb138f65cecbf509ef763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2853ef9306dfdbcdd15ad59a65e34764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbc3fde80b7f998c83413a62853ce3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001dde60ccdd56dd183da9bd9b7aa62766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7dc914074d33b5ee4956e6f9499e3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1963433019e206c7ffc7da7a37734b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b25371a34f084c383400ecc9a9704769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64b2c9112b90747f1fd1219903ba38770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17e485ab856900c9f23a3dc7d94c6d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1b80e18b1b4c03fa6267c444ba90a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810eb5a31ba4bcb6f47a6007afad87d5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd675c3ab2fdac87b4090cba37038a6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5c77dfec69062add771e34fa87610775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484688b0b0443f2889277b323ceb085776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f670d64fe9fd1ebc3f9a0e59dc44c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a233bff6da88c1e131eaa3beed111f0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35cb4ae9a58dbe0b009f6fee00dc13779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4e12d893bb642caadc8d300495547780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981b78b5a789b721a6afc3550114805781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832d9f1572780495cb2ba4231e2921f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78b80d1e433f5669637ba779f5041a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ddbc0bc92991ab454be8851b1b302784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb415826245b8b267494bd6d87bb30c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702485eb0c48c8508a684244f7d5dc95786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9c3c9571c1ac9cea102a261a061b5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83062ec673d40b8f7c55533814a5917788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f0085e923b596ded63ae1172efacf789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02216ea5193cf7a969fcbf409f0b9b87790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec29b022e8ec6fed4dab1f8bd07666b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57481922b21d99cdb8c76d18dff909e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c009063f3acf0685f306849ed21d9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0298bfc86d923df224c5593f1be1574794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b296a06d28dd3184813fe12b108a5b4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93606f3fb16d02b65040edf85177fda796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0da32b7349eb82c8ae77bee56c4be5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6c0beaba3c7e3295d7924cfcdbfbc798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14dca8779675a81eb1f810e148f8b30799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b9fb2ff6fb9ec2ce7b141826418dc800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052909a9b63962fb9b5925236d5ad79801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7adbda2272b2ee6c70baf0466e2b4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ba1244a15bd8f1a86271a8a7bbfd0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd400f91d9d5a971cd5c97a5303a82e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb72433fec2b8c9bce000ebcb4b9d9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e615bb3824196e80e875e4574ceb941806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d260b40a0b68244c0b86057fa20741807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec036baefe10b4810982b60145f3ec3d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f9ef17d85ce88652b41ea17b29e61809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a943e6c58579dec8599600b200b3e7f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982b893a720c25ce68b811a5ef84cc0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf05fdf324d538862a09e9f88d85da812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47267aeda00fa3b7831da36430d13662813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8acf612add2450b35a3bdb53ff69a0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22155b9bb25e03266d860d7bca060bd5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb50ad7a336495faaf2aae52361d7c7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade50f5a49ba24ca25dca083b863e8f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32562fbcad9e0c5128d8609b5ac0a093818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeaeb52df785b1a93f494496abdd696819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f9e3961df1c68e185ca6ed3bf5ea01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d706f2b4f4c2ab8b7a66ad85f330742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99887ffcc7eafa4386341c7aceada683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69d3b43703a4af4fc291845ecb38744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f3decb6e216b23d60d2a2835226cd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac19be59b440ddf3b2d6db02bac59a56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5b65dfca24fac26972f2960bd689a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757673ddb88bfd2c5c40e7b15727c4ba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b667ecabcdcb237a3ec08c66c6a0279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b7f6f53f0b52244e1c11f73aa99f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5d2403fc3d627a0bda6f511289b1f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac427976b38a65c7d62d1059fad6e4112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f9c1120c8de96b2e3390fce1a871d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320dadeb9fb3930d85ea478dcac3e2d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9eb716cbcaeb37bd6690b965f54a3b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3e1e0dde68feecac718cbb1ca648216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c490039e897f547c5c86312a3776517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69253f665fda1217d33b7e4729d9c0e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae7e326590781904439992b8ae91f919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b61b777e98d7fe11a1dc18e93eb7320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f4da622785331b7e88775a1d6bbe021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f68eb6873f1146ff90b0dc81bf2ee322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc7b8cd9fbe35bb870dafc5f82be1e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a7b9e4a4b3482be02543126ff30f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503527544cec1d5bfe8959565783e1c325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e95d46d4b107714d0db8ef7d59a9a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a864ade47ee569e134655127786d65627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fedf16f1fd1e32b7ea5218f47991d9328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92b9af8adf720065691266b42a76f629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc743bb4b6c6c351cc593cf4464340f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed001d0bc40f6ec9a5611e53de698ac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60613a6c438e0f96f13e2ecd7286ac4832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419698c2b09bd93cd8bb46a13d9879a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deafbf2bad5af27ee471277f499ad0934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df905e2db16245978c2730df25c617b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c7fdce481bb8cc0574b55c6375f4a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56edfd13d2a1a7aed6b8fc7afd3cd237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c61a96fef0fededc1db14dd27316f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b929ba80b447f5f02152ec9d93f7839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d08d6298f28a7ca2842075d47165d440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393cbad6418f112d514a238ae037ef441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68c4f6458fe7e879bf1f86a3138c6942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce3775c1eb0258dbb7683eacda336b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6deacf89a1e3a5aeb3a981754dd0f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f66bc6a359ff30594ae18c17b951545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57f6b29cb5f732eb72c441fc40f29746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5d996f0677cb4f12b8d08522a932347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf82864cc4ccfcf4da9319a447cb62c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a40678e82c5a81eea8106a51092fc149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb0dab7dba1b6c66c08acdf5c14e7c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348130f059a9e9118fa4234ca355fdb951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b91ac6c33b0535a250001519a0136852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69859ce6675dc47213291bf6108ed38e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b8327f9cd351b938fb790a98c709f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f48cf2e979b106a4a0e4ed28b2d0f755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f444656d6fb0d9d5c2de0a53bcd5b7c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317949dccfd811ccceb4e2dfc9cb66b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671c95e71af2dd453dc2acad7129a4258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a8c6438e2d14411695a68e27ac6e559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75789e3b356a98a720507b3eb036c1e060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d7b83dae4ad90b7ef23a60a0c509761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854a12eb45f7141494e28e44b87e77b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7bed22ab8343bb1725a3ddfcaab1b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9fd81a7840a1d6d2ea7a117a2becc764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455a3d9c96ef3131bc8597da8b04dc865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2927b8a93f0ba7a76046d1048cd1166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772c55b3c8e72997e335a6f5a292fb267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d30816d208dc493c7d1340a794a2c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fcfcede1d75b2e76f76c34905297269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48794c5e5833b934b6ce0dad647814f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746e0f979a18f2a9965309b6cba5d3a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af31ad8dbaaf608f0429c3cd9d71d9b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e0b8b31ff554c48970e9308f291b773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9abe7003d6dab44bc6afefad5bb9574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4e5f1b0ed51f02961210b0a05007675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e198fb7f6c9127db61f98c525bd6876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a3649f9d969114799a9019ca3c28077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21273b138746a19652873f4168edb55578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d82ee8959fbd842fa66cf83257ebb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a2512f39b0ed337de326c69166b8c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6eb00e45e2fa8b22eae4e3ddfd218381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de016569f032b50046ee34be341e0a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef680e06131a57efe2aa69948f2db56983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9df11519d2e413d73cc5c1cf99ba184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f3bafa91823a4a4576c237cbb838585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470de832b7dda2e81a42b8cb2851ea586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d64ed4c63c372b80dae94c6d57ee587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8bff3fcffafe71c50d9d6e3012db788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800603de9a06ef9b08e6584f3a55c1889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe659de7aa6f1607d099eb7f3c540090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971bdb77525f2537e9ad58a247286bb891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fed65ff8f2e6d29149b5edf64c6b4592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31ccee5199e6e94260612388cfd6ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020bba022a851c68469863621655461e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84026121154b610fef302baca4ba12795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7ae6aa48d42d27699f72284d2e01596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20d01d489c8a3cfb020d220dfc7f9097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c28c515c2fb0f40bbc915b0ef040d098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b2c592c14ef83742193468f61825c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258d6355513981f00706e381af23111100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659235abe99eaae646a507929bad9ba3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff6adda5e42de687649fdb4548cc7e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678af4a6d31be2a7c30c2fb6be7ee62103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ac387bacb47dfbf5e2ecf9f8330f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4c3ca1ec20d9752446fc89e65497c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77389dc0ccd2a5c0f4956f2b8682173106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5e04315a2777109a57ff0dcf60614107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3424e63e2b9bcd5c60d2f5b6b2bff8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb84371671fced450196342631ed94109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a858109bbbc0cd2ac8d16861d3302110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6f58bcd300541503194c9ccd12aa7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93084263bc5cb1eca2d8032331d90dbb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c268449772e3275d1e8b77b13d5cd6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5a5a07f5e1c1784bfaf8d45957eb4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951336ccedbed873cfd8ed0d4cc0ce0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bfd0a2c9e6ebf3160b933f09ee033116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab65906dc83340e631db6ba6c6cadb7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf51ac2667ccd9e13da7a4ef32d680b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e5747c801d5416ada736a00ff7195119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b74373b3d1bad111187a1299c75521120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa5b529648652c19a8fba7f1f25810121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de931283c3f5f2e53bbfbe8c787f45122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba153ce5b90e725284c0ae6e1ada22123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8aadb04056fe7e8a9fd850d486866124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975eed11baff8db5070c0ed97172efa9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b708366144436c4918b8f9cf2108ec2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a50000f7e53c44438a8b9faa1f758b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37758ad38352ffe4efb5594d321eed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995dc952c544fac93f8c02f6a304880129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f887cc38196813c4c0ec1630b32f0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a938e97cf6ad1f8a260e960adc278131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3251f22f55b1db7ef112075becad3ee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52994f10a52935dae9f0d64041a4b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77baa695562b1207937af69163748018134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f5ad89cddad91ae976cfb2b40b303135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171a66263864ec4e504cb8c173714a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f01705cd9d41f45cecda3fd473baf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339c5ca7f4b4b4a23e51bb22d85a55c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad53be1aab0350b862b20f6eec46db139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7839814b76d286637dec23f89758d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3e8f4932da300b1dd5f2291db90ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114bd32ae84d7e443b2c2112eb7552d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d9345f183608591c300ef19266567143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c89c933852b59923ceaf69885c453d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aaefdd94330cb023972090ed9ed04c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc68f3b66b83faba28e845a84eda11146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050460e866001ab1c47a05eaeaf97f8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4b263a95e2a30b0315a08ccbcb1c4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fb0e618a1ffd06c4de98bbac490fb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c633d12a094e0aa8c9300f0df25c93e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ac50028c1050b901a4c86310f7303151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449900daab4cf01a534a185b5084f733152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4144cb66e8fb866fe6227fba7ef5f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428107e8c2f110c36fb13bc86bf02a14154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee4923a40009e6fdb5933c64a073bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2bfb10cba7d55fba7c23fe6230f5c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74340ffa046dedbff1ed685a1bf2b6bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d55ca92f6bab29755eeb543f35db7f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d38b3f9b2e03ce625a537ad4d1191159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471997395791ea4d8593deace482f991160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06733b2cb5978afb235640e9f9d3e9c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9ac37811671e35a2fa25ac217bc91162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a286bc321bad4109d4ab060c9d7b8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57add8244d67c665a4d8baa5c2eb244a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343755371a899c1be1837f559998879165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c6a9dd7888a116e9ab6a1dbef1e69166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670348880f74bc582b091f659027628167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6970f084460871b0a03599c490df245168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86512689a49560096dab4f4acb4ce0ce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211d4de09e996001be0016e87a3237c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee6891fbd9e9e361731e7111f8c02d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37da733838a1da974f898630490118172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b40a44552f36d432af32123c1978dd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a943175005a4f46d16900d6760d69d9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dedf74060d5bc79bde950e9d12f9d9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee97d56212df2fe0d547cab004e33e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b46d7f0c204a8df98a6c915b272808177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543ba9123b78abd322a6f4d14eab4c8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d416aebe2769f5c7bc6fd4e95b63584179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d4c4480fb41e1821b0bd4d9e08f9c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c57fa21da2ca5c6d6ad581d53c91d2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2002a1bd5ac3f1a8563b31f25341e1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec95e5e63260e7f4ab7312590de4ef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0595faef288146b8b1fe806d13a155184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a988b55b4928e887d1954a71c677a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729327275598857e1796839946876a89186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a1506054642664d9bf4ab63494e52187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14627317d2fcd651c008adcd9ba69ac4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07bc19f4a3da489d47ed49782a8e07189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece68a0b9fb816550f88906ad180eec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361ca16784f4ee00a016bed840935dc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306b5dde4816cb89e865bd2f0f2601c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90842d7d1c55db1df43502320fbd002193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812f8aa5ab48c8da25bf097b7280d0b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3a71f17c9027a91bf6fd34881bdc4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459de1fcf5429b469ab4097dff73fb37196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c888f322bea154671554b3549232252197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d8d372d30c37eb5945129baea5bd1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967da790e01aa03cd90554b5138144cd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5095133c9dc055053563408d9da5f34200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4227a9ccf310d7f0a7554f963a78d1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af090d240351812c8e12b54293281cb1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651108e6bbd97b5511c67b27c0862b31203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431db009a8ba01a0b0e9293da06aa381204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02f3e786c80c45e81492fc1d605fdb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e542cbdf2f81bdd8a03a4b0e4d8fcf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade84e753d4983c39cab011e0197a938207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e66a367f08240bcdad9a9edfbec31208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d40a6aa7004fec3c555e169e861e6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3bd8254c935f57e785981c376602d9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2345e970d13900602b327c1fb1a1a9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f238da1efd78e0544428d6985e799b8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04474ecce9b8c80abae2aae14de870213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d4a54fd010711c1a70604f0200000214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4b28dfbf49c29395b4cf9d76551fc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025577e16d2d069be9842198944ce42f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4604ed9ad920c3870d66f3ea8217301217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b738d74c502bd68f7a81e2c633114218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c79fce29cfd0497dacab0ec30b210219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba596f90cf58925954679719a87c8880220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224cfc79d1a3b8c9f8724d857c09742221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b0c1ebd54dc81109faf6aa818575e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223c27067c1c4d8c395ce3b90f7f4f3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b4c90d1208ab4c057483cb0c38662224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc551e03ab5d7013d7c852b6a77977d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6939559069c4d165f081a2244e61ad0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245febb75d3db40ed6f37687ad0dca1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de7f557b444997e97bf890fa0af4ab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284938e8793339895fbf817e57d881f0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ea2c0798cf7d7587724289751ffd3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e8102ed533e68605b32caac466e5d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409b4a416cc51f46ce6ca8d90695d56232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da821a4e6486ef3b2b66147f4da6bd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0cc0bcaf59205f6da7a9c2fb9cc927234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2368116757cea54586141f59033c01235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610752d578b8e8ea47c63c7731eb24b8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61050aaefb7fe6913f04f6236e60c8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6a79884629902a7c8f5e0b1fd4226238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d4fc1fe21c26186db1a4a05e35218239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e61d025a3de11e1416f2e2a359eb58240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba053d6cf35729266103c03ff3f75b2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece6cfeb9a998d793862b75442a353a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386db7e7f1fb537db1560371811b40c2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8be8dab41b5bc41afb5a6bb46c880244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d1cc5d01de1d54e09f172d62cea9d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d2f3793fd44fbbde305284f6f03a8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2d0e75ac799ef2fee2472d7ce2e7b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831c48a7b1b4fd42c7ba7e2f5e4f37f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a479eb14217fbe565146f7641d081f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec83a5c967b9731648a493bac7dcf4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5d3eadaf112a17e261830d568d002251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06baaee69e3e9eb2f0243b868a805de252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d3deb889281fd9d523eb079f02285253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6864a399c1c2694539a088d6aea628254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2806fc4cd1c6a39749a8d73e16d85255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77a0c2691cd55ac34a30e2bb2ff887256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471839266eb2cae1e8516165d7734bc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612dd406713c9653544a535a8c14a31258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e434f78d3b9bb887bcc17a3bfbcf47a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a93bd4dcff3779847a2ed95ef6d67b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b8404c0630ede54632900051c351c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17b0ce1b494015b6e7ce56a0deeff5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a623c4b0b45e45387aed8b77d3e000263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7f68590ef7023848f7ab7d25aa6de264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d600d0e81d0987a718d950784f5f2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c10b2ad394995da64f36a90735d73c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbfff3eca9e7d399c2efc495108837267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a347be2a42685ebf6f7602163db4ac5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab2222100dcb5170e23735c5cfa607269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16ec38f95d7ab7e7454765930f9e3d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e83d60541520cff9e4b8201ec0391a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b47679e0f99bc3c1355c7b1d7e3eac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a80905cce833462c013e4032200a1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e514fb604caf2f438a9ee61785ece6b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858452670ab143a534493d6ac972859f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793fca03a295303a90f8b345b85133c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1639489d7abafc79d98433e38f5060d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c71fe6a05f34d352c1c363323a4aa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac925d2535a8d5d6aabc6dd5bacce35279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a481d3570ea1ec1ab02eceb5cefd6a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54e5a6ab8c578254c8ce73d1552629281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd28ceba8b200764d41f8d82aaf6f2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec49b527a2baf3cc82f18c17953d9c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2bab84136d76fa32ddcdb60e0c0bd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8ec25b97341144e29e4bbc6785f7d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da236e40d45f16ca25ceb42dd0d169b2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788825f6fdfe30c67ed9508160c94f13287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1f53cab230314a87af899a29419f5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1386c3381f69b930c6b252b141867289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3dd52172b05870c631fe3d6bbce078290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9dfe0baeb61f9b164f70c94db3a30e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3388ac8306b9975eafcbc214db8758292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ae004bf56b40b5c529e6fbd223b23293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e931b138c14cd0b3911d5c294a9f78b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337bd047ff8bf0172a0522977181159295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6f28f7f63ce35d098648dcb565374296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d40a1c42f39ca5bf2769820502533e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1e1fdee3644ac0fe8212dc84f87d7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685bea2b69a775d516911c835acf7d49299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f3436512f295dc68162eb478d57e3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0998be7105f0e7c6fbfdf61e7a597c9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50eb7003d63df011edf57ae610be2d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a016ff18ec7a8f67380878c5fcf767f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b8dee2da541df31e79cfdadd628af304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764c24363ab121f1a46b8b1b619d554305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb82567d6fe6b3695091d4f868ac82306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f9fad3a7dc3fbf85dd0a968fc52a3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e72dddeb4d9c3a7aed3def23946347308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839002f24022e65dbeedf304edde0e8b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e6fac372937e4657459eec9d1b220310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9005f6bde2d78334ac35cf6a5c0d64c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc93e1ec52151dca943983db15fcbcc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7b7e184fa445f46afff38c208a547313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6cb06d7c44a609a4179d0ca59b60b8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82199ad2fce1f8db3257e581f8ae40ff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85fcf5e089ede3f93012596221d490316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c17c1dc2822769db81232f862277d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1feab29b33b681a67a1cc57a930554318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472051dd2f3e5bf43f476aa449d9f01319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ebb8a64f2454b2badcc289129f5f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5957443f8684cf4365fb6cda3c2f80321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ecd47e65bf73e7936f82f08bc4511d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867529f2cb84439f7ce573e383400922323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988d7dd1bf65b387a9021ec966a2863324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262176687902b3f26f7ddbfc30964cd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c24e5a53b0e3cfb5faa8877e1b4bc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60098bf84b720533e2f00ffc6a1dc00327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc468703552bd6cbf9ba511bedb9656328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3833d71756c161bac3582c9015f4fe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e9dce97ef62b7b9f9bde27838a0c1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4238451eadca0421696f67793a059331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a422494427dce49df189d29fc6597332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae39fb011cb160de13e8d024f49ed36333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20363dbd720fc99b8e71e9f33ae77a32334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa41436a030550564e45e55fa8c1b8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a777c1d049783490cd21d7d6a4273336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152beaf39b8febfe2c327070807b3f2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d54e1c550c3e75793fe9b190a1518338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275b678dea5fccbf493708a7c85d3df339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1028d9c2c166eaf90ddf7a9a1e0fa0c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b9556596bc40411f5c8e71f816b4c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57924d3cef5ac577eb2b9b14cef5fd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaadaea9818853e704a242303fd582a4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab80edb6def88d278b13e9ffd7bdf1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333f2a10f2838f6b1ece5a41397b2c4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494521e0f87d3fd9a95366d1e25c6bd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ea57e0754fe34f5c544dfa2bbe34c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48a7539f3206bd78c2f3b68a4f5a71348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bf981177cc54cd4f5fdea6282be7b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52dbb8f093206d1406fdf1841eeb974350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b198101d10d3cd70755cc59b9a5879351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c49a1a93d901fa6f22866615c290ff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48e4065f4a6506dae0699f9d5332e1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d746c8dad98ef97fdb7fb68c61317ba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51386f44c1d729c59df3af95a26a52a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e38b1f48e3aef3c37c2c559d394863356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d120770ec85421d17c26b9740ec5d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78395d25ff172e2704c001a5c45adc8c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a634abc8a4be2efa79117126f0addef359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f70716536206d3a494b2d451f1f03360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79737c1d45ce0894d6373f045301ebb4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad31230ebf4e3183ff6e316fce6c582362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87ab882ddb230fa56c07ef2c148356363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1ff0f3ca21e3dca722bf3606bca80364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef7f195981dbddca96e846ace08c27365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a6d16d98725a5db5c9a7f90616e23366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9fe4aeecdb60e005ee2b0357d2d06367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821b7e50d4b1c94b6429684f7c8f35b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119045bde9e44d52fe1af0be8381ddd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380baf5eb96069df376c1aa36320621370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b902731c00ac9e52f312c3c3f21770e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a2dfca77cbdbad58287bf1c9f4c14372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78723f65eef7e4028d0802e9923dcab8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9d3d92dee6c558b8b2c525a26b787374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e4e6ef1b446e02afcc5e8a2edabb5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0e35da6387e4e3b959ee2c44b46e9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d6030a3e8e0576bbacd0a45de5c10377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f2486ba790ffdeebbfc287f8d98b2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab73ec98db39f4f930f949d5b7850a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa7e35c9426022b0178b5cde3a00cc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1010da1069ac8b44ed76874fbe21216381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79827ce7f622a066dfe1c7e005a1e90b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3a573484cf242355f2c8ab59b2e62383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42935b0a8994c614258ec495b8a7d08f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ea8741af3bca4f483a3f72f6552a7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a12fd09ffd88960b40f33f4ad5fb5d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779c057864a5238aa2adf4dd2d992fd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78141e524614d808772a14f560066b8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61217f6b38e7e04cd7ba608424cdc63d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c718d7875b51d0141a3e84d716842390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707082ae21ad63ac058fb83237ab0a6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30d3513704504a115e8c3f2acb9ea7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a544742adc69818329a7c5e1ea2e5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38dc1f655736ca83f64225f852efe3c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb258efb923d6819ad0fc592f2eccbdb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd4c1cd95ce284256386f1f16c116e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1fda0e4ef955edf90d1216b002efe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2693e8078c884dc0efb89e6b56e266398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf6c185e0d06ca8773b12cf1d43639399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868568499d76ddc4242addcc4dd66fe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43246971cde0eee9911589d739872a4a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c516d2098ed70a7af3796270c926a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e03c22b2172550ee71195ff3011ab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b2b7c7d0080f9ab9892fcb08c2e55404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d5a58eaa4ed5dcef936b8979eb068405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03df26df127c444d4f247116a6aaf8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34531558f6f78927be4cc1314382bf9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3713eaf53b53f04fa11b3f72c9f44408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab2e64e859f0ff150b973b561dbb11409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba1c296ab0d2fc560e1794f6e953a3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a0e5cae3d9a91d169114679425d90411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabfd5cb30e49269df8f80b94dc85ba4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2681fd8cd356f84e34d028bcb51fd1f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0da902c1a012e6e2c2f65070f0ad4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef7195193ff927727ee106301269f9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28a8868e11f6f4ab452f5fd69a93f2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f0c6fdb58bb64f3bc4fcd3892ba22417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01192374d8e49670bfa03c33685337418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0dce3c076d01929aa9952ce800d2a8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca80a775be905d058fc2027b40f21d2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e176c9ada2ac02b92ee24e6ba6f7ed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624dfbb56c1bf458be14ead0ad96c78422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d81cdea854d913072f60a5b068cce423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5788e6fec528be55e922946af815616424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68aad4f409470156cb726260d390453425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac8ae26dafe71295fef1f5336fc68f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af063e9aaba766f1345acc788d08e89b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432d71d6e79a21d3712adeea03bee0e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819529118c662a91f5dda7510f30d28a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe8548d585cc12c2c16290528f355f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d99125832b93f807fe44f73946a77431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926b418ce22513f1b9fe242b2d3b06b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34931392641a83bf137153a1c8f1d7da433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272475a7515b52b896c6fe1a8833f9ce434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00129de3f3a83af07b76bd3b5ea4e0cc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ccc3c1921b01f74445b901fdc22414436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569aa1476ee5660d02f585fa396bd2a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdf3631de96eb750d7752c17264946438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d24442366cbcac41bd944ed64272f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1fdf3fd6fb4be31047bdf965f1146440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358bb8ee105974d3e290decc8fd1ed7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af7a90dc7c1912bf99807e9fda5526442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421de19e3cbe2c9f069344f3798d361c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f427f498c60b9ffa4c5db5aa87c7c4e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ab911734cd41ceefe3d67631f238e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f90204f39db4eff58f9e0b2f531524446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d3343d26923734f1dfef246f45735447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48107ab2ef10c417579d1205f533567b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23b1c8dadac62e6653e036b19f439c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f815426f7781560d8e07f790055866e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb622f35f083dfde2b63d72088c2ed451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1acba57a01b686a6fbc769a59f6f0c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca765460121551200d7c19462834676453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fc0a3f19cf0746413d62bddf0fd95454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11446c5c823c86afb3dd5e019a23ebb9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6d6cb7cd269ec2d4af594015d867f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff08ae5f484cd00dcf07819aaa3f65457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a4077c92cefee8806845c674f916c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5152c5042ddb390db1eb388a5899f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ca7a37d26f30e1b88776236d49468460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545eebbc2ea77f5dae1c2168d0e5ae1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63551971cc0232ffb4062917bdc36a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04b643e85f574fe86d1b1675052d1b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033711d20c7895b81b725ddeb6364f95464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268b633f8a36b6a9cc2d05289b3463c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed037c8f29e8349397905b61976c60466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716c62f3bd1ecd828210d31e414be0b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0534b0099f515b6408d5a7c34681fd2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d07a607aba39ba34f6f9c37f32ab2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030732672b6fdfcdc0fa2e3238e2cd1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0eea2acf354d611e3b042abcfe17be471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db914c668b2b745b39bd2c63c19ecd8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4b36f40cd33a52178f5ebcbba4f3d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7043414c68b96d17c282a2bfd4a34474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b93c3a562bb47bad0ea4cca09ca49475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1926cbf75de203a03f1774368a423476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea845843d992746b57ae667a43c512477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d63404588c65e6641ce8098e9b133478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268186be702cb18a9411218589b5af1e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f41bb3436c52b24d2ab1a60f2e60f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70421a681b93be61846877003abd04f9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e8b5efc2bd47810256ec3869c633a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2a6714dbf6da41b33eacb1ad01c6a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109025fc721a9b795c35bfbffb8ca9d2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797c97ac3a6e128cf31307aca111dad485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d883036b8fa29979c6921f93f2985c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613e98c0e9fd4b991bde7944f821c72487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73157e5c16464a4903e62f000b4d6b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611388976ebb5cb5a928acdd4c056673489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a1b44c0a7868cc972faf26ea6dfef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0648b2cc307db4aa02afd3fb013c0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321633eda81af813d9e522034c6fe09492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7dce5049927fec02aec1e82c67f4ed493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cdc0f2cece5f317a181cea8dd12d2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b21b7369bed077c18f9881f10ae718495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4c494782d3626d3bd68bc9533d05e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256cf303622b8191b2ce974934baa5f0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d75c5cea0a64a8b3ebcdb1593e7be6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba53004665136d5637de6ed053fe7f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c3e64c150de09e01f5f09925fe5b4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd218d0add425535c5616d38642ff2bc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876191973ea100d0f3257b7b6d5bb2f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc865d0e653d18e2991b39a4a15690a3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd5bed803dbfa828080af0c85bba48504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40fb7053222a5db7cf5536f34dc9eb3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eec946158ed876f489458eed2f0525506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd24046a990454d89578e75a58d40b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435d014e3fab603df749e78916fc796508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca67d956f5f7ab8fc57d98d6f5bbc9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce42831affe3eb9edf6c7fb9864e830510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db006df3d3032e63b133e7aa0d19dcf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8790f990d882daf4e4a23db9096520b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904cc8b080391c01d9138469c1fcd70513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31964a16042771fcce600dd05027ad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2ba3019d38f88ecf9dc2b1abfcd8e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418fc52dadadc2fc070c04245c1f25d5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a24deffa4248bf9a54d7c3d42cc43517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bcf7f61cbd9c0cf3b896e52985eb7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd6e801fe8a7292032a7025001272b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816975bce019c1ff92f6c9d310b7425520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa989c31ef5379ed4971ca623e0561e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e490efbf96c7262ec7880c49678b016522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229dd8650f71ed6242d18ef181dab2f1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975ad0b04d127370b209a6c92ad60bf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59fe49571e1325122afb2b0c62e601525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4dfb0564889eae20e7333ae8835c3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663842dd74f4125c712b54385f07576527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f91fe8bd5a33a7882dae0e25227bde528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c69768c9513cf76620d12d1a131bb6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2d7b5baae75789517b33d2d2e54c2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051951dbadc06ff45577ba887991bd2d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55cbc5e2c80a420de4b8483bd87e69532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88cb709e3e3167dcf5fb2b1c15fec9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50dfba78ae59fd98fd0bb190cf52d5f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bbec25d2e0c7717fac6ffc8743454535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d9a523cb35bdd4061f58d2876b67b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa25c60d8a9df217733a4b2db8dadda537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4730d696873636cba05d16e8d7d48ce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d00ac239232d86037613fbf70974b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5bf12521170139158c184c21475b9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1afbc821082eac38d0ec8efb269fe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea109178b7bc3cde7e39219961a37770542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eddc604269b160f0d7ae1a78da0730543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57621dfe6167b40e86473c33a19c0c1a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de19617ab6eb10caac70c8a96ed5dbf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262f60e4d0273d680e5be307c3068d1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b38f4e426027c9ce63445bad94ed5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9f6516ae6767a2c52f2cfd6422e4a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b665527ce008ca038b71648a95ee24549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d7cc462aa1ef9397de082bc940976550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0d904a4f43bb1ff88af37a6c96cea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308c6e3e6902b634a2f075e64ae6a83552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807b9e9859fb8a5737da307a21c1b04553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76f04e6eaf67ec153805de66bf59b3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f5084b40819386fa410e69eefb86c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a788b0cd2b1d857df6b9ee55715fb98556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4dab6a1a8797b308e53e819093089c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b4b36247d4346318751bd0b2f5bdb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a403e1d2e476fc8c198ac18a3f3cb00559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e649f40983536a980d26d159d53596560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2735faf84672daa7f415ead04eb3eb2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8cc9da6d5664b27a4eb4dab4df774562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347ce9761729adbd4627cc2ea358e87563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a6f37f400a935858a314baa384fd3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347103abdc689fd1ef2ea17910e9d17b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc255e5b5021147b7d8e84932988cc5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc037c90dfd546ac3e4ac1d1983efef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a814a374947494417d939cf6b5c6a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ae772df46161ca251997c8192c927569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b24d1baf8db5635792232902f21f6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf720bef01a5981fb132f9033ba4eb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95058b98d0ea006a92654061b960a51d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6631570589530b9ff22788c1873f5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1b0beba9cd6f9299d192af9c15fc8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570941b330aa4a934fdbc373c1b02503575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea1f5c5835b1e2988b610b7493401a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c98ae88e99748fa7fdd48b8d94e08e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d1810d5b4fde455e937088866aee8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90c6b200c50f0a83b4d352906243ea579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841daf061811d60b71cb8cfeb21b8019580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b56403c82300fc45618a8b39e88fda581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af00e425f8183567e4c7f8c3a6b623582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a71f83b7ec47c0250eda6f28d2467583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e3d7085dfc9060ddf455ebc0193b2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f823a556bade57951886cc2fe780c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2593ff215b71e4997672b1c333c8be586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671df0adbedbd0041ad8def3f099ff5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78cc1ba87f319bace54e454375fcd64588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d4da9e846b05d025dd9a631ee6e82589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4025545a02f66b5501dd52d7f692a69590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415ed2e2411f1ecc086fc89a2810181591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4864f5c5b245d662ba7b23d112ab4f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac858cb04031a5176e2bde87add7cf52593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd7980dc57e8d6d90c2c6fc2152d13594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc757ca2870a708ffe3744b06ab4a4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c02fb2bc3fe028bd7ea9b7ec39e37e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c462d42a5ee1f8a34eadfdbd245a78f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acc5b13b378ddf4bc1e0db94d405e9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593af884fadc670a54b333b8e5fba51b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ee56ac8c4ff3cd88893a60b2e88af600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3433235198fad550c4023500d8a30601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615fabd7da21307ae56f25b3d74876c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d735690d9b02fc23cb43c59efaa90603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab715f9989f1897dbc47309f0d7abd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c502bfca45df51d7cf9002b2b3ce1af605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ebcda59abc3cfbe918fdd9e31018b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b58ff284ba4e9c76a64761ebd7e443607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc5d9d4f412d30d53fb7e8f8d2290b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095eae063e1aa3c48ff86935a8235fce609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968d13897484f88c5ca353e8f967e96610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802a471d29132f36bf426f5293a77a6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd94dbf18903ff1936d2d54ae38a6e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3652159771e0177f3f92981590b99613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279fb04915d5df680de9f78db3febfa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0454b84e25de1cf09fd567042f4e8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167ab1616e66555191fcd37b6f817f0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92308daafa931e6c5ef26fa98537b8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754179c3eb01e9a1911a72d7cf929d1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969fd0a646327f7401c0f485730bff4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebc0e488ce3521cfcd1accbd9db60b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb768768a065841d9dba09e70726e8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4716ba6627f4262fd1cba22b202c8c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46dfce82618b309a562af12adca3f8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bf24db6e4eac57afb420cce592484624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97128abd66c69bcaabed688a5cc8459625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9e870159ac5b6cf82f853c071a41c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fb43b9dfcdc0f4cf5de81ddac163b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307017b8783e8464a3544f5ffb83c3cb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610c0acb8ae8a180978725810cedd28629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88ec1f99e82d117cec0a2d45c4e8e3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c555674df517ed549778831c3d637631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f27ee93c7d5ded60d293a7ef38043632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414352e5e7550bed7360d5edbed9113633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f73279b265ab6dad1b00f77fe2650634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c09ad2879ff904da445214a3a457a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fa9edc7539f6fbf224bbf45c424bf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204bf2080f5092dd8554a8a6d97e110637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd6e06e0b1a5129967583d23429642638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c1d1f85ec2f873125c14c7b2a1068639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac5fcd570fe315d3594cd60fc53b6f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364587671b640f936f19b8853ede2026641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf14af3d14118ad4181c14856da26bc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766970c20921b9fc8e69dc7bc202f10643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f93c6bf968ec771e8669220fdc605a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc6960242889b2313ad73fabaae1dc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d3f57deafca396613109244e8bb00646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb059015d7b4967ca5d61abde62b57647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69325f590ad37e169859035b13c374648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d00c11c4063c35a34d41facd3fdd8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f139c3735cdbd3023f05375b02a108650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03980fe2ae040bd68e84ec4fa66eeaf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13a4a58054748716355e589504d750652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b337c135d90d8c766531a2e0316028a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62e89083203c377a5257645c2b6c15654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f266d09fe4e46123b669afe0f8bed655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295866e14295acce5dab9443dcbce72656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e52d3196f98253b39377a8531d2f88657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63153b0cb7d311cdbe0da877ac9b5b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f4e049f71e07f37a4670fcd5b2280659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e99cee88e3e5388051f5fde4c1cd6c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81012178e184a121f0b73fb17d6309c6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9c0d93def02a54531fa5ccf0da0dd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d983dd83e453f7533aee2a4deaf11663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477eed9c28798aa2e010b067b5ba7e1b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f40931c2725088fc0d8f88136adc9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43063a77d7d11398168c6ca7b95d1c5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc749deda2f5081c451f6726e8e5f112667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a35375effc91aa2c083efcde00315e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd5c84ce4fe9ff461eaeff7c5b8397669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a3c34ac244882ccbf4937da70984a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215d5e9216efc9a7c31084c0d7c8115671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783ed1caf199453b7d8a87c563d8a51672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1ecd262b8dd8c89df493ac665aa73673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620e7d1908d0fbb41827cdc095ab05b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75cbf5922a7be54b78931826ebafc0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f6bd75f002c810513ec583ff32205676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628f9abd3311cf4088ceb3be5ccd967677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1254804c4e6b1595182c8e0651b0f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc9ac759d63a17673d107c7b11023f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b57408905fb13c0801822b17733bd2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1703c6d2054884593ebe550653b34681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efae5ced1214c86dafc56962d94ebe8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd463b632a0623f3ea98cb91ecde71683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e242f7544e0290bd3298dfb46f52536684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec9aa68ee95bfb3d81c5c139c3caec685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916cf582cef9bc2734d897c02e64d256686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39649da4ca19b7672b030a917d1376687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d8b8681be573cb105bf2aae654553688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986f10f2d1765b4bd00c046e3bb63a0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa365e2085fb5f036160e6f686343b7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b68fe9e5739219b03a842ecef41f4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531df2d46db99bb5731254572c3df1cb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aca39fdd61902891ff20f4cda98b9e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ac5d9864b9bee3767d7065496c5f6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972c0bca4c8547dae14eb4bed65daec695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54b19a3ac0351a0299bd022a9496f7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9f33f54dd5d8859a831ebe1f93cf1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c471e4acd890142757f4c6e3c0c6937698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164196fcb2214b3a9ef3f88d52bdc9d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b10b81a1b538bc28558ea658d5fc88700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59fd4881a9c669f4da4b30dddfe64d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9115990456b99b789b9756e06f9d7f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee960d261977838ce410fb63f7c2b3c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98196703f62a5ae8eafc043c1eb6f54704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801635da67fd1b8cd9507958a93baadb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91250e50fc952a4becc10af96ed84a38706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ad7b9ee8c13b7f7cad2acc3c66573707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f54d26b721d03733350d3336e9a9bf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a454bdeef3c0ef57d75acd3e1c9f50709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362dcdc44b7b0f4e52407f3fd0712de710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0e8d7033aae654d7b0383469308d4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffde29bfa3cbf25ff326dfc21b487ce712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595f08f6c52f7ab06e312bc5c6be295713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69aa954c9f3f594805ee06febd90daf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af530e3c22328b540de3cc4aa6794b20715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808bbe89beff4b78f0c2dd9c71da750716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b19c62e15e8693657d279c1fa2aa55717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2601e878907b341f2300874b2e1d1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f934c84f0140fcb0b03c2d47997caed719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d8aff8385ca849f5c229cd962bf39720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754f38736948dd5f5344d0a185ea27d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ceee0d18e62e320a1fe29b4e773a6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bffcb1707dad59bcb809d054b347dfb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69830b3e2e12547acd10198ccd937a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5f63c78d601b42f4935e1638e01ed725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619eb6a747b5af3e36fcdc5a3b7df687726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0837c776c83e28596b76431e26454727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef163f3a4fd777df5f33e496164f01728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc051b6d6fae424653d98b285242f4c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9b1ecb4203d5e5fb8595470f1edca730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009aa5fff8c9429460685b32b5266c46731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36ce3521db4757970f205a8b077df3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950a7f561489ab6b54c803bc6d554fb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf76bd2d8211260afdabbc238c35026734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575cfa5068fc509e3cfd961abc8f7f5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c09ee8ab6024b04acf92db44ee1d1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45d3554def5a49c2246b270a4d05e0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3fe537f648e4a591cc78a5afb3e34738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224caf33adbfcffad03ddc0751fb64ed739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d388494876f652626c8d28cd33e99f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e6c22648337dab58d41507a6e9b54741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32156a630743ed1da335c040c17f3b7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fe1b98c4530c76904f10ce6d0a7b6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ffbf0189b72b72a7491db16756d44744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b9a99cafb338fef6aa7243bf9220f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b61055c16a2ee8e56e979c8cd1ab37746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162bb3ba67ee6cf2d99f8f6c3496a53747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2545c23941097ebc1f7fb05c386426748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698066b509dfad195d5d69d93d1e1ff5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b39f2eeffde812e8e44624f9779eb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787522d7fcf11e95b4d472c1fb4e1c2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4a73b38eac2525a3eaa9550293cd6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8349e4315e87e49b6458ddbe0d93a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfd4c11b09880b7965dd2f0ea441fb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ea707ec34a6a3d1db0a6d0cf069ef755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab2051a07b2d888d347d30e685e839756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc031ed3c5233e9d2d692bcd095e224757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f28b278823706a6c5f58d6f40ba76758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5a0ee4a89a41e6648c1ce84dcfbee759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2296f4c44178e93e746dfdab3a093ba760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92dacb760aa1c1645af9f0e2d70622761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579c3c58ce463cb77a6a203094794a9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1dd54cdbacb74d4a753fede201fb1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c4763de3d02e97d92bc9d19259cef764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95536bc0c46548f1f27a72a72e97deb5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766ce48325b9ff97eee2fde87f1e25f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebd226c168604a7c0659e2ebb60374767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1775f96d7bfd21c13b2ca1e7922f8e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d708b51c9f5f2fbd9ec2d7919b94ad5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55869edaccc212644f0e35b6ce87fc10770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed1ccc8c13937689eb98f83567dc83771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c39c3292f2bffc958f48473f3545cd772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbea8d58aa2c81d72694d330e78276c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72202ace5cacd28b3dc4c77f972e4e00774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc5091912b5e28a9a997b3506bb1bd775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8af40ea26f7ce0667eff383d8daf8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6969e3ae0ce27c0a46e8aee36d9fcd777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580b461add6373e533a5bc96f6f62e7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f154e2e60d4215d3097fb6f9bf668779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431efc9693e02d08c5949b87d4b78060780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038d83a5b3c08874557660d486bcdfd781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e062692e28b3a506fb2268c5197bf782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dee79b1e20bbf2045d375a5edc5500783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a474628f9c9d1f228c2c70fa3873ddb784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64351953d0c0034da88c28bd048c6f60785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da714f11cf178a6852ed52db488c201a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4da58a2a5272209836940f957af1a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e29942f2f5391508d3877499ae055788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01131fe41a24e7a3687fbbae07ae4b28789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc82d0c2f8383d58d79643420a65e70790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cd51609fe04a7d6effc3a5f01855c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f10024ca6e1b9b0f98ff705bfb5573792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfdb9b76009fdf4f7866ae4cee1faf2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b71468d6d23e400e02ab787cf6ccb794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3fcdd238f9a736b73863f85a4a975795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bafd88f0be0043afb3c5bdd20cff9a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d446f0070c64b58d86699e7b5805e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ba3aef7cfdfa796b0f0c05c6fabef798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04316239c228d99a7bf744310cfa6f7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5644ce15a41d38c13a71b2dd7dcd9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9051f0abd330fa8fa4d448e9ccf35801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33104dfb56fc695fbe4e4d90fcc8daf802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8032a8b7426fc46b8f185a7523bbdc803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ea8a889ee1d1d9045dbc7e2e9956c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d799efb10d238c67432c01ecc12634805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41ed45d8a163a218bc8a45c36bc167806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88633e43b760a7209e8d135d85d3d716807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4bee86c815d57f52194a3c9257aa6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9c8be94b3522a2c9543304eb256e3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197522d0aead81e726c8da76f14a2765810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef9606d7ae2de186e0c0107d20a6d9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d039012e0ccd8f73b13c8f61b3cba812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0ceced9113cde5bc42b961b23564c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6dac2cd3347e895f7c608dec0d7f9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52b4668c8807ae240c464f1d6b210a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24e18f54986f2dbedf302d3745b354816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca74dcc66d92a9463a215c7cd41fb8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b5472bce4a0c0381b7dce1586f21c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a4dca4aba85d12cd8982668d12be0819.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>