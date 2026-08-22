--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -3598,51 +3598,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ed7e20aed6953a1ec47eaa4f337561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fc63fc507e1177c8e6c7bc057cc462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71a0386e0642245e4154aedf9fc34d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a399d3819e5c12ae3a6e28c80aa1f24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17624e454635f5162a577ebaeea85dfe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6123fd02af375d8a90c511a5819e94b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82792e2fc51b0e38a72443164accc1e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2514289cf6b7ff8e3821c7d182cf48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8fae8bc2c3ab73f48f0fd1e15b61e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbe0d3f43c84fc00a6f48b61b2f63c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0331507b157465b7e951c1c04f054a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e318f91cd811ce0d1380cc678ba1a312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837994e2dd93a88af89d69ae9ab4305713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69c38178326efa3a0793612700f5b414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240facff947f3fd9b4fb79327a43adc515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e4bf1733f76254693c8090b80598716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249217cad6822d1aadcde350aaf8e63717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc32e9d46b3f2809704519aaac3ff0418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6cdef2373a24b33c22e788c9be61f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320127cedc307acfa81c6d54bcb5a7620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cc5908e9ae78796010e81a7f033d421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1fe45af479756985fbbf97a024eca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d76d6c16fd00f68d316ef7598d350a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237aafdaba4de3dcf2b10ca2d4c1820a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c604c73a2a13e2af83758fbb3ea73225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89e2b476b098739bbd821bee1bfab726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b604193db94e8f54f99955ef45c77d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51819b759f3d63bb62612e814b37552928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aedd427839675354172f0a19d2cca029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b836b91f1609d9dd656ca51f75b87230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80f871bd40b3bffae1e7ee8fe9a0a131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b654d934d52fd17b64f2cf9a5d70532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b29ddd3835d566d140ad0497e907b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa497f310d56e207b753434d43ff753734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b275fc6c96a75df430b99cc5eaae2b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf635d003873176bcbbe812cbe8389d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91867278aa55c79e3043cdb88649973337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cde4c2357324bc5ea8e4a1f2ad483238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4741afd7f4e3f3450e714e006300539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620aa87dd2dcc3747649ce8ccd717f6440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479232243d77b37104eb98d8fd2b3dd641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d28d8dcde73c604bac2a34bcfc103b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983a582264e257ae238dcaa8accc8ec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b994eb173485c84fc60b06e385565744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8129dd2f525f0ba50cccb29372d80745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95f94aa5aed790b8e11cf79e265aa446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a787224e3f28b7eae88da83f18afbe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843d3a30592ed71bfaab8e39348e21f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15917c550502f72e3b44da318766d6a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc488d21f9a9ea61d825323e8de354e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b369af4dd0ec5a15b50edc1a3cf0cc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8327801537f91e5cf120564f1be3cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0acb3bdc7c581ae95af0bb4995db453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa3c51367b4b237b4b488947cb51f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73dcfba6ac49940d1ed34d15efae6d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027108c291509b7a4864e8022fb7108c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400af9ada9b05aa7880b62b89b2555757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8061af07a2e4cc7a0938ba4c968db58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf18e22c6f6a855da7014ffd09fe54d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefbce96a35176837149e7eb68535e060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e603cc7bbd9d436ff4bcc59de868fe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68401a3e8c44a09c82709fd61163ae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d68559d2b1c0dffe309411694813963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be0878c876758477fb263fb17b3b7064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac65e2b627a9415b8e4f496749394d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86388333a77dd46d4af188dc6c1b7f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d3c358bf1ff83788dd1f2fb5c683f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568dfa84a7ff19935f7ac3712f88fd768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb28f9a85459de800a0a4cc4f50f2269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc96ced1a8464c27a8eade28dbc50c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e57064ff860d0e2cada074a177552971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c598e2f8c8300d20bdf43d6f55f2b4072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ead01ffc54d69b4cef7b7e89d3667d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950ccffb1b1ad9d09aa05890b604a6574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12959be4fcab673aa56d7752af841a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12fead58f5475df2c74835c85fd7b176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813767738519b82074bb9d553d8fc0c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157743652f034056d3d494dc5ec02efe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8f9d8fed59ebc485c22aa468fcfc279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236dc70377ed17573da9003b6dda6d2980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502bea35d8e2759ebd20a500f1b693981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b073ecc85c4dec48c450a1f6e1ffed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14776ffaa0dbee670edc87eeab476c1283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa2b9afaaf0205212d33777af2acc784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627505d99da7ff75e9008b1bd2311faf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0bda06f9babfcac365dad8d20f04886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236029870e411f543bd2c54595abafb887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d549de24880ee4b9382b53ef3ac0ed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7951e2b3440b529a8481af093c6f789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b6ed178122fc6453e0f931523eac090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70601f470fc2f4db2b231ec8f95b07691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763db52bb606126c2f39f1c46d2a92992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4637f61f29ba7fca2255376c02291393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf0ffca82fe0e161fe21350762c44194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399f7fd4d029f0df973164e62c2c41e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df8ead1d9773a8cc7ec91e22a97b2f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d233be9c3cebc15505d957ee96b996097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6136b1ed3653ba3cee7968288e8b998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28966b93afefafa7412adb7e790a475599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e31ae422a152a0bf2dfb9d88153989100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb459ae0a84d750c58ed869c785c672101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9997b36a4d0c681beccfc0ca94ebbe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c950f2bdc4e193fd00f8c68752e88103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bef52d7b2284cb753282ed9b401432104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033e9cca49fb745f37e111dd60a3662105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241d945b805a8a99ba261313121a0d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3217bc9945b72a72a0f8fc3308f0acb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f12e0d18fd552f47f50bb506c0b9b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551c8bd5971fbef2a3809b6168f3b03109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f1f6e10ca2bd90dfd2382d7dd8e61110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27807b8201cd656fc4c3f3c4d7640469111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707d413c05a78bd79ea1729560bef49112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4689287c77acb2714db1a2799137c1e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b355a00da1fa50279763a00fb252413114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8022d1d524e42004d990e3df1c929115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32606ab49879ed93cdef544116584b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093488e6b40c6fd4e63b4e1417c4588117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270a92d9c0fa426fe58918053a9d402118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b4c57022de2af34636980d7132e1b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272256b9cafcfc639b8f96fb711f7b42120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab194ab10bf675354736d4622af4fd13121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161300e58f712e7da3cb0c8ab2f083ee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a604ca96d6a2856089ce636f20481e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be5d8fea0c80c7247f0920ee2e17ad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2264717953426f697480716bdd720125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231f3ee4992db040cb634fc6d973608126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1c3588353c3cffed9c801105f554e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5950fbf22b3ec2d508468991c254d6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40799186f705369c9f9c51f5d981aa95129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069811f37514446ba18eebf94d9f16e3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24759fa93eb3a4158d38bdc0ae84e0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa4914df8411120334dd0b4bf191a1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693f6367d98af8e2ab4f99c6fe62823133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef2df1622130ca36dd2cb8b3abb392134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a4048a4a665c59e4a5f922ca84f74135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd818feb684e0b950678a227bda76d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e91b2907c786d94bdafdcc8401f2c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9d19b49550b63995208681ec062e4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efced05035467c993aefe956914a881b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114283b376afc060bebcd8b401620210140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e268d84607fd29a6dc16b945e42d4ca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa70c5744d0e89a0b715e1843862b92142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d8306cc9c8fcee60cf34529427861143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140d6730356b2656d7c6f8b9ef657d4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa54c9749f030f17df6034f85e1f57145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce82d67040d4956f125079199cd9d98146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56613bccaa383956ac15f817b77977f7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e642673da8599e57c4d137eda8f6e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28848affdefa2f459ccd4a7ebbe35232149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e442ca580c70144dbc9f76a7bcd018150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98378a3599de218a2e0b0b4eec88c105151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01dd9d5a2720948a15da68095eefaf7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771c16f9d1a54c0dd0a116528dfcb8a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc2e03af20a91ae9f45d16e4aa4628154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1fba1fc4e9167c5b725dce8aaab930155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c8030a1da6e9742718c2a52287e3f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d80dff32a8be19eb5446b086873bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63dcc4980a6efe01cdea42e2329f2b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45e0857a188b5ff771b2d3182ef582159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f320b716f36c493f2b03ec5e77138d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c41c115c7a1a6c835f8f4e9895b769161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24cd9761aa104cdfcf567e6c18920c3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67586cc13e9ac9e819bcacaecd5046dd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480ce49f9dcbfb6264af6e36131e97b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae91af5d474895204350bde6db0d5db165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a0ff0bc8e3f5471d8acfcbbe1729d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac2eb2cb7c754599a0851f26e500a9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c428ecef8020cc818c4568d4cc171168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce3fa102f1438758c6e51fcd941604169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648882381cfc2b13c57d151acdffd78170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c3c5a7d88f31a4e069f0492f136e2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26a23f0e16eacb6f21f8fff6c0d861172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0ffc4cab81e67f7a976b98f2ec4b7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566ca94e861e769e1c02994f09635d8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ad91e75fa851dcbf09cc32d0702a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e3328d4582d7050e5a106bf35c411176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cec60270529b64779dfe6c96bed38a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880bd222e220760b17ba5196269edb38178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee62c9f7f36c07809680cb5f81f081d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30225247a08e4203d3ff290e3146f1a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900b1d49f4cf14ed64932ba536de25e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3b2e851647b2eff51fbfc1134c01c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d69a3134d55fa3c1a40a6fd39e370183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b709da89c5c8efe39aa24acee037451184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe389ed5d145649879843dc12fc5f933185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74683af6eff5a1ba97a3966ff467cd15186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9155630fc56afb00e2f4eaa0fdb86187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0b2fbe1a0c891764de1aa67f18bb7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0545a0027e971c7cfb055979b57e9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0d20143c3ffd292ef926a48516199190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00318729fb9061eacc983996daca0040191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c47ad1f1ad8d4e0e9de9c1a8187aa8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8243af6278cb6919439e691604a89193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1223665aa90f17f97cc00d81c2527d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b7a438256b4de7a87d07f1e0f49e7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6fa53446bc817575a2c0090be3293196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e278e597412296b9f5a3f39d98862b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88406427343fe1a0ed1d859eef5bbd9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8033e934ece42b71990839ef811239b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841e5b5908ba5d956013bdc476b068b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85313b77b76bec012081c22c6f2d1ad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5910a13324cff2d4c0efa8102e999b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfecd156410c3bdaaa7c8a6d5a5b40203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fe391410d76cd47fd3ffdce9355ca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16c921cc5d3e788287b6ea162185d1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26847863b6576ce20359980697b55787206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a750ee897d71babc09f3f05bd4d0e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274b43567bc7fcc8d35fbb0c7e1f5a4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493131cdaa6b640a5f1af88f802e7c9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b53dc77229758e5cecfc9aa0e6cbfd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4d9a2ba6a12cc6a2f360dee46bbd9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19b9ca74c1fb04edc52e7e98167327212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292f13be1ed724c38f062d4ca8b882e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e353bb14e168cc28401f09b6bbc841214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7318a85a26858226ed49a4b6d98154215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c674dcb71b786c9c8ee93e80580c1f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92456721b5648cfa685610330f5b488a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a99b1291fd1cb2396399273bf524f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f50cd91303047dbdde2226664518c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d91ef984fb095bd600c6e61730010220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1576088ad9b1dffa3c78295574662221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72094d0dd1c618eee84e99ac29ad9914222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be033194aafe78f6efe8da5318728f3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fddaf9efca43e08ff10cd8271e171224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a36c19e113ed13a6f5cf0c9072940225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798dcd6a9c8d9448a42d21a1244c95a0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9d428d3e43b46c0ee919a94ec0cb4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe89d354b646a84a4b86aabce6be79228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc619378cfe7dc0d4acccd08c212cb33229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2da10054cf20a812f168244647aeff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119f502da627e3af29a13786fd35a8f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b258f8700507b75ed7e4d80fb0444232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4a0c17c881c2c8360a24b1bdedce9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e7cb0e2c5f819fc76f507c73a9f41234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75be4d95b50bdc816c5ea49e46e01ae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7cc5fd1336aa8df883c4f7fb6881f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8688ca4311e39e184873d977b5297e3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a044bea4e25dbb5ec5e7680b863342238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1fc7c6ccbabbc9ca17a02b9a174c1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501963d8130eda2eb6aebc54593cef24240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068bedabddb3fe0a23c7000842a5f62241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953302e792281128d3d25963cdc4c1f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189eab32f2f1567b5f6722ecb17a795d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad1a4e44ffccf8369f73fc4b3dc143244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6d6ae0c378d7c82ae83121d6b0781245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c280b22d8351ad230cb227d0642c81246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abbf03506ddb275f68f297be644717247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4463d3f46601bca57291276c226784e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049bf517feef1240f819fc486a52832249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e5358f7a443cbd41e61113b65a6b7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a013eba08bd6a236dfd3dc8298aeef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e770a51decd51e281805772af9b29b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e9938ccff9be4f20629fc96f7d3e9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7248d7ace44700c1009b42d6e6bc1c8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472760d7dd7372dd07290cfc9efcfe4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadcd542604d36e68a47d8d1fb75e24256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d60f7d93ab9b4be8a32c849f577c4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383ff5d9e97fedd066f0ef387dc0465258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450779fe9f7fe8424d0d58614bbfc377259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0b5eb8be4a46569556b63290ade6f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bd813eceb7dbebb9d58d1bf47bae8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee01e598b762397e5214c11e97a2f00262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9768a3dcf7222987ac300be307729263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b27a08fbf256c7677e6dd67600c3b1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0b26737a4a765708ee1553e066479265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470407553874212f10f1bd52151fd6e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733139d82cc40a4fcfe124a9e394745267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769da59d4747d04870f22a47e341eff268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e88101b3829e5ffa2657da2dd7b66269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2094b14b594dc619e172b7b553fb5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb32a3b2db89d6736c991e35f281f0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7053888b2e03e349bfe676e3e2acd0a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa012de1d643e334d99c5de91cd503e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967077cf8bbda69c6ed91ff3138382f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c72150a8408b8951089b22b39e2e1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e52d1dd2f63dcef0d60798bbca788276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015e9fca3be85bf68dd13a56ff7672b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec825339b5c710f57d8149ed6e3850c4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705850ae0263ef2541d6120af8cc5de1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7efd235ec3d31c74af1a7a2ec8989c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af0f178de2689698a0424cc1d265f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3617b8645166b98efcd456d255130e9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8c3b67fb71f6a5336aa4b30e7b943283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454672acde564cd1229254223791320284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1cff464de70946c635e6274ae1f1d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115fa3ee409f5f4a16cde379ff4d526286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cc7840bf62fb4aff69087836fd747287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a17d4aee78b10f9aaefbeaf5dd100a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ae6e30c06af9eea7199d006c01d14289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5aea028bd75fa59a1f7bb125e2513e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009dd888e01a712791643f849c2be42b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ea5d90ab0897833aa476c0a01ca13292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f571aa1d0313c25bb247acba5aafea2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9af2502733d459f0f54c0cce96c7e7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688183b41fc6be26a3d242ac51094726295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247a3fcd2851733988317ab8d8d1c2d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28acbd6f723bc536de14eca07a9d61297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9932f62ace5d9450cf1f0fc957bebb8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f96d7a26a63c0b86ee26fb8cff84b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb4fc5590418470cddc6343e44b2b7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6e357f9b48415ff2cce0e37150e90301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aabcd9881245a4f1c52ab9d411c8b8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5dbe082818fc2cb55c5abe55bbf8f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b591853a74c7a266a4ffc8ece3e9bbe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176aaaa8f41f987d4c2e183ff608f10305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661a1f9776f0663630cb6c12508ff1b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1420a41e154e431f8c542ae3a620c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648de3bd33c32e3b736d5e50daf8cc1c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af42cfbecec25ad9e471a58ea442c5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13380b216ec230bb525693510eeb69f9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd994de683b6ff797772f5acd3d0423311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ea7badd50217932ea5f33e28538bb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479f52c5c11ee758cd9855405572a86313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aac0c22b30874ac23201d02a4ad26c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47531ead4e6bc8f8087e9f6a78bdc3d2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35461a3f61126add81f0d982a7fd9b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283dcd16ae8d5a66c805837296d8074c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8238c79489cd1863bd6d20b58c99665318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028088fd1865260c5c13c8c2310fae0b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841a38985686fa625a9f22c70af8a74320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b63dd169373829a5d56c44f7de202f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817dc33c226a3581702b4535b693e3a7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1487127174e12416e17380a870d15323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f88b300f9562a2651f01eeac15863324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060388ab8ecec81893301e794910ba0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63b5b21575328ec9447249ca3db896326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ca2c6bfbd3885c918737e75393f65327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a631d3866b31740be8fd8af0f4bb1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c80d1b9b148f7a9c6c81b5e0bcdc63329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28de8e8f6ef2a63c98949fb364d7192330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4ad46729e5ec1d99f8451aca04c9f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531786066fb5ef67dec91388110132b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645baba8c549acc1c84a1b4d216cd05333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44b1483f67e2a032c3c3cffb7d1d9e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86eb877e7ac63ab504002bb0a45638335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0c3d7207dea9f087af91c847bec44336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18095d8ea00a8d25debe148e0e6ae0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82c9dfef032f098fa0af2756ba4b6b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c155d09b81a9d9a215e2d119f3397339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e8980f177fddc154ec15d1b23cd43340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084584bf0a1a0c5daf3f43bc729ed4af341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d40606717ca7d3fcae97ba4e51e5fa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5e70d410938c471389f738896652e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734925b3d2690042026c91b1a3efc5db344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b226856df595ccb8366fcdfc60a6a31345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732cb072e4254c037d4ccaddb2a894e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810852cfae75e2d62b0a73d0b0c5c95c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0c60b8a772a28426823b8c0bf0b80348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332ab79d5de8b842df3b3d98bc7a621349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a45dba65ccae9929c109c7306e8d5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd3977de479e5c6c1745e2eb7e9c1e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4cc4eb103a461a0ef77eae37a796ff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6560a0e7aff0541cc01644f77cfdd7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23edd6a75ef1fcc334a5a8c20e34d56354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42d5bdaa701924e924c170972644c5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3e61f724e3a782b3a0517abc91a7e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb9f7bb08227ee4e9e48dd6466a9e3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f385437805dcad397977d8e9dbd6d4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eae47e5d2eb16a9ba4b1670bd3aa44359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482f4f79e262531ddcd4cbc9f28749a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a955d5cd44cdfdaf571f6efb3e82ee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471dac661d5821d955ecd916b7e467f5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc5f5e1a051862bdfd4611eb8c4952363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9ed217424bcfc6996ee6d1bfd4e9a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9285cc6f3e4dccc3ebcce218aff0257365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee334a6577bfebc24236a66158c6d00f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72c146ad9a7a7573d358f5c39fb41c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31a2b6c1420771ec4024edb24dce20368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36ac7ae9d3588a1dd708982f2e2531369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a63a948913f134e2573da528642224370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b69454396fdbde95f8a93a8a0d2e4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85424102a45c49090ba13ec6086fd9b4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a008d3c67b6d3d11c5241b70c24acec373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb944a309ad56c53f868761388573d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7ea72a05960fccccf27b1aef66740375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97662d1bb1d7d2edc6567ecad73b8b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e501ba52918d57636b8b35e063b015377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0adfa0295dfb06c829fb6731b22d2d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3310f43fb90e3aa4a96d54e894725379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0180dd1068f0777044bcafd7bf7d77e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b7faafcfc636f764611841bfc4b7f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87a142fe404f271227ff948d00c048382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662c7dac582649d69eef3b4e5f52877383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db126839af7744df8a6bbfd9f081919384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e54c5e1827e3900c8e571006c9c514385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06c254831dc83b909cd59b3b113b33386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d36199db6d562f8b5824ccd281735387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509380961db39a2c182569b3950fdc6d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5aeb8f012bceef02d196b31f21cad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa187365297b8a5d6dd8d207980020390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128030b7bd83b443773ebd94de775b3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1071a06d5da682862aeac13c230279392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eec6bce3cb615048ab3e2fd879083e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399ff8b3cdc849501c67ca35b931b72394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7ed0fd696491203e9495cbeb5f0ff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0758ea3417c1009e863803ea18077396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b032608939608f2cd955943e6cb126397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e56e0372cb11442d55efd9fb6a445e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77722625a06a7dd588088b459200b265399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bd13dd4e3bc67ad2a2fe750cbed3b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5ad67c4b7fbe916037218567bf61a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a246623ad8bece93a40ab7f1a20d43402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6ca1db697e93d4e8852914cb181d4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2f338a071db30748206b4dc80d958404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf1ade780f7d5945f3f1afb79f754b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc099a26bf6733da1a91c16cfe65bf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c07d1ebac312dc4498fde7398e0d47407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e282678f29ea80580551a3f474a18408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779387dec5ea20951b307a2387fe09f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602477d27d0d96084667cf147dc97fe6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c97d3333a208061f76e3450006135411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750994f0ab3480a8c68f5af5a9e28724412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b99089c71b947f0106cbef324f9b5e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d76de47c952aa03008ff8797afe0e7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a8acd3d333d84f6288e42f2907d40415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60049d961f5f8438cbb5ba4f45e014f2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1da455a68683b7434402d01ca9434b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee2877e5a42cc18798909d13a0fbdf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c11c9cc8204daec004d8139b9d1b64419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8e9c5ab62308233ab093bfef47841420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e2001885e8a8739bdd93ad910f894421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb98b8288ca18e45db0317dcb46860b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87668a8e078df908974d6118832d462423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b2a4f22a1c0c343d85ab4e576617e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f883424c5f15c0d07ff5659736a8d0d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdd8ea33449ebda165975abac20898426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4d9b99bec012f368d320269d79e68427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1eb0abbd6accb277a9bce1b3182cd9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1fe64be84150e3ca403a913552955429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a895186b26df5d1305a7968a7fd8b9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c20d57aac5dff85b82f0aa4b8e744431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a8a85f60b39bea90d92479a98b606432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943cb3188537b8c17dd9ef15fb42c3cc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716d6623ca824e80546a522093220e7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c22c981b1c22daf76eaf3728cd793c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc9a02ce6205e028c6e44491d462e2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e72df9d4904d144ffb28945f04ba58437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f3d78be5907cd3ccbe1a585c5039b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae766ddb1189e35798abb4232d38abe5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82999a8e92a55d13f31acbfc47a486ce440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019edc0ad88f586c6b8fcb023620c757441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de919eb67265fb571e66e909414e08d1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780564ff22e587ece36b5235a2d5b033443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd08211a18a553a09ded1fa7eda8d8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0bebf9e87c394cb9f69fe4375f6476445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbd85b5838e678583d1342d3eb404f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ce6a823a41bf66fd7c9684b0a118b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21dacb22a302d276005db47bbaf508448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5bae7054c03712f58bdd47cf8a8c02449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f282b59c704e8499876d212f70fc6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe7b9c99240b5b2fcce0404b5c7f71451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0c182282af6ce33dc1c0bf0136e13452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf26068323092b51e2c634412e1a53f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeac845d93e0033fe615d49027bc4c6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc68451d0bdd4436a962423f6f68c7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a243e977853821c03c97525f6ce3647456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7189afae544be5ffa9cf5871670e9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cb76dc644dda2b3e4c3cad603ac9c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81902f232be5300b676f3e36569174e4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2245ecbea99ce6b6a7a17b2586c060460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938b9cf8b05e3f2e65e5aad4b1d1d20461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb29121aef70a846d15138e271d9a7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d158b908e45e174bc03e693119b7ae9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f80ccfb2f69d6011ce47126e89c74464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1776d21a7e2c08fa8ec793c4677c001465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02449160ea6de7ac51a0c3e1c87ace50466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7be86ebd244abbdb77df501338bc6b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183890e22fb9203e1144389ea5adc12468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce52dfed436b810634c6afdbe76b4b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c7014be19e7ba6b4b8aa6b3ceb639470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf163c10070e078bc0e99eaa444afed3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8923c563f83bf359e1a2744a8d0129a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e4d7dad81531e7bef04d5af8fff22473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b91631485ef3f2c0b101e3a3967e2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49337dcfa07459baefd7d12b24240e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5db7c33de54d6ded6975d6b6caab6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f43ca75d03a0e2e594fae1824a68be477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08bab9315dfc5c1fb838defb83ec97b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65dbddfe82b3e38037d06d9507bc57c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75210574fd9c05a42eb953ff14697a5b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db9a4bc83b5dc93dccb6afd3e8b3f7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0213bd39d455d432d559968c86bdc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bfbfb88251740ba74008245b821b6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a9209fb7cf2bf1ba8d7bd6eeb1ae5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f8963e8e6e1253530a23f16336351485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07609534bd08f56b6f648c27538aca9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36665dd64b969ad7b70781ba7d3a1c25487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e237f2d177553abd0af46a0ce82b8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25a73d97f05ab0064708b24257cc12489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10db829b691b2dc8411041fc17f1bd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47713d1aeb0156321f1edc2567190237491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33a01d863f925a9f2e003b1aa1df37492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68df4acf9397543f491070216c0c021493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a793a9202af74d4f13355ee3a983d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f386113cb50de8f7786805e162c682495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838d9e9f1064eef8a95d0298c8768da496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffa4553f1c2172ea7423fa9ca5e92c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79dff4e2eb46ddf2e5bfb8b783cc35498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e799888e737f364f27da100b2bc65499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d06464e625080a4c766a2c3f70d60d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f0c3cbb5f6c7ed679682a426ebe52501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ece74a0ef707ede32e7d609ae4de1f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83f245e1cdbd65940389be3a88da19503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe55a08614a2357e6a45ff36825f28f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff38178b25d47c6116e46619909ef2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3a5fd52c33d5eb0fb7d15635373ac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd2dd74e37e9e0a6e7e485ef0d58c0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35364a41ab1f72ea33a91780f1091cf8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59cb65c62e41ff5fabc2c5956d19e5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b8d61d7a974233c745ca3f639b64b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760449597b5796d288fab391bf69c5c4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00a3be4c8310988a8dfd1aac03a341512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4df0a568d3b9383d6622a976879d19513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847205d9b8bb883184eaac42f8db9f7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b6e4f83b1923b6145c3a9eb8d4bf9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858740e5154a756b11ab550140fb29a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08fbb10bc6819008b478b2ea24599b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c76ffa23b70c5b9d22815289f512a2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0048c2669b0bce5591962c4b81fece2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70220c7e13699bf59576d6e3933aa4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564a764d1154b138630b2e7c4ad239b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af49d50900eed44dac6f4bda7cbe3e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d470067e98aab91bd36a7bd2057cce523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b21b50ea1ced7001bbd6f1ef786af524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec3be2adc4d6462bd285dc2ebfdac3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f1ba6814b537a08057e06607b3c6e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c85b8550874944b06a2ec636b125d1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7115242b61e56f68e482f8b79e6af528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2baccbc178acff419e4f5c1f8e317c6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35a3a6805b613dc0392b7d8e7cfa9b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1f2031afc0d25448f8de532d2bb3a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710608052b32b7705aa34718a96e768d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc0660559435ffb40c0a51746d41d7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444d8ce78f20a4fe1dee34d14fbfa10534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa451f44a88b8936ea86a85b4eaf1765535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c313322d02ce8ea73cb1e2063be70536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b1902f3eaa3bcdb2f497cdccaddd3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548122735a20812f78ee404dbf41af8d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bb17f7be131740d453b85996e24a7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85588cb59941539d4e90da008cc98a33540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8f1661ec4d9d08ac2f5f0c92ede72541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7e61c11aa6f3c78c533a3e2ff67d4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88883e12248226d39515f0d42c39ad1e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28c0f5ed45bd6bee1d0646cdbf3992544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3927311995c99ad9557e290e411fdda545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079d67a067cc9f3673626ca5c3c85f6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485862181fee763ac7e1f1f990037a8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d9aa70715ac90af8db2c47bf26938548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de0cfca049a43855e286179db77554549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ffa9f75b7770711d47e4b1328b3a5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac43518f5d73a3b64405040eb2651a5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434262a9f2d35c58432470c8a6fe2eb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd29c35ecccdf17fb2fe79f854725a7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5acc36fd4d68f45d8b836256096692554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424d078d3d9409a7001b4f7ba79a75f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5bf6d557ec3bee9b93f9d760e46f22556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cdc20c7427ff9df5fc07dd85291dfd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9cfbe0f34a1c6122545949a801b862558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52e4aa8afba902a684ac3b34a60100559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f44f7a48dccc757b97fbb04c07929560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48c4a055de8aa7399b6ddee4366ddb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28793f0fe73babc0c443f1893a2cf854562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a52c8f9054fde863e50a9a9da77499563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73956357348c29c330f3df2e17e1125a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e52a92979520b038efcd5fc7eec541565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc3436409559c2928590324c8f9c6c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62892a92a05670cc98989cf1648cb8c7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d76b15c738eec83b9a7e0e22a4a3a7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569135873de4dc7e8f9aa643818092e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb5f4c403fc246b6a4a27f1074fbb0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a94be8ab50acee3e0bafc7efce4fa1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f195cbb34e5c2ec7ff4bb2348c267b8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c3caf26ae446837e971e415fa0cde573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c274804c0a5e6cef6cae298e617ab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59847c5b4b68991b7c7626376b3f6bb9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad669764744b9d8188ea43e21f040af3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8bb8c2d88a2996ed8c93de4855894577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882f6129fedc6e0c9798ca90e1acca3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809b77631664f6db81902170e2edfff579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5b0cbfa04d0d37c75e92d28e7a302580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901ef4b6bade5bd20adb1a2d3c0765a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f28ed170e5ff3f4844a7262b609da1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94e6ac7dac8ae740ebe04af4e34a0b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4e34764dbb97900dac240db900812584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da2456a6096f4979c2193855b9fb73585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51758f160113f61e717c803b7ca8f5bc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce06d93e65ca9096d8441c48c154a81587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bea332c04c47b8fb1c4ea0ae3ab0a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ddf2cb8fa9fa60478fff5a1610e810589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4691d6bba6347a727346c2523c32c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3d84dc96a49c8040296ad505fd688591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48894f974f569f708e3cf827fbebb5e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752dcfb405ca7325a8ccc08aa17888d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f66f150072e58ea0576a230cd1e2d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c35c8127ef2e699ecf52a4dea0adf1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3cb63cf932e7cdce49c4edd7f06a8b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b6a3086f7708535ce3fc0949fa1aa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7151a487261b19d6b30e5567e733a16598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40434fee9a6b5611d597c53e03352359599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1dd361d386898a65df56ce6c61c045600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae33c1accaf910e41fadc4341086d8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa48952438659a42d7c69830669a6e5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db459d6ad9d505ca002468d9b0e1b6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4cb1b98a2857b0630e2211946fbff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29d2666f235af4c9c6cf2d2527f424605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257aa5861a84e72e1af3df8ee82e205c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a172cf4d09b60389956a55a447194e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb53c9734c31e56d4593fe74414228c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f97f01fa8174e09a829180d6e93c4e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67bf8bb27421d2e6334840ee23c157610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe5285d689ce68406481f6560fd968611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb18138dbd2b41405917285c7726a99612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57d0eedf974a6f662d98ff5b956467613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268f5a5df5595d1beec540909b44467614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a23b97d7d43655a8df8cc66c395e66615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e1576e0297b149fac4341bfa32ed5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcebd2a46e0f0506f7d166bd4623d5e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ecc1928726113a06068a015ce2d5e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf8767d2d091d08721beee03260e1e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3af4a823aef53b0964f51d1a732fe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314cccd0bbd6fb7181ab8bce4dcb5987621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0271e321fef0085c470b7fb95f7c3c3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6586968d23577db60aae39957e9bd6c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f634a5e608758f564c3faa78593e74624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c6482e2899bb16719269630297d93625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877406b2e31dcd7f758daf2b1a0acd2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163149dab4567cca8ffef1fd90aec81627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b609262f570970f6ca16edb681904628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0af2d0da653b35a5193fb904b97332629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf71dabe74642a74a868563339c4fd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd8075dc137ca3713e697f0646bd3a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e272a2379007317442a7bf4224a5286632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c131ad9d5bc4b26ae05144b67080243633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a69c6f7ed9597a3fc91bedffcbcb9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe15d9de0949c7c8b1bbe569c052155635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef9ad360430276face07d118ffd474636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0567e132209205fb5a4e48af860e4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96979fdf4789ce4778bfbf4c215d1f5c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35efb53425dc916b82f3441328e3ff84639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819f259c9a773e384891a3a5b8e35c3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10c304abf9863215860407ea60e5be641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c4281ab468c8e46b5813a0634de38642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c5e18d1c0eb6a76eb1474d519555d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b55c8c2f4f13e6c78084a5007304e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9452be4a19df4a9cfaaed50f14531645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f8a0929739c73a984d8847da09194646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788bc11f9be5882cfa168f2521acb46647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823d2275795bff67fa3efe3c11ba60e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5ed18a78081826c9f439c2842f215649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed957fe2d5f184b808b16dd80751d4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e891f619c5c9f6ae061651ff4f10462651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db254b83576c4a0cec46f834e1990550652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397abde05c4eb3ba5158121e691aef77653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f365d0ce25e9cd769348e5ae6b9386654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2068eb6a580c3e4e0f4d0fb0d590ccf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c5d3b026dc381dcc34238c661aa6a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcae900a91a275a5976b198bd5afe6b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde749fb037b7c9549b6681a882172b0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39c7f61553a84685fd13c1027a5fd4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bcf0f0df9e527a8d8068e0668bd1b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb961561f5d5964fc4b1a3ae585d6f0a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bd28af15a373535a75ede0171dc9d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ba897dbebfae976d9279ce8a6b300663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1e89966780765abba47759caa6e08664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e2df8ac515c257f3aed1783a04eff665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3fd85ecb33423d9cfa30295341069a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b8ad8ad49a45683f8d236589ddbfe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05368a99903edfd1c07919dc010458668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320139fcf4da7c42710289cdb231523669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a8edc43071186756b5dd6491e19e7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018eeb79742070d93567b920a5085c6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066962c2dafe233f6aa0c59618735fc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843f981798db4ab53fd39c6b81fa02c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5103642f6d29397818f250c82c63d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c92fcc596a12abcbda2892ec4f911675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700d97074503a948fa6e927e82a0b4e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acec2579f461266704103b5e82231f6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069033ef9d72cd19e209e2b55ba2a29678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d75a5697ed37730edd64e4f2ec4bf1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46265857be46666b29ee93fda3681c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19869c95609f4c7d87f288be6c9759681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45493984a066d7a81639caabb7e067682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5f592197708106b7500e737cf3b0c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d49323dd64c8d8e5ca5ce21f53714c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e69ba90f143f6285afdc6b70dc717b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee6eb29cc1625b44dd5c7cff518ea5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459427d346b67276f6cc99ac249abb64687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ae8f95583c73921b42ad4fefefdef688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e32ed8e14058099b8e24be28d6d990689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2821cbe286b36da2853b8f35917077690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7aea85f04a3d935c26577649c8fdf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d1cb3119e294e7257cdad48823ef1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14796295c577f0c39765112c48a4931693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1fc351a4087d629d4f534d1f68d21694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471889f85738e95ab108995c294e6d4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7225bd750f7aeea1441d7b317406dac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6366f63affd081060cd53369f41c5a1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeed889995706b11a598c50b2cbd333698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f818909a942ca379ddc2220691abd0f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b493cd4927ea874fd8dad36eaa95f47700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072038489a9c7b20d133cfb3140414b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33172a03e02bd70d76d0a4cefcaa867a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d81da95497c098d9a775bd78b4becb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8c0a88a1df8733ba3cf83b1ccd853704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26cf7d9bd6240cfc00c1cf30c2ada35705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314122cb65fd7c68bebf6e8ac1636fae706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af9efb51a37ae185e154bf0ad3f737707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268a62c2a9b27427326b6703fa976e2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d579a40996e5fd7415e3cf32cb0c8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb2072de4de543dd2d25bff3340b0a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0aff534be396f57cfaa731edd0df0c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0473491630c9e5ba66db69e3d65888712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be160ac807330a221d009bbc1e727d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684fdb1ba9d95348c5ae57326382551714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772e215713b7d6c40dc955b4273302b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e42452d76035445ea374cf70dfd23716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a38c4b2f276322e17b4405bd234724717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62530ea7737fd89e1187ab5f51c2b75a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e373a4876a9f4a5515851ff1936b8e5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd7661d00cc66dd00fa5d86fade19a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3eabb97064d904017051bab5989186721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f66eaa6b7c1c325bfb14640a9687d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df757ce1d0f7f43795f0a132a33e2f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc21d852e479425a1636f1038d7c4e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6822d31bcb3baf464558cd243b583d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cbbc479e1b575cd2a122a039cfa67726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcebf81db54e9092865d6387cbe2255727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62820374859df7e0e61b79531dcb985c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9d7f0268394c2bfa3e62c1d8fdd59729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bb257f5291f20dabca869be377218730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4457152deff244c364fe675ad580a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499baa27a4d4082e2c95d62c891fa6b4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879b1cb8af3df7edb6a699dca3bceb1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5c96014b117d624f0104f89c6e923734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e21cb1a13e6d54f87a4fb8b200a3a6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6cdc43129886896cff5aa375f09d5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010e77652aa1bd98bd6f5cc74bfa9b0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12aec903c5369208c552be5320a5f2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebb6d199647645803f0b81a0b5f847739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3300809b01857ac01d72f07a9a1ec740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9c334d5bd8eed07134f092c180277741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e34032b96442a85586587a92abc828742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7dbbbe599b90714642b31418f56fd1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975f94ca88662beb000ccebdd3fefbc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554db44b50883b1923e66dcc775ad798745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999f7f8d9cf03ea4a780ab156adf1bf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06599a4fa3ffba0f213d5e716dc70c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3007b959b28fdf98cac8d2146f3efc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237dd957928e29e76a44d2c9d8d7e3c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9273ff6d6b20574a53c9da5e4b755750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afc5172f1cdf978b84eb9fb33b3fb8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4455ec764300368a62e0c7acac5de752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16084b9fde077ce9c03fbf9834c38f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae830e06c859df503a05f4e1c01fcf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8fe711eb9eabfbda7050e1f945293755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b21570217f5fe2d40e05d7029449f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfdddf3b2617542405381dd125296d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c757385f6da384c75cc07cbfd6876758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42422e06527e4da98d75d569708debd4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7de6a01b666b9182d301acfe9e007760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30299716fbcdc609975c9b2502701f43761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef47625370e0bb90010ed5424cdc030762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a99c892d560a1142e8d4598c612bc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e890e86bb9f61d6c7bdeb0a86ed3c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18067911dab1987bd1e20223b61d988765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e4ece0e7a503b4c43e701263afcf0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab509d91a295578905f75cb56fe74c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeee0513b38d3d6a7e71bc49db8da89768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337b6a8ff7bb35110c1fc28fea31010769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee99b9775fe5c77e6b3d718a479b28c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266d70178320945c6ef04fda202d1a5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac82ae1fc589973d2974e86cac64a31772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb72b157a1422c840c290e077419ae1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b98397647008efd9a8a8fcbfb9e5b1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1b6546fce527f04af49e9dc862e61775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d9220d02b6cb9ebd4d6754e303c1c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43522ee12dacd662bd4f8c84564decd8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c925b8adec2f698875736134d60fa68778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd829fd296ad093e7fdbe1f7f8b6e5d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47e485e6e6bd452f33912df0171298780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35402c6b38f2e3e23f2bb35c19474497781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e16a0818a31f6b99c4aebe8a67acd782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ffcb6a7cf04ac4a4b520dfef085a9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e1d4d5024e47318fde8489dde8116784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f733e6dac889788f7d22ff94dccd26785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd0b343a2253d58db55d8716a43e9a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c95e57ea15f6a801a010da5f65dd1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab64efec9693270a938af73fd41644788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27c789f3a4f9f1d76c399749254b92789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd1d5710a4b1fb8214318a24a1d47e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e48b5bfeafeba365032db622bd04a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886916e9e0ef99631b9cb01108c42b7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d72069f6fcb59238313f8aad880a0d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ac559dc91327229c48a7e4679fedc794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5a8fa67cc3bf81116b37c13db3f58795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5f9098161f07cd4e3d71df032ba251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d96f2a695bbed09859d19e5a0b63c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d28def705577cfdf7dc0f28bbf435c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432a1239118317a2a195cd39e5fa5d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffb18adf8c447b1b348fa451e178865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c476f4b752b86cbbc51765956820466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37389727bec1f7a4a820d3fbb450107d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c222f8d4ff3562746789a05ca5b698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac885abcbe5fa5cca3b97c96827bfcd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2aa6eaf20bafd317c3fffd0a12b6d110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25309a726fc8ed4fe340b649398c5d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e928312a8cd18798c3ea3594f9030f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff7b1c276144a2c09667ba07f449d413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2428f2714d797d9b91f887d9d71dcb414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9294c5931afe544eb2039d07041c4de15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a65c468e9bacc8368113e0d00d33be16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a09a65cb57cdac599814f9a0241a417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd17bbdf618cab2013ddc74b66c658d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a96092e83c9c050b6678a471e95d0419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35cc41ff827d6b4b6996cbdb73815a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f0f3a65f4061bb2a2ca59add3e92621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a58dc8ef41d80478c52af95d4f451a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d23ac4e3a33e41088f9699e9ff24af23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9f0cd463ffb4a7d4ac9926abe765e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c9de6e7641b9f881697f08a0d384525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefb4165735e0646bfb006642394a7d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe067e45a81f7b38b0df8583e9aaea0727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddccc7b4a6c5406b714a48758a86de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a8496d00f14d40a1c48c30e4e583c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753e5e04cec5e47d9687c5f9cd293dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a0238db8e97a0a7768a4e3c35b3f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a6c96ba93833df151028f1190b95632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210d9d9ea550727199f3597316f10e433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d0d181c0017141b170c9553484fd134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57977b974cc3267ff5f925ddf7164035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead65a9713405785e3ce97da9a7a3fab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e3bdb7cd4fa7d054b237722b59dac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488cf91502b213b2a032c5570900abb838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142ab373d1f852e46709a74111745b239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b20e293b38a472f5be770cc691b1840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28032e9863af520b6a7b2fd85735032a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db4dd81993b4c70dea513435e5ca3542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea695bd1edeed572c6672fe20d255ad443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eab9dd67eadfc8eb0cf24c259a37b544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c11fd2c3e2e0bd209371fc62c3bf4c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ee0e4194ddaf553e1c2a6891d35f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaed260b37fadde620664689969c5a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07377798b3f1b03668180380d37bc19a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86dff1d6fea65cd6914b7e4dcf2e0149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c083cf784991b0954834c1173c715b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c0c75aa2bb04434c8b30477a720ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98919ec390255f2b70b2f84d560d641e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6ba70c2d36890b4608a9a84b2873553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0773ee777f92073f450f9c9ca768ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b97a7cacc995a80fe78283ef205fe955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae67edaefcc2ac464376040aef0b1756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b596bf0b0363b58852a1b0fd92a9e357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b1fcca4fd97cbe9d2e1c20f5d589858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904763e18dda10bd6b47184cd52dd4459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962a4ec3596075b7abcf6200eb1aa2560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e4e23f644d6ffac82c92240a5cde961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85554fb3ccabc8c6a4f33aad78ce50e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb170aec2ed066c514a8dfdde0560dbf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c9365019f9bb49a27828528e2654964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffdbbc66053ff4decd0dbf7306f2de65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43248493ffa31ae5d47213b221623fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938f9403253350d7fdf7071a3b7ad7067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2cdae66d35779f9915f60d3ab8fa9868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f32cd0300a4774dfe65506ee05a7169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa883551aa0c1f6275d8f4c6b1679e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b4135ed2a2bd50a0c91761ab983a571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7180f2b8a78dc283d206bd078f70672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec4f026979c802aed9a67f14b38b1373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05315a49c7d2e4a5d092cc57ae7c6da674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035f5dff95c2eb5b84f0d082d7fa25c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4800413b960315d25073936dab399076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69725c74aeec410d46f14ff2aca7172b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3428985ae2fbf02d88b7b9785ab1d178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0e9801603d421308aa0b63c5fb41179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927ae2b2a09214b7305303998e13d7380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335573672ca98a96ac6cda8200b8fdc681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c856a5eef3ae9c3f685d26e9bae8f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f42e06450b9658b9b8ec2619223f383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce06391ce66a72672a6639613ee8dbc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468e231b658ebb0159748996c19798985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347232a0ba2cd04e11f4c63e63e021f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe942e678b96919f4b280ce785d2b887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82210e1165cc7c04448672bc4c54d9e888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8073684b9355eda5b1392276a964289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbaa16b557595a221de7472a30aeb490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9e9b45db790bb0d7261857806f41791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e571b875644bc69d6b1ddd3d58f45192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e8bd126fbb324fa68598a6c88431893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6bf974115a6203390bfe6cb207d3e094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c0032fe5200f952d70ff5500f3ac995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f32ada7cacd5fee72248d63a56d9896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb42af32a07408193254b69cc8b848997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fb30dc1236e5deee2d7b77ff8afd998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66200c10f96fab3e2c9cc788fb71d7a099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951f7d9708ef971dcb557433a99a563100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43cc0adf7caefe1c046bae0cd7b46d4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d713e8f43415c4bd87b8d15ed94ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1dc66c1244658365c59f1ba9722bd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59695ce468a366f3d5df0e53e68d566b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c988f0ecd734374bd1b10dd579626105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636eccf9b5649a8b4f51820f8af259a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa09a37748cf2399a63ababc3e7ce1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe642efd558e84d63269adc2ef23833108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1eb2847ba9c22635ae8ec3d08dd90109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78458d9696e1e37855b40afc72fcad6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b2818cead2a9384244349cb3497ef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9895be2f64a0407dd88032461aad2e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc640387186da544fefd837c076f76f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212439ac4aa57fc24a8b3277378f703114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335e83e3f9a097fa46060d40b64c879115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa074162a260ffbb7e7df421c70ee3f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016b01c5800ab1bfa4820fa4dd7ba24117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a87b4cee19da204df8b2cdbc6374d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867577a5d67c72f301cc5c781e50bcb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5eb6716edf911cd8646610034bfa0b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f282b5c683c0032f058dacb999870121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ab7a40251440b57692d77b3533209122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621da2aa1cba2c371b7c6f8e4e4cbaf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfaf87e89d6498b64fa59143ca43eb5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686ff63192319581fdcfce4be7b81c6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd0b76ad1ce3366aea1ec963144245126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a05f22015ff904b376779e7fde4f0b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1764f8a8ca1a0690db7381cdf63aca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0b9478c37db14f347049321f98b8b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f0823262f5edaef1fa83850d01bed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080d3199ad7ff26e2f70c439d13540e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145a4c817647040b3d6da8186110759132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979fe7bed52d9f9be33489c75270261133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50207c55f9e0e67c5f8b4face073cf50134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348614720a5288d74cbdcd1de4c30de1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b321f67c4db783f286cc66cae57d0e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322aeef06104d6652046d73d9daa1b2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8115aebd2213c98b77ebd84d42b482138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0199d5a638b6e42d4aa480a08688451139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688e52993bb8ab6416c5f4b08d8fbac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1a44a3cfbbc7fc07278880943fd05141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8617358bbd46d32c9f02e9122f0e99142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760cbb8c973057a87bc5bf3672a3123143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23bc53d95b3fb0c175f45473120f19144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c60a869d6e0f60f67844cb143e7b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4a822dd7f9b38340d074ce66400e4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80afff0a8c5d323e237a72046a26029147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599e880076e710130c3855ac8bc50f7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae7ef6c645b40a666379f239a584c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5e4e60c1e3864fafd9ce2a1f1f702150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53af0730d1cb34eac406a428846ef7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db008944f75bd8222245cae93f5d7b54152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dac8cb6956f78ca0f9b9bda038ebb3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cd09d3ffe296647a93e1ef6ad9573154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64c52939b53a121ebd2d0bef98ab97155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d28951ce20bcc00110a1c9c81fdb1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9e611f94fea4b3f3952e38e294981157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d74639d0bdad9726ceee9a47a1324158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532e98a509b589c47254be1242fcc8e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0ad79102270f3dc7af973263b1dc5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb496ac21dc4a6b5d1aeb3d5bb945f01161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be812396410a4dd1c6242fe026fab7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04492a0ed18835d3356a47580741444f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0bbbaf911117b68d8ba6517983e4b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f6504b88338d64a2d696204fee38d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944eab9eeda192629e06aef9676354b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39a92454f42942d92b798b346fea55167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9b88fbb5d34f826fa062eaf875d1a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52244124b44d0f618aff90435d67e9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38df33dd271b4549dc08928c6348522170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92c648f45422c5e53e0cf10945f8f9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04976045b4b124c5b817d26995b9c3b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef91502266dcda4193010c3f030a79173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c615419c1fb2e197847cf5115c92d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1636f86867c669371dea74643c9d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e05c1413db903d70d27e2627ff47ef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fa84b00abd5d277ed1f771b03ad97177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9c5152146e35d285a6ba40ec66235178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e745f65a8e20d8ffe0966c9d5233f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938c517c30634863de05c0f3bbdb278180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51985e1220d5c381215568b520dbc70181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e796372c21d39ff3580fe3a1e1cce48182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd46aeb45db14aa6097d6410e2a34df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c72c0356db3db89c25e83f70e1115184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d8f1fbdcc2be4987ecb122d2775b6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95149a069758a7d29a23568a3b56f93b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce13ad52b692c32e5999e160676498187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259987dd6bf39e6f687ada5379e6a59188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0d783b48434cf272e0c3d1a020e32189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6e91cca2093220dc0fcf5d85bf249190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04165ccf6c56bb085caf3642638d6280191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b3915a215bb0c9090cb9b90d31206192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d661085db33337bdc9598e7da4a3a8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a088a84bbed19a38eb38fc034ee751194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f7fcfae64dc5d007071739fec48c1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549779c007009204e2546705b9f141e4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8d6d68307edfdfa2f02e04d257230197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a188aea1c234441e5d0b3c21956a6f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32178d3b055e96233980a7dbf216595b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb32e71fe4c6759f8380e43cdec83ef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f91abe506fdf8e3f770f000235473201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16087ac703b98e2b2016af5b63373d3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e07d5e846a61d30265fa6990bb135203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d563c893719f97031de9f15c39b41204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097343a68f222d198de6b08cc04a54d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619f7c25963cfee994075c76a7dc950206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5bc33033453883716a0e8dbe43dac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edad8ef803f3f443b0af3c90d703385208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717594e6057b365fa2f9af8c5092bd4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de20eb95ad97592a7a2e36a72588680210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e31ab330b6c03a9e79ad214e60a979211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638aabb07bfb8f25bab5ad084f9dc674212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d004a63916da295ddd160f7f90cb3c4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce52ae6712dfa3563b26437caf55e1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd6449ce7b6cfa25235d9ecd276a3e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06171cb1a90b69645b662038b24d436d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f01eba3adad3e7b467309ea2bdd801217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f3768afdf579503ab46d7b8d02a52218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10363dcb6e5e343245d85cc29b79792219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235a0f478ade86c50ab75f715d3f92a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943709c8806622df1bfe3f74751c925a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b7bcc2e140c2ba4f3efa82addb274222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c54761f7104b23efba8fd86adc0ba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317b3ca5b550aacffc436ef8394543a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18588946d743b4f14e42aa29275462b2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1953af698657630de5f9042f0a413226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc81e2e7fc5ab20e28a164f1f2d79da227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51098b64d60e492f48e1fc1f082dabf7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3ff5a3e0495470ff4b01df4bb6e76229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191f37ae9cde04355249b93400d0403230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f31b58b8a4e640fa3c4d06e284df36231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9141a6c11cad61f863c52a104d172e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a40433be5d8c84f194a1de68e4638233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c8d88d8b30fffe3a0aa14fd5c1fd4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7fe0e81c9cd78d01d56428350fb89235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03819a45e2f6b14c9f03d58bbd4c5d9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7266b1fc85089885e635a19dbba1c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6ac827a7aa1e070642a3ee9447593238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d368faa698a57f021cf7959e31340239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe32651b76e03c67d5a5c44404f937240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05daf7726a92f0fb7066aece7527a3d3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5520e02398087aafa0ea086dd155d0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6edbc2a5909cb8b8887e4578c1962d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc47b6da5c70ef3330d11569a385e7b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c2c815f9b1daa603085184abf2c33245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126723aedfd32cd5f8b8920fc3745f57246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f49e811bacb122c109a0fe9c7b93f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41455910a5ffddc027b4dd2a1cc4717248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b5ddfb62adeb639b45c2ea8c15879249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7ef95861178951a631357d70f59a1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bdb86a2f7d9fe46d80b248d627bb67251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2dcf6d1e5a162a930758fd4d18f2b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355992312355c60567de0538b0133ae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4b1606b9dd6d4faeb43f32b51effb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3000adc848f34f17c0175c491a59f9d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660cfe865f045abb11178fc374dcc17256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba3f9492de83c4edda825bab1d1c7a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd224207bf3d036dfb6b404f3c12af71258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0f3268bbba8cfbfb5738636e14f0f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f6bd43940c10fa05f4cff7c0f65ec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485dea4e42519746437b459d14625ba261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7bc4269d9b457e8e52b14de9350e6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d35abebbbb314325319d4f681976e6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd42dfe5f77383b496f03836d47403264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b0a136d56e97f4b7238183ddde390265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956376781efacf5e3d18f6e3bc8a8b05266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940b0d2f01a34992de3913fc081fa2e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b16e84da682923c3844ad4f723d29268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b0519a4f7e2ba8c8e920c384e1ef5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab189e6d36165477853eacb6b841dc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f626f692d22bb26312b053446a06ab0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdac94061c8cf147e8ae115d29b4622272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7478e0d0bc55df88b0cbea163ef9b2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64cf5dad2b2c86a01dfc1f03e74bc4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03985bed299412c5f8593069b1b58c91275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515536ca073e2dd48b8d6368b6128929276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398b021c44209e3b23a18b1b587800a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2655bbc812ed0ed64786d25256c18278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3f47cd0c75b83dab9d559d93d6243279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554b9a9690d156994ad1017e2023f34280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19384111d00c301e4b6d69adc690cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07e4d4a973a4b3a4fba677fc7be20d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8979156b42279d29fb5625065dcd051283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53cb5599fad415611a8411ba08e328284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3075345e184d69f97fcd98645340172285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5415667760debc25862d0f17b57ed38286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261b4806deb13db8e58a8455ffe1ed3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bdb276223d5a38e50c952a51b01149288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c67734c6567bcb73789f363117acbc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791aaa1dc1a2c80ab833e5b4d5c05f4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e55c291f1611c99030fecb92de814291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c66387cd4eb10d0a73e30ba1b7682292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b5f9ae1c58c84d954524831a7a62b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8a9404e56fad8bbcfbe8e72bc4cd4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfb7f98c0edc9f3dc8ae0a6deb9b9e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e55fefd8569ebf7a6dac45202f511f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210aeb7e3b523887ea662728d721520297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035455f30c2426b6d85194fa0a17975298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31db7425c7d727353c5c716f7b2800a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f03c887729832fa19f0e57961385ca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0910307c1c13fe4e983e1a40f18798301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd1103ad380754395c1729b3017f8a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b840f035bcf5868ad7dff89cc38b24303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d532032b33a0b9669477f8cd4dc9564304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d057047d79d88803eba384fe4ddcfef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a00167ea6348e4ca3efb9c860aefff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a55017088fb9c2734fcc1676c08480307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf265f28e738392286d4fb121ab50a4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863588371fc3be9353879ecf3abfb27309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c08a9e2b7ed24169fcff162d64968310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8473f768e6926b93c3bd4df31b8f272311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5114052aa8cf3c70396e3a7c3c638f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f31a1cba494302534782504d1c418313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3084a88a73fe2d73266c11e5ecbda0b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f76ced33f6ae8dc255e061baaf2f2b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7edb8e7cf57edbf49d3c9f5806cbd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73436ee0c8a7159b4106e6aca71ee0e3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6ff7ce90e5e4c6870080a038d350b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9eba468c2a9ee821f514f336dd8075319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a2530a2ec8b96e6f9ca9df4398e6b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ca1e89c2c4a2d5189af9d61c01097321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b123669c58f83cd39e3d8d62fb004d7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef54d39df5339ecf16e4a4aaeae27a5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d0d9b7a2620b5cc8d960850c6d89b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f4a279a6b7534998c84dde2f3b892325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9483acc3857602df1a98b229354276b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb12ce0b9d75d289d2aef85385c450e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672be27a9371a8318da18f58a584c9d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a943077af6a18f76fdae1747113117329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474823c06bafb8cd8b54dbafe1b84f9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe04f3a3c5497038a17b0bb66acf2e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e7bd773940c1eac789bd125fa8e05332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e3a86f6cb0a7af802e64ff514574c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd3f08ed0ce4cdaa6e01086561a686334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18951d8263a6066e5b78d6d3629d11335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2a0b4c349726483f77d07ee645771336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f3404e04b966e6b65465d40aa7d51337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b408ce80657077afbfa304f170528338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4b59c2cd3cfa72f2dbfed0f1f0e92339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a227fda67e173ba5d79d277d5fdf06340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788a80051ba0a92edc6862cbcf016ff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2184fddff56cdbde99cd084f3ea6ed3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af72cb2744f35daacfa96b9d04d620343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fea3272b4822b2e152e8947d2696a1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2c11230600cd6b080804a2639287a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb48b963b77dd7b07ea0855212e829346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20390d4604056a52e5e29d98aeeb9a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7796c2216ca54e17dcf7ac16482ea6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec8beddfcf9c1061865232f56ce4a5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655ff17e5d460645cdc13890538e97e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef05b78e7076763835fb41674923a3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b884a20be7e858e6dfd7eddc761f7a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde85580440bfcd5d5a2eaf6c44603a3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38af6686ab8d12eb95eb1886263c93354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0cc7199a9aaeecccb542bda296105355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ab12c184eb9e4222f50bfa6a6d600356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24f546fb623a994764ed00d447b7c8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd19bc97ef4814aab594a0d000f5247358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25318316f80560b1cdaa3c060effeeb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c5bf09f8d4d3cb4f39023926737e8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c75e8ced59be03b5b1ef31f4cf3175361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374f831ca33fc12e2791155d22edab6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26330a568bab37fdafc66f1fd53315363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e998a46da347d4f5f223ac911f3cc6d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9629faa731e2d26c9bb53b91d68e8b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db52936d2ecdbc739163d895a2573f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8415fff5c208814bc81eaa6387646367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a35704e4fd42dd302ffae641e8f7d4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e814c525f7cd618c597498e78c03f2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d353d1a1a994eb0a2b36e2fd93c0d1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216682e923566e440d69fc27da5f0d6c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abadc6b1b3e66a071d72645f925f76d7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e5c8dbc2fc2de9aa60cf2f20c0f43373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11783baef876934641843239234be9a6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bfb586014b6ff94c35dae87a64e56375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7945f61e91316818ec56ddee647ca11376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f12840ca244a13222ce6627167983a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ab0203e615081227f6aad019742c6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e84a577f0d94c26b657704099c2d4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e982b6415c719618fa0f94579d3ac4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc0e3d80c5072dc55a1ab934d94854381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10aaaeead621777490d2c5c405b2f43382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd85683af637580aff45ac25ffff42383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a23a9958a3f39d56400ae00beaefe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b073c7a8bde99a2bf33f8270dc8631385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4f6f7c778163d509e4e3b3e5c2da3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20102df409b8ef00b1c8a3f9e6584453387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd162d55b0a7ec38fa9114bf36c1a97388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68027623885be2866568850e915d04389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36457038d9f5a945b45f4292ff10905390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65d0a43410541d2bec734219b3e520391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b38cdbcac125c088d37cb2a55bdc25392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed170363220a1f4d738f1d75d0de0f8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9ceb76d66f048daf4c9bd7b3c7f0e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf85e8e0fc787e3345e2ae6978999b2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06964f612895c8db837c4a31d35f3c7e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6941895989a06b74334fd3d16c669f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8218ef7cf28227e7dceef898c7d486398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d844d022cf318f99efa45752a48ed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6557ff28f2298ff9771716ff80b3eee400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89c161acc0919ef4ef965f0cfe0579401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13a20b6527c6ed8782979b62512f89402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab9c328ad8e0fd2d574131e11e58e7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc71622a73b66083a0220c0b6172a35404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccae393579008e81d69b7abcbf05db405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da002a62239742e46197c785ae6fd53f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c662c61a99d31df0f7a4acca334be5b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ac2a01012e037b33b199d5c15954d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc33f4d272d452683f1053165ffb3c1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75b81dc0f902006d82b1d50eb42097410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43598562b50c14731efa9e5e26c92eb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d4fbc30851d9cc9b47487df82aa12412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d746d7900e19befe1bea9a863b8bd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd248fdc84c4f69474b35e7d702ad28414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd7191123cfad1591e007dd108d282415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf581e64bbae0b2ca706b694fe4b631f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc4ced10b580bc56ee8d66cddc395c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bad321ea9d324ac9dd5afcce256f6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f681a765364d97f7a993071798a6b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5f046ce0cbdc8efb9e898e6f7426e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585febfdf00cc1ea3331724e4dface40421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74d7a498f34e90c1a4ecc16cd635b7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc038bec5f093524af0e1ac40bba1157423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851247ba5abc8d231311e1bf6b503a7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c74a9ed1cddd077b01c70138d8821425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb495d8ae8d73d41a2efa3880e911d1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5dda54c4576744ec21a96c623d149427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cd45dc11ef66d0a8816ca1127bc32428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdf898c046c50a9c8f897a7da5908d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b68c42cd9fb23634d1aee08cb3ba8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9ccc9683f95a5f50c79c33c32d0a6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d679c5fbf6568047d1ccb3ea8084de3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87dd1dc585d00406c2dbf3a3894c1da433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe81c2734468708e73ec75172118134434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2255c3e04974d496cf03a7c70ebe6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fcc0df85a1054296e6297833e5bcfa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03053e2d9931419f4c04b7ddafb120437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6558dc387faa799b22cc4142e822f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f53ff780f324e523475315e3bfff64439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf39e6a9fc4df15e43a67e7b4c10352440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2918d4effd9d2a6fbc83ca4280cac97441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377f79f1f446779ad4c210d7a9ede42442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd0331504dfe8ac27bd0c3dcc0f359443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a877f673e27fe425b33154386c824444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec619937755e26eb9923c5f8f6942da445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d1591314f878d47be93f799cdbaf8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b2a338efb6d1910df3d8608742eb0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4c1290bce9865faa0d5bada869f87448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e689365f6d7aab6dd3c20238cb5aa7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48660c14778dfdf9dcdd4047c2cbde5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34b4b4f698bb4f076041997be8bdac451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ad09f70021e4837a522c445417709452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d449f969d6f0459e80097534d65df453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf376101d9d096434bdfa08aac5d1eb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f217072941509b469bf8e4eb751454455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f0745674614f18bd28653c2a5235f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5ce220eecd4a7278252bb8626ea69457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755f906863383f49d611d6e8e5edb36458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e0c494a40c062c0eb61d3d73cda49459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d843ecd1a027c2b3c22e7b4fc07588460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076120be1d1950a5f45313d686bf615461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2dec674f732d825ee689f2725e6ae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893a44da79ad342e6b6d1bce911b80b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce691711f0436c329fa7e3bfc25b0231464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9cbce8c17f06d65f8c80b1be7f1dc8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817ee0ed98f00784bf3e8e348d9dd03466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c1772d5bdfa8f320d2d99c49fc437467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e02c598342d1acffee3d2da8a58c2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348d5e635342a8f6466cb0be2829fed469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7be6da9e99b9f94e95f69aebc98b5f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be975ce47e08e159789e1bf05a9ef7fe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9314a5c571bad9f579b5fc76d3eb0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67dc17e134432d01d7b5136a0b3d83473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78db9e12054324b905ec39332fec6fa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec9f6322e2e42fae1be57496a44f78475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e16ebfd2632461823afeb84f2ee5a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2754b51f0a3730616236082329a99b0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c57d0c946ff464904346494309638478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c34c658101641463cac3ed08b03b3f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829bb2694ee952f92f56e18da6bb63ed480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab204fcfa2950f8f3141b51e601f941481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee16b03f869bb46ce3da1ae54b7a953482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb370971648720ef1c419494dd15e9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9445619fd4c8c3bd03d9397b5a0bce6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accde200f26b93393a1ce4c6c5e86d46485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978607a5672025eb0e2c769883cf8415486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d503f6ceda4632888a39b6c1486b3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e51f6edcbd81f19400ede2896d4c6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54b04bcab61d56ba4f5ec5c78af650489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9b48bfc1c8b72d6da748da4c9a2d7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd30bb06920f244c37256a74f21273491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec127215cd245b6123e38c5b202d146492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60287909f79455fe4f25fd9aaff32aa6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1d21af39192f0ba9955ed52d17ccb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58271c9a7afa24ded255f1e50b2bfcdc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7bc4df13ccd978dde7abbb784fd4b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd59056939e1889fe2535dd394bce1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5684ceed547beb4cbaf1abb198689498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673397ae728171d3c9f285631f8f1aa5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbdf1cbed92d00a3290c3217bf8f4f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf03b494e5f8ba3e13938cfa60bd26501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02700d8474d4f880c5d5bc1fdd1dc70502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d05f9dde02c8fa6ffc9a96ed4817d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f4a7bde55d9be5e51ff5b6eb90bac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbfb6823fa3c0dec5afe2a2c5a60f2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727217526dff0024203a0d089e5062a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d684a3629ef464353e122142cb4a24507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b319f9e508078dbee692908f4fccd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fcf49824ecdd9a37ff26b03d5ccab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5465eb03cbc2c3c46fb12b63f662d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76efb068c2c869cd6a5d3ebbb65737511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc225eacc49a6df7a2570e06c6774c7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea08d59c01f9bc37791767172f8182513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eedb862fa2842759fe11d71258e82e9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2f85a544a320f94cbcd8a27eb14a3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7026b5dfe006daf052558415b46b60b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040007c02c34af84ba19bbc23af94dc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402c165dae0c43b156542ac5a24ace4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20390b2d4598e1c2b6eec2af844cc9a8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afc49f59be4950521c8c9c6b5f4605520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb210fefa5729db1781c5a6e010cb46521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc43de8ef76977a1962e4fbe64be1b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf76896ddfc172759a9a917ad113f48523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e050e84b57a8ee9a3cc0a311673f4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227acc44d5020da407eba001e7b2fa5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65323bc72b844b8f14d708f9645f61f6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05902116485d4d9e3ea3fd5440011b75527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf1def5babcb0318345180a5aee633528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9aa34ee883d5dcbcfd7dc8322142d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fee3c8969bf3f9ff687e3b7660f415530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfe25a58fc10698c12d168f1f3b85d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bddcf6b50053247c85b3a6ea0a079a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0930cde3244f8c30d80052a245272f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839bdaea23f855d29b8d08cee19f280534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30d92d9f083f3b4b79a520d63bf35e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa450a067e3b71ff4549193f34fe6343536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a95999145a502c2cfba4356863ed87537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0b183911427668226b69098cf5634538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f348b39bc717db4047187338aac85539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1e11aa4f5deb44b917100d77b3b65540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973d4f1658ced8856ed9634b9a3b3e2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7589536d6e4831565e8f254c5999d5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43087213b5028a9f8c1020de44b666d0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2936cf164797a7427ca0c3e0910987544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d0def5c5c03bd6b8b389ecae262a3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d53dd9af6d6bc38309371a0f332f2a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3c82e7659a20406ae7bfdd726cb39547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9cf2d9b1c95ea58f6b0daafff4f54548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc54fdb2be8502f77cdaa3699a2c04549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c8aa60f19de2aa9c7e56eeec92e80550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a27db5aef53cfdaef81fb4fb46fa4b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd78339675dd41ef88b68eafac3564552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663f8ef244fb3aef74476ce5969cd0d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d72c15a1990ae89084ef7060ef8df554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abd085f0a8805afc2e1142e54e5083555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea5d785f977ee5e980f4bdded90b85556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a73ee2b8941f498a4067a4b2d3414557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529790963495dd14c3e6c87a5079d790558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defdfcf2310ce18983ea65b82619dc5f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f28302190f241ecc387399d7f6a738560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752fae0dbd982a2478ef4459ba027b9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54916ac2c9acc613d718c12d7efb131e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a6fe7aec945e74272c651f4b431b7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30519362816378e2fdde9908f4bf4a1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0525b9d61f439160f63697254b22eed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c9283a566d41dbecee70d9fa8c9a2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e2ef00dcd12ee02cb2d3550df1571567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7218f52c4f346781150e885f0c3893568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2bd2c870aa62e95ccbbc3ee47ae488569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95fca71486914066ed0c7fb5e9ae62570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492c781e6290ba70b5213736682aeea571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c02a2fbdd071104eb5cbbe520c3221572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af9cb454f084b3492cc8b175747fdb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0875354a8518247a3487aa75848290574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1d89534641c20b2c3d8a55fa248e9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a079883fb1a199359749c260ea7a6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204b98ddb52b6f60d87017095ac9e34577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b9c2c6682de729ccecb9e4c938ed2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32529b2766f7c32c7603d0dfc7b11b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7e4b9929d3a06c5b556952ff10883580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c548723d80ccf8a1df5de659672015581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e87f73c0e303edf9144710eee36ae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e8cee0d93326fdc5f00030d07195d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670f58e1c2427bf42495582e5ab7bd5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f85965c5f4d4578ec19e39160eef9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9e0a8ea7269826dbbfd0d359d9e80586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd344e07853254700f319eff8aaecf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74def7699ab8ab5912ba0e4097b2970588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55513cdee03652bb8a56519b78fe2005589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2313a1047b78b701431fadb94cd6772590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa5a01ca1cf792ac9b782b2e5734f1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e1d58acdb567b2e730289650acfc6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ca2b4a99cf04c1a171e2b9abc46e2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb53ee38c724cb3168ace43ac0a67b6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81d96b728c85c3ee136bce337d920c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9cf6bc1d6bb59b90ca40b12abbab27596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cacc7b8d2ed997cf23c83e9a80255c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ff0163f7aecddf53384ee16859769598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ee8ca2f0b5264224443b380c5c721599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a2a144fce28e4be70033bf4d359ed600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1aa8ed72bbd5d86b0bfd3ea58594b6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b444588febea0996d717a403e846ba602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac68be12a1f92af7c66b01129f48989603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e97fd012d122cc522ed18fd297fcdf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086720eea47c7310cbabf07cf854c5e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c08c87ee70f9445652aa990497d0f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03128bcb83306c3f42fafb02a143def607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0024c399968e02fbcc746663d7f0b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db527c4700e5a79b0996e0031d6dd6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26e67c987dd94e97a4e9b8a0913d55610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7809555eab05ac2f2358c91e8742525611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158c2d23c055658812bfa19d09e0f14612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b2cca3a8192f9c39eb3c1633edb60613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e843cffd9d8714fb8ce99418bc293614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5238e0b472d9419af917d07d39d8b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb314e6f8ea7e5885a0de199b90c7c66616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb7f4a6e0b5d547ed6a5d43c330922617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebb25e614c3cdb493865642600a983618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12910cc46325b6893007c77c37aeff49619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a2d5bf95b5280f81004e02759ef6c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e55a43ae5dd42203cfe9e22d6a5a3b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd642cd86f06bc2168785ca0869513622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5341e6caebf5e894574d5b2cf35faa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba1b255a911d928da1ae3950ef44bc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cc997fb59c93bd4fc4ec3cb40eb56625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b72318c3da4906e198e34c9978b54626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7971fa166b0db04eb6d0b5da46f1b5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b6701208fefd1612dac4721a3b01b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27db60bacf42bb216d0d859aa4e4b9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b46a9ce0052ed2e2a4e7fadf98e2e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfbec086bebe292ca2589e2c0850e0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def4d29811d1ae99f500ac39a31c8f0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999a72d21fe2a36abd391766ddfd39b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee05d6a5b1aaeb6716f80bf661ac2f9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f2abd269db6dce264add575b2e9bc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3243ca95cca072a3523925d833a55c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2dd41c24c3c232bcba8ab6c38366e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fadc2cd56b4935795d8069441fb043d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92ae8eeb5cee15e2ab1cf12c45e56a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56204462597b5baa98418a159bd17141640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c62933b3c00081ce8c02372dfae7e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0d6e85e2b83a7c9b8d1d3bc6f2ef9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483b1d2a167c58311080e5252469ec2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac23ba231bc80b14de4c026c56a980644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423280fdced73a9661f347ed9e3e775645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b7a9afbbc119629b1a4ae7f86ca94646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e70a1f97b67dd480f3c5d36d96c2b7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0343b5f58b5c67fe9f84338ae5f602648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08deb2508e046b7106f86eacc9e0bc6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8526521c1726f18a15c9da54631391650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a3643e8e99927525e675ab6a6fe7d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab059be393bf87073607ad62bc3301b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6075b2d0ace6f25e266a2656e5fed653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6d1eff0c74c2abb904cb141700336654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b350d38b02dcbb87e667cc8ed5a821655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439115da22f798ad58178ce03696f6d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929d8f9129a27ea3f71445a7f0e2ad8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e7866897ba4c36735bfdaeea88e41658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb79201e6338a8b82ab854668af4c94659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39736be5676345d74b884b5b48647834660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee7232d27f52a4c783f59dff20682c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b683939dc791ca243b391136dd2e29a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a502f44232c19c19d0fc7e5c4d30e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14925e7a1a80d231a6459160950452664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ad689aaf67ceefef2e1ccf2bef5db665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93baef2b2854006782343305b1b7ed45666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf908d217f019a506f61f3e58b9e678667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a5f5ff3cc84dcc14fba914aa9ddc7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ccbc66be1cb6f57b646cc66dde529669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284aec0abce6a9cab941b6a508dbb59670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1b6461aaa383b523f3978fd918ef0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d89c8d882c39f9268134673e2d379672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31bcf1e93e18281e2a4a30491a0b4c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99c3eaf9737f0a2a150bf93216aed6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ebf9353ca17e5b33ce3a377099757675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b202772c80c7c23672a9a8e4ff40812676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931d290a0674fc727e566682dec7c88677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a647ee0c8cb8dbdcfc6c07931698f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9614f6b9e5b0600eb1b1861868b83679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f1d92ab5650ab72792f4024247177680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a779707d0b593ac1baf8aef1ac8912681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470ef92cb9046f7d0b608e7b5f18fd3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959b34f10ebfb7e51950b7ddf98e320683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a64905c0df68c01a1b44a31da1dd54684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27540f927364cf037f3eab110e80368e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6be67cc3178ebb28b33cae4add758686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f1dc1fbc8cebd1c04b91df0c3cd02687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4280bc6eb5dd4b637ad2773392398f4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea507a9f8b7752a30f0adb0b75795b2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8311744d26867650fa1591b01672792690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b987e75770b4d1a2ab3d710510a9aa6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef0c39684acd47dc9d3c41c7cea463692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae8de516586d7c244ac868e92d47f7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa058bc0b61332776a1bf4a46b6b4605694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0e30da05e47d0c22bf8aac063dc6c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae091588f85630c5ed06dfc58b98158696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396bd0961bdf632f2511c036f13b6f9f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda2755f5a0f16eaa4883c12d17ee89698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f278ee7e6db406e74301c50c0ec5f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5f166c6bc9699c4c648409ee49783700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f897bd63aad1be8f10fdf1c5f879e8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae52df6d748a1f00fd4da506bd10c2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfbc6c03a5da894224d410689687d41703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bda9491534131d7659a3985b8fa4d0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cd805b098239dececa21000daa76c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38e74b29562117e989b63f6036ab5f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8ccd8dd8e3b0d4538761e1618d099707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38030fe70d0471919b7e60f72eba3650708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c377a7edb48fffc93a1f0cdd22e445709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110127204e0725b8e30606d65c5b6700710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ece3c223bba4781b597835f294e95711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540fdbd957ce95cff72847a6db5018b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d612a1d7f6cf047328d21f903f46ab713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21328231a89f475e89a89d48cd8b77e2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e545d72583c85ff8dfd624c66954f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb55e00b16adc10dea97f485bd32bae716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01680ef3f745be98440c874c45cbeb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533449debb58e78badf4b667189a81ed718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc99f4c8a0e9d31b36e51af88cb7c9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeafa09435226206a216fd13c679b90720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a178c0ee7f15b4b25300ed24f2079a9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcedcfe1896e76ad807a0d8f29fc8349722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da329496a1dd224d1164e5a3b465a2ac723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13253f7d3df08144dfc2cf422f764734724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe195b6dc2a1d7f8cde7d08a1b1e3b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8fffca54035e3586d4534056f3059726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8015d74d5044c68d54669ee82b4ab727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a4a9d351ff98932cb88c13b4704f6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55237021148a21ab22779465e2b6f8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ba5b6e0bae70e284b7119ff59903e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbbf736eb3f1d466df97aeebb53710731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192bd359b65dedcac5b56e707545814732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e089ae670065dd51a50da5038d405733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38670a24290016d4b103fdfde243368734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a1349c1100136c8e72d4a568d1966735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89a171ce0aa49fbeefab63c779843a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86b44c7fe2bb9071b0ad8f061e37a2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d76ad620e54f51ba5c3d9186db542b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be952539384336213f7a48275eb3e9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c14aac60b4683067c238a92d81a860740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f9817c2e94240f5e2a24fc5b42975741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03956f750370c3cc1c3a59dd910e8ac742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f3ca274c9a8e2f4d6f5c481784fe9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f57ca4ac3f1c83f82ae6f0db890d5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fd5500c0c653347eca3691ccb79bf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89fefd945fef3071f55d9a969fdf71746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ae6b6631622ab1d8d637c6f8ba8b2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d69534533168d5ff2ee3b1d8589688748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00aafbd2928289b49896f96a3382a3f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e350f9b74c24c7422e2c0aab40757750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949126a7418e59f1da864f36257ab48751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa36bdf29b959a87be091f451c3454752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e544ba0286cf72fe01b5aab84d6e2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b497895203d286ad47cb2f7375b4e0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31507aff7d041dd37d1450ee739cec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727c49a7b96f597ba901ad08465e92c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179730b3f64869e2eaa8b2f5118c31d5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb47ef9f16c210691078f46177d9db758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d813b52e1cd594315f14b0c2ad95a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8bd5b2735da8bbbc823cc38dbc286760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5996514840e3b8da9af109a756acc0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd066a99b443c44654a3cc43391abe762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886414eefb9182c25b5288d1ad8fb3d6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b15e9a10a98403bfd211da0dc3574a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac2bea40fe443b0ab4e1845325cb43765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27e59aff8b240f9204b2def7c7a350766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5b823b72d8c9eca1310d6c9393e11767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525256382dfa329eb2a68f60806f96fa768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85d2883f3aec028b09f69f1d8984d0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3009842e7cdc43961d7dc3975735503770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522808f9fc24badccfc91422072b38cf771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de372225a9b14872c6f161f260e8279772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9ffe51c5d43e89624e1289f57b7af773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3775477b40db9f1cd351509817357774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de143865f04a9fb707c22bb75ea66a0a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebe9de09252b3c2fe7dc5180ebf7d3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d84e4976fa3eb58e9168611eb04fef777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83883d341c2553dd819b6ef8c413e476778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf69d74903d6048a82fe46b8dbdd514779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21036af6d19a32963ceaeb90de0148780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe4efbc9b3bc96135905f725d6441c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38b7d3366950d5b09b2d6307f47c15782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926366d5372deb2e6257746bb16999e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fdb168f436532a1421e907a86c10d1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c414df2c376cb30156ee31a0510c29785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486e552f45a1db7f58103b9ba8ba37e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8a83d03efe922cb4bfa24ed3fa78d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35f9fc46c95e75ae1457b8bd0af0b6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebe78fb13ee12acc4882ba04df24ed789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d20babdcb533a97a8569e6061c99e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a08b9ef35b7dee130985867f3f3ff1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77693abd72354d2a0bc0bcd73a2fbe7b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c4635fd33901c5561d5dc04697413793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a58b47ed8e70172222232dd630c34794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265dff0e23b4b88f9306bdd1f2b423bd795.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>