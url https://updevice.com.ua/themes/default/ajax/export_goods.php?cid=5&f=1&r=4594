--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2230,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2116,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2689,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3007,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3272,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabb5479f34d811a8319437009879661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35709dc137dd103f05e1b2c6e17c032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6137a7e122e4a0cbe0dbcaa809bed5f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca84a9dfc4e651b97f7926a684b97284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d1e199768e5418c64ec501da8906f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b4dec102a1c533f327fa562fa1d156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f71c95e0992abf90c45508cabdc4597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43236699b7769012a8edea6dd035f888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3aa80075ca27a8c2504ffebd1818a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c27ed8718d1bc29456c767772933210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cc9dda288109e5955d127706301c311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b89a81551db1691330ed25f30e34112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4038ff741e7b1b6e675e8d7ac5d1513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2470a92a2997cd32ac335b40c9e2ca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8e07bc6f3744192a2db81e0fa96f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1656bed19c395aa37063ed2c5445916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11d24a6673beeb4684675a27ff026317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda1353f3e450eb3a62b0bf289e93e818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798835bb85af53cf6f7f922a72ee87bf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563641e5a2781e19ee95a29669b654920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ad05806c092ff7f5ecb589baca58021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdf0c8293ac57e7339c043b94ca6bf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6181b7994e34e4102a6e4fdcc71a623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bbc743da036b4ec350e64621f373424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5f7c0598d7c0039841ad480fdd41a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31aab8a729aacb7914e17ea23d427ed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a98c0e6577ce2862ae1eb470be10c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e49f47cd9452d780efc232d16a77228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301d39e60b3e6b0189d7a2cdd329fd329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca9790c3383409f19846ebb627b03a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba666d66895cbb395ded243b7f11622e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ca21d062b47f73cb2bac491fbfaff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2dc9bbc77d305357a261d36b28821733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c8dd132b60e403378c795e0660bfe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb716ff4808dc61a6540ec4f61a461135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab4b143c3da1da8bd2a1c528a4d31536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfb48f99f4c6d880d335d6ef4e068d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86a14bc5942a28a1a363027a3b4cfe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96127ab2c81b4e656f88b6203799d75a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f07906240dd4ac5d6206018fd998440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda21ee9fa5448c2eaac3c94ce4ed5d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4dd1827cdb8d6d9f1902896ede760042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb59bd3c049a5652ee0378b0e4c70a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67e51e2dde5826d58ab49116651bcd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370011f965b5a3ed36a39e7bf874d21245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b61c1bfb1b8070bc8d7ee78af917446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1a021d7714059eab5065260d39d8f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6737d6e492d878bacffcc9fc3a6e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26a85b4cd8be8e56ba495fabf8d9dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283602956fa8286eaa22032f9eb9bece50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e501b09fadefb288a4c7f7adb904451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede821c5daa4fab279ea75680646112f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b72a631172e4938d5c996f07a71b0853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bc6fb994a38ce76d50d5f31fb04c454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223bb4364f8ad7ca96c5e15ecf0973ce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137119c0fd3b72cbe9980e99a7bfdd756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df6db9eb77449757285abebe308fbe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54982b6f961b9c18e346da9ece58ba9d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587ee5878c31df548984c93b45c340f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9496b9f228cde64e10a18f4e9c758860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4adcca452f0baac333c1a890fa42bf861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda92c3a7cc5e6ad130b572b306884762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dccabccb302489f1f69f9d2530a0c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9ffd581e75323dcf2f3334f65003264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f00f0db9d0c279bca2cf51b41fbd8e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f021625f453a04f08be6b918a228d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234133e874f54a803828fe3075d0550c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe3b0ffd6b54743cedd092c85c1b8368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02732eedf27e9096609ce20b47b201cc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fecc2cbb089804d7d7e95346cbb8b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ecc936ac1a860e4a9f02edab6ba6771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a25854305d653d58365c3177efbef772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5b8864499ccbf8dfd684365dfab5c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9adbe8ef25d9d74ae5a7524197c68f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd05740126f3236d3cf3dfa2fbca9f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f09c4f98c99fc8e1b13f3eba9666976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33658f75821d7c50f93a8c04265545377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24994b0d7f902c133e77b1a98a8d6078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365c526579e570800069a31d7d513a479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06b54164abd24ac38df88d9922545680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e220d6a7ab54cfce896aae6e9e565881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdda238bd4c4b24a48dbbb0388d2bbc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de338d09051d66ab6a3b7ff92fc51f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de417a7150efeb5917773249f4d24f4184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3964eb9c8b48ccb33bb4774cebf172385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5a1e13964aae1c59d2ed4a6ec1ccc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cac2627e2d99b057b8b292f5f91ff387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5a6c796c35883b455a7b2a14f6fbc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c45d1846ff3c30ff7d1c03b4a80a789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6c4e19b38254e10645f25b262ee2190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541fda41f7b6b593457beeea8bf442591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7e5a841ec88dd6cc25a9ee2e0596b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce347c9b429a695613b824d21cd15f893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4466b1e99a88c7632fc751b449e6f2694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429c72abf31ff840f9692cdb71bb86d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8a31e917fe542501a5e3969d4808096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391a0e229f077610db3eb060380493797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9006f263f88093d8aa19350e65bf34b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98384dad913dc0d692445dcf0510af99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee22cbc6571862896e1e22d31033ea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922cc9fb0fff60b65df112fad33eda8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2fef462e7a56d29ebca9bef29d6fa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364b425b510dafef251834021a9c6df103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ecb51f419664c5f991811b4e93890104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b878bf58ebb488be8fc2d98888ad5b9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e861ac424cb80fa482ddb15340b69106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450b8ba0b7c3c45572f1f112ce70d71107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae7ec82fe7c745e4da56bccd62c1e9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f1b714b273a2c7a56c355102bfcd9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8e5df8e4a41397e4d3ee7e9bb25d8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85eb685f43a1871cf1e72aa7c7d879111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d761056320316857d9c666ce8eb5d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd73a1e051067398eef8465e0dbc127113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c45188a7386907547ead037e81313114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a42182e807ddf4778cf87976db497115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226e57ddb821adeff7ac870593062cf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352972d4f1ecb1532f6a6b053def8f3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde76e03e313ee095b2d4a319d1e35d5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f87f69fcc3a86f1d1270d26237a7e5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f85739e2d86cf54febbab3461b59f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3fb0ed2ae092456cd550becb3010e1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf102a8cd5e2ac2ad690aeed7bc91f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3523e0def3997156a73b51374e221123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15ce7f2f9567306a2a290006ba5d1b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ea99de0a8ad064fdb24f71d06e4cd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149a198e77d1868efbf9435acc815da126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565748c4edde0f1b7749eda138721259127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876213e287f7c4f3001622d9cc94ac1c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b74579fbff3f96ed178425414476f4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d3b58e4b9e3a0be502596da5178e5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ded4bcd674ad369523002de86cf62131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac0a9fff6c3443fc6fe4b99809a1f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88df3eaf77f4a1a7445965a8fd0e1d0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8831c41868ac27c5ac20dd310fa79134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f43284da09756769c6b6a9bdf9639135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a02bab2f3db694e194e28450f0687136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c24a7d8b842b5ae31973a37c4080e2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d83ccbaa0ee41119505a9072daf872138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea3692fbbbade9fa1b3d3025435d66139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280cac3fd5600b480494f762d471db7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee2d317c43da3fcb4229cf98a8dbfb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a50098db9db74aa01033a9b85e152142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1af89dbca02e40b43f511815bc538c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229786cab6e3699c5db85a56d032cdf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a0e36ee90dca2955940a782d43551145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4cbf82bf60f0d7814d22b534ce142146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70030f87cba26f9e176b32f8f69373147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efecb3ddcfa9ba42240e7c54d8529d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2f9e7bdb307a8a1639e57e71c3570149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f687d3066875d2097ebf4dd1faa261d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204562ab2d45aac223ce08257bb4aad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a556b145a64d8f71caa932ece2926e5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fd0c4c81c28d561dec265f9d0c1b0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad533e4224e2d6f2b2dc95e6c15b5b32154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fda20c123cf60db9a403d906eaa694155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03ef97e80e5117d49bcd52d11d84a9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc56831badcc00585e1f601580544d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa09b8ab78276da3b26cf2063822f68158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0158760451b8126383690aaf3ea509159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611fab0112dd89933997444ffb7c62ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032212a86d6b9742b71fd8bf4b393e38161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e93992eb45c191bba312db66651a93162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fce7dc07533eb2e64cf9fca4df4b54163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50691abca3ec83dd4ce08a108c5e874d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac733f618f98bcf73bf637bd3b912971165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522c077081dee25dceec17eaed42c2c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71bd26434f86fe571b251af197b305167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae282ce0860a17bf1d2fea71d90acf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e4c6ce4e846bab885068dc0c1c882169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbb504e213b8e5679958f1fb765e1a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4308ea450dd2c96a60c812b1a236618171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501b785dfbe873074f55a4f4f333cf3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd928c7dc6067763981e2f956b87d715173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296861c7d883a4b4f7ad33415b082a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58294ab145e357488896258c05477a28175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0413d5f5c7685e15acbe0bee9c98a0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae8a98587f7b39bd1233385e876339177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399f54a089ea22fcf15765c0d645a8e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917c166d7c8a46da1d32f7007bad7ba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e83b32949e79ac7fe8c98bba026789180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c533a77e9bcf5619591a899b538db7f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4db36524a086de5fd49d64994229c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ea509df5f3ef6fddff4b1df6c272c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322892c136254715c55cf88f1f39e510184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd4d9e39d0deb831a7e11f9fd83724185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de683a8717bd5e85a8af44f23047ce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5264bf0b5759bfa59ebd1546705dd6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e83bc4172d4f8276b16f762698e36188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd93316256d1a55d3708f1777e78357189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36951480c4c7d9568915df9e1c477920190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f77df41b36894829f062f0d5258d43191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc80b6de2d463651cb6bdf3dec5a6e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b42ea13e74f29a7c8cb3248ad14abf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5af69568ae75ae353ef549f7b42a9e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca2921a3a90b19e10f3ca93f82b05c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa8e09990351895a1927f208779e4a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332611982d27198fd3763a0fb97469a3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52807bdebffa92811af455394a0bfa5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8bfffee1e829d6c5903e8cc261710199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c93f98cb2431833a283f80a70025dc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af340ff480a1aaf80afeeda8089444201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e523e078a8188775513b8b1e8183c98202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0076dbbabd36679eb3568ee2666f3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a48ffcc5062a9d3460c8da11a8efea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b7469d76a0fc48283873a56545eae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9c8f36bd9a078c7f1154242681138206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f06785a40fd7e08268f57158225b48207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6698cf266924dc580e5b6aa37695f57208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf3f08bcadd002f26770c72b88cec2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f621db663060cdcd3df6a700006e5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03208746329ced3b9ca2a59064f7a45211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847db22779d940ce1779882fcb2c1671212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3e1702689ccff82143063d763586e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee800593a609a6739439a647590f59214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed391c3c4f96eb9f4b692bdbe182729215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bdc84048dadc9f8d27aa910b7c3ed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcaa277dde77bf5c958eee825681b92217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f1642ccaff285dcd70ece15c2d429218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bb876373df92270223953ee1c3e21219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbbc169e1b3f8343a3d20acca8c927220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa290453463251b038b2bcfd7a11a0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f11ae146148e5a31bfced23b1c86d0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145de2e7f6bedbd376b3b696549050d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3452f97e42f7015e25b98e6116065224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be9778663edede3ea7c93a4003a613225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1023ea25c8c626504b4892a33d5e0a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f421ddd2eb1cf90b2759a3a591c296e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867795dccd2e146c2dbd90308482297228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d856509dbfc35523ecc86fa024a49229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f341b249b419e08c84b0e2777f48e5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5aa22bf61e53c6c2324987b2f11fa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86addd809b14bd26db27c31d076fd7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77ee026ab106a6022c0ca1d605ff72233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f0f7a5a8bfce9005631ee1fa9a99f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac836bd9bc8f253cac9f7cc0b74c668f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2dab6333f81ec414b9c4ab319fffb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce767ea9ac30403d75a0e0a47916b5a1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6ca1f516616499303137c43bfbda0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4aac4fbb5bf099e0d5cbc43baa7d9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28853a8a7a07cbe4331b1de1ce7d958240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53e9815f72031264dc78d85ba8811b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b63758324668467cf8beac2d13375f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b84869439a72d3975010b0b355b0a7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56dbf863c8a2d54dc1c8e76ec303d40244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13e3d30e6d3215893911d97aae2638245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bfd8fc31bfe3a6e36c2b6ce93ed333246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee72ebad990952ab75ae6ac0ec25fc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7569a9f7e779845073ab4432a69c26248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce57d691fcd31895bb174c2d7c3361249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec57465392b41ad1aac3c4d9e9ea1d1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b7262b63843138694898de0df8611251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbff36d96f868c80e8e84b3dd60e6cb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed300b1b84861bcb89c10aa60eb19fa0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca886b81eb6a533b92cb8150c36b40254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78b8dd3cda5c72ac86613f9d53fd96255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab21dfcaec0471ad8d15c0a56dc5fa1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2315d1f903b1861f553c31785afb1be257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39c4e15a47561e446040598343d0fc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b286b5f8dc0b1d8aba456073ce7da259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635c94b617edb91825f3112a0d43bbc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739a54306dd72854f15734eae4d38b1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229dbd0f3763a4a3476c58fe834ebf6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a61721efc034f0288bec8d5be1b9a2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c82f155221f17dd39245509ce8d998264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6097b8eb352209af1869d55dfa1d03265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77af93c787b280c5309cecf8f6b7be266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f04789fe5b09d47d8ccdb9d00f2ff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c817f748819444d1d17909f0d58aa23268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd8b77968f5455bd8105c607bec925269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eeda7d52f79174ddf54af2e2021de270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08878c5b988557ed388efb67e800513271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57102315f71d2fb5540d5d846187bb17272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26991a55c0946b9ad97c6747b1d3cb59273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f64238367aaa7f6e00f0be69c8c04274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd7d89f52159f1eb0519a310d23394275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd09ce47859a0a3df6de24b4ba1a369276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901e9be435b361d365dde43a42ca699277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677076bd8f26749896e9d608dc0c7fe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c127bd03e7108380aacbd573a73e2d5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7287616d8f33715322aee1a9d99c5c3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77482660653d37e8dc22286828cb151281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445575ca835ff76d538a01e9d5c63c6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5d3d1892378e69492b56437515fea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e581e6e07d8682222316ba19b49966284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244d0024f0a342578f2b7f1507aa396285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4148ec15685c7a52b13cd4ac638d2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba42a2bc2ffde64081734abc028cd94287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574cd58d23d27dac3cca1b667728276288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34609c9b040d0309964713c56d5b44e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d014e4d498b6243418b4a7ec912c0e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e31e73d1db16adc9337dd3a3faaa8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5adc8bb2040151790771e52f9a60e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5e9443da4f3b1e20d2f41a78aee0a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f358a63e3e244b2d0dd4b72b9c6430b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6a456d72d6a017d4a1fb9fae42651295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d57b188293d46dd88ca15dad5056b7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cb0aca51193404a6f9c4ffd5fe997297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f292f0c7812d80a2dbba950bd726de7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc411c435d1ee49c711cf813e3e3299299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aeb910afcbdb20912d6d0795e5dd9e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d7cb57c7ac8ea5aaf8043e1ec1970301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc3fc927267413fa0d19d4d35b969e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7000736a4375dadb51d06b90408d3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a88dbba3fac9a9d9ef825d2ff56d7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9132d8ae73588fe637f7403b8de7e0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad94b51fbf5359d92935549f34aaff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5491a161386b3706eb6fa9dbe8930307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85862191e648d69482653dd9d0f96236308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea781ede0ab124ab6de0bcf32de7b8c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e0bc7a38909d6ab4672ea450a1854310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a5838bf724fbc086cb1af5e21f915311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a0a6bf3fe6358f5168ba3ed8d81e4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7b79b2b735d0586204134b13d5f85313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8140c55e486fc2bbf016b7d880ae34314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec54486107e0ee507ff5efa0cae3d03315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bda7708c19dd27046c9ae8640afda3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091dfa0b50d28d950ba11df998181eb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472507b4f8dc26c554ca3b3dd2425a8d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f15cdc9e8a759f9ed83baf751a9572319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce09de99e1fb77cff4acbfa414c439320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4eed946b8aa212fc9f52ccfe9ecb76321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e584ab435cf92ee4f530889f539590322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11e6b4fd17f10de189ae8c76edd9fd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24025b802f943dfa0a3f2e563f82fa7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c2c15c2ce488fd83376994126848d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a0ce456db4891fb11d20252195410326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1705a1ab214ece6343676d81b9229327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd12f87f08dea42eea99360b4f1b09f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eeadcc42c0c8854febb496bc70039d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c65f7b7a399b50df32050f5bf7fe0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052dec91d59c4409b1410655f7b4a66331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c5cef747f0ac778a9021b29e573dc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16da80a5b66cba0a7b935d0f7bfc5e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37bc83bf99fdf897ce6bba1cdc30ae7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ca677ee83a4ea37ce27d67f0c980f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769d0cd96ccff314e84be07c09e0f8b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963dcc777a19171fb18eca9a2966084e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abc28d72548444a9b8278bd5928110338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843e2328aa7006f9eeb4b503a735f4c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfedd15e0fec597c75733bbc3b8001340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ef83f51abc109b5bc8af7aa70d866341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560b29367a79d43a9a4307e5c38b074342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84daee8c4c512403ed7cc2006499e753343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01d857971cc068dda1b0b80a0267dd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd15eabacf2fda3937053d4c0aa12e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b0f9adace3c4d240e65ff645963b3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2a5069a2b40b06c7cab67ca50c35a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0db6523cf2041c504e8e2447c31897348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf8772b73fdf7ec1f7d0597489e68f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edbe7753b0bf82d4708be168d30d37c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6c95bb1bbb1223e8ed9cd6286546e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d65d9d37edfd34b9dcabd82d670a7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436daa35154615f33366153f1bda4030353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a870f7d5b6787579a56c12d1eeeab5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993be9736de41e15370378dd5e909aef355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1176abcbd5cdb2d287aa7050e34ee77356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59117c26e948df793b4c3d4c048c29357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba403d8e1350f6a4bab94e4a668f7ea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7473202462e38925a5f2deafe3b7382359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8d6b796aeb17491a1b55da420aad3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1630e8fe9adbbff7b53a1a566c4593361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42194c0048b68e9e14d435c363e4eb61362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a165c0dbabb877491350b43935b9cce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232719a28007b85063ec8b07c48c0fa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558490d1dbbaf8beae26517cf1a832d1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec465f6ddcd78534fd0f05bcbbf9fa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20cc6e71bfd0b6c3a668936dd0eed31367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421936a74399c1fe767f3f3885c9371e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27861f372e2ebb68de163ac343d6b28e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72dc75fee0101c86bd8064b929b8e4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f5e9dbe1eedb5fc1db8f4d5323205371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe67119623c26dad35451f10b58230372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a142593fb91b420ee7e6f212c0ea96373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db348f1ce264d531de43cdc73a1ac1a9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1c5d7415beb62cebe11b3de7fa6ca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec5f9c3f72dc3a89bcefe4fb810c63376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331da00518e9958d86dc033b51cac253377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f68428a8ed993eca66461bd4c04812378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425fd11ff1786b4ba497400d6441f268379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2d950625df9d92f328639240a46f8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d81c695d75b1c988fdd22d59d8341381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a9c5e782b36959f8371548491070c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ac1ec30a1d657d7822e4f3dfcfc3d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7e1cf36945500e6290abd03d85033384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c827618b8cb26a32564bbc81bab22385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ac11b9325087d6c558ccb9dc24367386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e8314d1fb31634a5f290fcebacf06387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701244e4f87a6578c5d460f9ce8d4de2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4f9cdcd5675c102de67640db8df11389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ea287dfc6dd3dee25572b9541b76d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0af08f611cc805c620b6de5ae1ba95391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5522824eadde5152b20a43d6ab0c834392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48de3ad2f5fcbb75351634d9f7db8a8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b504fa1bd64d78239253b2aaff24da394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547344a283cf28713a7b93512f1e4ff2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366eb2a858cfbca53089462808f9e012396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b98a324bd8edc28942e81d4f88586397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633649e4f0f51630eeb4aa28ac62bf9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f3b9186a82fa7dcf37d640c5a13ea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a857e08e28ab0f44ab6814e469eebb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67018dbd2126775cebe781f2826fbf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781b6c5605ed0d7aa9652c4a7ec0fdb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cf6866678c7b2840ffbe7dbf6b147403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3294e48e9dc0a9fcc27f72bd62e11d0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b03fe73730ffefb4179486e6c7e9a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a808a755a4fcc6e33d40bed91d2d9c5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa18d76f275e4139c4b525ee0d0fe6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98237e728ac8f16d29a3662b426f29fe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ff6bb47ed92582e19808dd48d4e32409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a2820a9849f02db9a5362ec0fd427410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193855e94cdc48f171696e7065bd2e2b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe859af47bc372a049eb1db61a3da7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a418333ae49ce6b0e7e0c3622467d94413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc555f26d90eb04de7181da6c429e9a4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd47f89223ee6d049fe8d9ec1f7fc6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a36ff296b3efd4d2dbd8e2d30f4138416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c4594692c0ffbe727e921ce95f375417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc673e30fa3cf93a0d0bc5a752f403418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55208cf87059f9cda91e5077b0a8883a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336c15779e144d331e317f50092bf1d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a189621ab666092c9631ef65befd46a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32f96218868f3ff186c173990b69e5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50472712318e9d4a1c640118634d626f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d68eb2f7e2194f929580c7f4d1dc4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b465e8eda304b449ecf03f4e721033425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13aa77a13faa8d3e63061d9147ca1e1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae668c421809703e55766b6a06d88b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afb60adcfb625daaf1922eebdf4f3c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe886db0d9d9fc1dabfc4691a798f3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3428d907e295d2ec3750d4d010705430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570ab28118b5d8aa992da8875dc4747431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da33a2eb047fd4ebcd5305391bbada432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a63905b20bf9cd69ffeedadc113178433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a351cd8d575bdd5367db5c7e71045434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb83193190a120faac54b5d2fcd35f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010670179d88c3597e0a5f5b8f93053436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7451689e7c6c27142e718ac315dbc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace850d32b09a12b36b39d313d136348438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6630d65ec583e552e1119f15de97d2c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43008b181f8a03910dd6bbce33b35f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfeaaad24e7a7982115304f4e61738e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65be573415f22378b1ddf3246fd44e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf8d9a15c0013933cf8a69a4288a51443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4839d292ba601d59d61ed3e5dd3e1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c216aba3e3c306039f1168af606fb34445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ec051c67bbb0319746fde2bb9e8c1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e2beb216a57025f2bd40d9007feb9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178097b47993cc8598ce5f4c4c7cbea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e51661a3c098d78b7201fbe6dc41cb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99145ffc47a4d8898c271917bb0c83f5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7b300c03620639f4093726d2f6ada451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bdfb9c544cedf4392bfa24fc10253452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e9d2391228eacaff04314638eee74453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ab807ed2d9b31f8879fe96e174086454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c669a69f88d74365e2278c35ee4c009455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8c25c78e2ac33e9fb878343e285f0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e524936a611d76617e94d7652f401a6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a678c656a3ee3d12fc08f8d29a8a1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb8f1d5be327ea3fdfc7f89c2c2cf4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41a433ca73b9514207116eddfe13af460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74bf0bc4866f62ca4c7c57d8f9300f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7697007b5bbf5c31b0c30c4ef8a06462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73540649525caba912e94c2eb22086463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82764e8f7fe495ccece387f2dd6fe43d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48c21717aa71df79cc5e00d52115aa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb8ecab609804c81358c1f140de2d6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef624bde3f5a5df0f3a13864189fe996467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31dcf205e1a61182c9f9060213fe0a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c798a8a9da182cdfa916ddbf1aad2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9128ac20887bc63e7f8b47794f2c40b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619e3cfb3b90dc25e40545db8caf33c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07238af63d821ea9e27d773e281237472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe10b23d09c273a799d2dd77881cd1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12785c63990f1b1821cc08a22ce53782474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d2df21c3cc7dc522b0bc563e71ab2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca8f4a1eccda1622ca9573bc1ff638476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c67f26d3032466db6f67beb35da823477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd3abc3148f4ecc281ea74d8c091a5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f464ed0284eda5ea187d2f7a765726479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee49572921ffbab3f6a034503816fc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3384b597f539ac875eb40c2a4bec5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fdb6b11049fc208d3fe5be849453c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea8a2d28a5afddb0fef7c3cb7ce5c5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487dbcf1a1533db567cba21c659f6eeb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a73c5845b8a8da10d4f611d81bdf59485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2dc543bed4dca635b1a42a774a60c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da348d6b2122a37fcb256c6685b0536b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47f52af9d80117652b0bf2a391d6a8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4975962d2739557a82e495ee3ae4095489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a9a93e4968b77ee2cc6298160421c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046e5f2479155cff859b3609d117dd5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62575d0c1a2390e3afc6bd0c65ad84b3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdbf63d58ba79fe7824b8e51fc8a035493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa511358d9168e1dcae8130b7658786494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1921d1f1329a5a99f37fa0398f165495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f715aba5de0f9428e09bef38f0d0a1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02da5eaac2a68bae322a3b692557d2c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef9eaaf2eb20f36715b96ff6ecece2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480e81a649aca969e1ca88cab44c694499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c207767599e74dcfaa47a53153b56fb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34fa9f8d707f73ff2263445872dd08501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779ac6ad7603387984e542587e74daa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f552692c3daa25c65e5a22dd52a495503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b161ff4852db91960bda218820ba4c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18b095fa9f417477910c507d10370e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b6b77aee2c6b53c7bc97db0eb1aa4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f529defb7a6e5f6b61fdb77d8ad64f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617389bf64cfae7b73c9a6176e2b431508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61e10888a3c229d94a6cd176c5a5fe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f314c51a99332b1d6e98f0e6c57328b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182f3097d1ba32662f7b4fe4f179021511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b6ce5f49ecf10a982281eeac357c4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0452e62efa9f2f037cf6ccb67264c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f61811fb384aeee8fa0d8d9511000c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe416e599ebe24448bbed144fde28a7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbadfbac9a55229eb248e8babfd8435516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650a1c8a8c68f00a75d08627cd48d2c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37fed6d0e64eea4cc7648778537ad2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207647e9415b77f91b8f1ab293db2a42519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d0fca7e7ce6f6715dc74dedfec860520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e610c3184c59c14c657bc699e65238c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493499506b0402cc586f3714bc187336522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e001e671625ddbe972087da90c5ce40523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb4257a22a3904b79cbab6442fe11c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7571facf4a225b071f70e6da31d403525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2d105c58557b8640e7bd0b3efff59526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1400bc00b8bd1f36aeafc978c00f57527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20675b9b35ea90b3d1531dc7e87769de528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577406794a8652dea7727eea1cd2ca55529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea4321731354fd148f51b7c876c924530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61883f72a8a4bd211aff47d097c36bc8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170e863b54c7917674cfa03a37f532c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee384669c35049fe04a742d82641fb5e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516c2d6241e2a0b2b24334d8b78ad24534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7fd0162378b7bf72dd1c7d79ce84a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21032b0ba96933d169ae84280f1724536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e232392dfef4ca7b757f3ee740434e5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab27d6cd3163d3f9bb38d3f70a95aa8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82225bb6a2dcd6d2eda83b61605a0577539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b32ec2d06861003368da5636425f77540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91e1026751746f7d68a335dd9f614c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ac00c651507c408fb92edc9ebf6c3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f3e729f80aca1feb7c5be866d4c5a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdfdfc34c1ab7aedf2c42f45fe3c0d5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d0b2dd3e32e40ced25d9db4d61f7e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcfce41f32577b309a51a6620f9dc84546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f769c95b60599fcfbea613c39cae22c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cac9d0f39320c3ee622b10abaeaa1a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8aa1bef8449cc577f7a89db7bcd9d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2b8723abdb55ecb7c4a60ca5b9c6b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841fcf9ecfe244af76d769c3c53eddf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f9c0eaf77a9e60c821c68fc2fb05c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941cb66410619d5ce48e68a5e85cf30553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f86fac75ce24605ddd3a81b70bd05554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39fb83a693909c0289030aea05b90a8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3453a3cb32eaf6fa1d8ae36a5ebf1c4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e093cb8bffc64ceaa999f72f2c197557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fec1e1f738d213cd067bfaf1fdefb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9813938a2466d1457530fc9f13f74559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0890666af1aac4d7398300ae1c8aec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e18c124953aaf4d02963d61da20f50561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe90fdf3b417a8c8c2aa817c325dc8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba548bc7618dff7e17d71b442e4f8698563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6157d925c6e0e8422e3090bd31b357564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7f4ed7459150688e1cee55a6119cd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d045c8ac128171c23e1d422659ba068566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a902c6c3761fe04ad4f9ec92cd3632d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12793813fa0c68f039462b2187fd0d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935b4215e34a47ae724c846ab0ea4c5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38320eaee1b7f7109d31ae581502649570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb1ad60cc3eee77f6d7fb2a17e3488571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80cf97a09e05b41c82e03bdc62a3cb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094a599146c076ce721dac02fa68bfa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea049685acefe95506d38d5806c099574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d1b2be8cefcc73569ccc46ff5200a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52d9f72053d7a18f066f80ea5010b8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb837c108487ed191db9893c19a3e4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b8a7d6b184755c62108ce952ddd64578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb8ca344ea962cf72634b8d3a9966b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd23861e9594cd04c2e0e19f015385580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca12275c95a2fd6f77e87c33a7a5484581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc7a358a583a99133b55d398d178f6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d5a25e4a9cdd0a3b7e0e8f6c5a941583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ebf1be904b12789b4bc8fe853a937584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff640835a92746ecc48eab323a42837585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7ce9b23b180d509645ff6541239e0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be960d253fb4a4e3721f3fe39e4b0b0d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be8ccb9f84f038fd6f329ab93aa0c6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fae281541836e2bc4357dc0b3ac13589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de21531a61c214c338b6532f221bd7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501016e7b3500bda7cab80110b78ccb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78000c8ac10417710270c908ee0696592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf5d7b3ed0919ae67c6f48556ff1da593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f089a575fb822cb6d0dcc3ecfaa7e4f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798482fe896d290d9fd5881e76566f2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bef3e053795a44d2d42b14d46e0a5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de620fed98e377136a3196e3043a6d03597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5022388a4a6b267c1bf62f279f2b7d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b9cc4e72fa3ada33b675e2220f16f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e263d7ddc80fb6c4e9c5dfd09273aa0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa7f3160121c40f53329b9d8336123601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abaef5f8d8c699d059589ac2b7bab35602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b829bd5c9bbe280836baddc8a070396603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1f95e143d9cb6bbb68ae931ad3b54604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9749b3273f180d0c76a4375bdf9eb68605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549289db78cb3602f2959e4e63e2fa83606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc578654c245083d3b9412e6c84b0f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f418980ba917e743013d54d2be1b0d6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfecee74cbf0dd181672a90d9c74f46a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7c11e5d7568b14aa218145723e77d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89af152e679b07e6923742b1a528737611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc7ede64a278e9e7d5935fb7fdd9de612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6674df39edf7a4154687f363d5a49a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362e431618d2ba39bb4928a9f6ba0ac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436d14eef62be0ba45d8404811ff68d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96060de25ce1542495ab059a9f0bfe3a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4ebb4d43f20b9550b77f2d4dfba47617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf4aa6eb0bb4d9ed2acb3253bce037618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce40031aa930c6737cc20af56efc9f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddcef2946993e1a75732a254536e9d7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4026ac23ddc48ab01910819d843d81621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4323562672f29ad724d8c55213d0cb2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc2258709df34ed75a4c44fe5636aa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0de1aecfc312f3f3d049cb44efbc1c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f0099258d3f90fe680f6e4ee614f2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c837bb7a8e07ecce002d94625a37e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0255b929432a0cf61f99fd75286221627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340a383934e3b0c4719261446df67eb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148ccd0af3e349c3dda751b342bd0bc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b7bbe778117436e71e59f2194f43c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb088a264c83252c24da2e61f2f2c3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98cbf8f6235a3fc5da26371155c4cf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2a35c990bdd53c302a726ad76b842633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a2c5cbff6f2817c74c85f80902e85634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a38021badc629ae65435e9b01dcd5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d648efec094d7a9d5d8354a3e68dd92636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc09e776091bfedfd1c22ca5a4fda9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b6d6a786bfea681f04c3ce8725886638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88ad73dcfc281e86ddfe9c702dee7a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02030811dbe10deca2a87d35a6009415640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268099e261e01d61d27a9b59acb85cf6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb6b9d3b799f5a34708d07ebd9f805642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fff94b74c82785aeb4037317d6f545643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5297959114106c18860b478b39fc81644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18a9ec66372cf2d314488d4ed4ee9b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35892a9b55077910c0f8183b5283ad5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09b117f0d154eb1adb1e33fffdebdb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381cbff7b3dbc48159edd47b9ff1fb0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ede00d4ba7c0ecb51169d842671d9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb78cab72d5b727d01862d12d397d67650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf66fc65edcb526778b7593c8e36ca651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa9e6f922b57ebe572d8350db79cd1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a9093f6b2b89a8a1270faa4b74c80653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ebaf242c8064085201768660e5cd2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cde3fcc1db965da5fff7508b562311655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a071b47dfd635dab0a65bfd08f91eb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c058eac4c85a3c36d90f607f410cc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357940ba0dd6a6a658b12e03bfef51d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e1ffb962b56e668a5e5cb6bc9f7a1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8058372a79a97345d4f1ca89c3d4d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd168428d89fb8de035fb2313eb6d8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d73b55875d075e63ace6457d8c8d8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f771286b491674fcaf6db76544cc7d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7620c5d68986179a80a977f97c39862664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea526a703bdcc5a57c5569d6359843665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272e08916c0c7fcd67d8e9329d9a28b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba47f7b0b57d19701dcabe3b15c078667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25186b1f60e88a8ea53ea043cde89ab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae7590303e330da317256e5b670c37669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08d8227942dcc4a31eaedd7b230a13670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d9d65fe8ba0c5b16606ae9dff11f5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a871579382be2529e1c738625467f4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc7dac659028b04f4aaa9f3a5380aa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254bd7297819ca22d7ca6000b695e25674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a7b8140743534094d3a6ab84b919a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec336ec4d22f73e404a12ab5947dd9b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec1de7e2d7aab00039ace95adba514677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19362b688088252987eb775589a6e5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11d768f11a9d272285af5ed6bc822c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6bd6dac48afb47866b6d3cbe5e396b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e39922d1849be54b915af000d9953681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450982689c7df80eb26c23becfaa9c4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d7502690e1c85156b12b349c45144683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c28df256945aebf385418f1429dd8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba0cde07d8f1cf053adf9bdadf9622685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e9b7a584869e602d97a1d3d93a6bb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df9e03bb99747102a0805d559ee496687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f24635c4dbe1d8e74c0f25c7272b97688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff53d633cb76d0a2b1bc815b1eeb01689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df9e3f17adf92e437a3ce356b7b42f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87ed0d2767b5bdca9f91708bd2f01f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ee1d8c44da6210474032034eb9bc2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8c19e5fbfd2a4c86853dde4b7ec1f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543a2694d35beb22592588c12660cee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d491c5af276c3281843a130142835695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892daae62f83ec66ef2a80b5164f13b7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787102ff4538efbb83772db58e6e20e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ff3297bee2f30444747428ca06af5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6252ae5845d9689bd1b2f2562670e6e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7e62ac0bb5f6bace75ff0309888bc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e129596c150dc84abb96965a5376ff701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad60bafb5855cd3dc95a87c43a1b1fc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5ccf89bbe85e4d8dd0a111b96cb86703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb620af337eba164a16a77aaf40329a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825faec229834ba8a2c4c61a40516872705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90799273d6d7fed6e9c2ae671604b418706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ce74d2a195013f9053a39d84dea70707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b702aa1d6265feb8da82530ddc6ea81708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e7224e2edf831d82cb4a797ef4f52709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ad70c4b2d1dd6162e98d93b5eaaca710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d43ef2cd611627fccd06f997d8069711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5171ee1401215054948693a24373c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa423f6f9922a51c53ac292afc52e5d6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7ae9ef0c1e60d7667385210f9555f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e2833258ca6f318b63ed2cd605cc5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b2ad1f296015935baf3223db66c3d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87b53d15e1c7e03754e6b066908f53717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5beaa13e06054639bc6b0489e5665f6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65cd21a333917e103623c8b0a82962b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad797c31f69be689bfbb737b0290ed53720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656968ab8f421d1816c2c628b876e559721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbbe08157e1d08e9054d40151237a72722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba142eba6e73c856f25f4a06c857e5a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a4d5262a5457797c33cc92eeeb63a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5a728ef17ddbafe79fdfa4bb4d753725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5985be9e203e8cb2ab10180ba6338726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddfd02564f1affd3320dbd0296a4bb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb65bd9d9fd3d5888bf9ddfca78182728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a387370b336c4da8c11c086ad850cda729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b308bb6d4606e3ff1da2cbc46619460730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9e7f0c1eb4f1b274aa321ba021937731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c0bb6ec4c9e4e3ac5e7b561021d91732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0aee3d6c6777d2199d69bd6c045f8a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d214517954d94cc44451907906c5e27734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d0cea1324e29d959c7eb662712b8b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751008d6d1efb7da78f213ada73581fa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657724e3c2a4dd6fcb928680d485cd48737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee12b9c48cbc9578d7bada9565986d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243856b49a0558cf54ef1dcb8f6e2755739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057785a27af3b05180ece5c1e432b09740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18b4579ff1acb7b00fe31116fa90f6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da458e4e0046af954dd2690c18403380742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5418001ade3c77b02f185b8dbe3e1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e395344b00f71f4153ffe1608cd7bc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064faa1c0ed2ee185a484e29c8693bae745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5777bbcfaab894a13a95cbc75446131746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef81bb42fcf816ad0b5ffff47a9199747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f49c9d64c0790754cd1e9920b64f5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f58f32117a188289c9b131c0eecd35749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78c50ae6160d7ea0553076c9184f3d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f5680c8e63c32a60a4486f8d55ca7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8b0ac805813d2cacd8ab53047d327752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b754553f4dfae9e8e6721fd6aab4e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff9b637a9b0641e08d50221e57b48a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a764eca35b51d70e4aab0f3dd1cfbb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7bb376daede938358f3c6ddce02d7d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db767257d8124a5adb357b8b903a68757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433492236713260a571c0794a29681cf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52680d8cd1d5658569038227b4ce0c9f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4077f18ccc2df49daabf30f0fc2366760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e553cc3478270524a9e91da705a81c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff393a070c46f0a7171aeb576c4d97762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47aa90391ca5d27354059982bc02c2f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac568c5ded37ca35f9bfb01ba5f27427764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d7d036a0247a9c166ba2c5c7d7e00765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc9c5dea47fdf77f56eac517ac04df766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587b7ced1ffe422803073f18b18a5bc767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca917a56b8f7a5e1e0575cf9fd88d0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3982a78158e66919ad66586334776ac769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5279d9d078a6229f3e7cb62ccbcf2d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45395f502314ec16451cea67209b47771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312282e950f31be2cce1a43d27afb67772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14dd5f67631fe12034ccc8937b08feb773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42faa883662073fa32638e7dcd2f010774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b8ca70754610c8c8b700523a5210c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9937c0dba258995a79ad3b86c5c7e1776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2147995c851c825713ae87d6bab73777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212c6b590db12726147c616297a17fc778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599263145a0c989b6706129ed89571fb779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b1e5a0f3f2b173beaffb60547886d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10b0808045c67e2be3d24a4eb5768d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c5cfc7a0b0eb30c5b707ab08379ea782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd49aff4865d9e06abdc7819e46917783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe2a4d32918815192758540ea9d313784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923da7e733d996dcc804242549326c8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea62a7edb575fb4e653667a874a268786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8cf5bdf7c3bba88971f34e059d50b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f4edfabf31671fe59e85e8a091b63788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6ee2b95148e6d9460d9eec0572130789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bd91ec48c17f8241bcd2fa35bac4e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95da3510684d1dceb24fca5def6e8d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5024909f56ef88eda0571c80c2066792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e3f86ac51e491d9d9867bbf9412dc793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293f70fadd1eeff0bb6b7922fd8ac61794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bd9c8e13679c922ae618c5849790e795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec112bd45f7ad855836262994180f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6ab075ec8516895d704219cb167c72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813eda96bfd43daa30a4c0efd21fccb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c215705ca9b7e157983f433ec9d884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc43249f3cb84a0f1b9a8d1fb0619065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7019ca6959bddac53556faee0d3be76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafa0ce660a4cf22c1f42c517f45f3e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c357da387f1b537953bff29ea7738088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602c6443464e1de201e0ce41eb18f689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9bc039e1a5f60de9801c0e2813831410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139898155ad579c398722eb3373d54611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588344ff02e31ab4c782554618d03af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11196f849b90a30ddeadbb65b3ac2f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527187a7e711dc377fcdd8387d276e6214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f11cb0fb5a37e2a441998464ffe70915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab816a00aa7117f6df9bcdadd49a9df16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae33269da6be3072300cbd4198af90917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57286a40c0caa702dc410077c18788e518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd56c8e8013efe28b707ea004fec9a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9ac6af05b676ee314b40fe50593ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16be8989fb568434ab66bd26fa234c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bd0d249480c24ef868fc9a041467422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125da6f667d90baa45a10c54899a182123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5422e375592aca167a186d120407a824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c129a8b68ac4115ca9e9c00a06d70125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84270de1fa83833866a5f850dfbbf78926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e736d280160e030afc157a855efb8bb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6eb5c3771f19c2d9a09691078073028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffccdf23c71d87dfcea80dc285f2ef729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bf889af6fbe450c3cdde37c276dbd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead1a79e1bfc131f04ccde2da292f8231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24f178812451e00e90c2916592500e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f17bfcb2fe1521aa1df994e44e42533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c542b89b48bed9648f9421dd130f7634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e69453fcfaa6667b76727dc85895835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba886032a747b896860e2ac12a4d76136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792832d7b3a4b3cf660fd63c3f8bc2637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035cc9eea82516f7040c2618e5e16d4d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7d2f5cc5e70571ec8933ce446a4f739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837faefbdc9f3c6894f211516fc5a62040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721723b69b6bd36fc4a925df285d3d041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45565b35384be48cb55bcc04c59503ad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311c4a44355ccf7c39aeec33289697f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4df130a6b972e3059ca2c6135d18544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67348750fa08cccbbcff9615eea13c7145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44661e6dd9cbf75573d48325547df6546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c17165aad35baaefab137ede1d584947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39548e267377680292496eaf79b12cdc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdaba22f2e50345c874c55416f4eb949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007309d0fb46955c59c40fd45017e1d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5667cffecaa4d8a96ea3f2d7dde71751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a484ce0d64579b57f795ece40183652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81eb45153da20be53086571658813cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417ee782dbe74307111ea5b74501b8c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38022b86e0e430a6bcd06d925c249455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd820898701e49960b65ff373a0f58456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20809b38e722e26cb370431205add6f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a24f80fa43df10935ed8da63438d058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7053949e6f09902626ab5ccc0f1dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f339dcd811bd6546f0fcac08c744760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf9f18e2b03d243206ec8e606c0b1361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2223be1bef401f5df4fea9bf84a452362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98dc9f6c896f5510f28b4a894f889f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd69971bb1800a767181c9eb901af764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3d86643f229618e30bd5f02f4ffe065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9731f7f8b9ebe763f3ed7dac156411866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d995378db87fd6566976b90e1212f2b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6b0fba55094241bc515bc504ef94768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9296f1096818d376d677cb2ef15b669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786def25aad2c398899a32860e6cbff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b85b3e9325df7098ab256644aeb8371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290f3882a1d24d72e01c0a49b79af2472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655adcdfcbce2bf9a42a1e468ad6a9de73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79edd0c1340c44efe2508dd4d4754ab374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265d03934d648f222d1a551a424e37c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b835e95495aa16af720f2c50b4b39fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de88f9df96aa4d6d2040b06bac2fa6377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d49804258604064fae7c830a83358a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6caaafeee2899ad02b6efc9d8fa3d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9514de1c964e43d2da1dd805432d0a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78258ff3f68a235858b900f2eadfdd081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa078862edd7dd2591af4081313c79e082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648575c0869a3eaf5d98a58350d93cc783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568217b6cea88ae1bfab73f6faaecf684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52aab46e498a0ba4da9c87f4773007a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bf1770472ab3e484a55d7d6d5803b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7431e0d8b822b1f50a3f27b7d90997e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceeb310f97220949f54c48216c8531188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe24bba1fe062eb7712e1b6764f85c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4673d3fc1336f7089753d5692af8e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71e4399fe2dad07656555f95159f2091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a324694ea2a488bedde5b2902b43b692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea54cbd886a81e0277f75a388b2b7e993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8e3a19de36656dc185d0cfa6919f694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0396559f59bead119a9f587207262e295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8fa3fe7626a2a5835121f42815f5296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d15eb2c82f9c9ced535441ccc463b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abd395716bc6a03e08f6145dcf2f2a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820c7fd5ae645863e2c1a4a5d2e3a5a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48a04f45113a3fb7558d9caa605849100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff996ea42cc533c9787df2e98373520101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af573940a54ea9ff42e84d9b342614c8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bca864a791eab854b0c80676739ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922d9bda71792e794c385524f23f174104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f20c5586352c414040dc3992243628105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffd6e7a598e85f04228b00da9c5541106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac8b8c10b0d24abee3d08d29266340107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83399854dcbd0be8a169c78650ebf66f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd698a26f82988189f3dedfd1e29834109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033cb37575f1548eda01f38274b9ebf2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56065f627d90ac66936a78b73768971e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db80bebbf08fab38ad8fdca57eca912112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe549f9a19bdddf325f48602f8b14e7d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42dae4f99e62893c0bfbec69da1d8c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31975d02f9b94fed682570941db5d62115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d925adf7e4e93718da5ef64f6dc1d04116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb50b7cd774724b989fd489ad332ba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21c6af4b0f6825c652db8dcab4f5f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730491d8c5336e1c3fddbb577980d07119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa77f5ae2e9a171457e7f51b6d5999e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff774c4f256418ed30df4b7b33ef1c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef125070db917d4d795e89fc5d4b61122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeab409a47201c573dbda37f878f6b3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cb1ae4694be29b4f65e7eca86c9f4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4f8d305380a1f96643f4ee3b629b6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f330891669a164682075e47a23bc99126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba532913708d3730b6cfc8af92c220127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c385c0308c50a066a1d004ad94cd02128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f86195bd4643d64adc769dde26b37b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad390d0bd9f162ce1a3d0c7a6374dd5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ec8812f24007584a333d4979ec820131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae796f757c2bf0dd3ced734b163539132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36180f0aefa0d587f26b5a68895873133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39177628605b9527281dae4d637f9bdb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc709408415b21f561309f7509916a46135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608863ed6b2f6cfe6f7d0767c87675d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd8ecefd56599fe5ac0232fbe43fa2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0170f1bac4be0a7ad8d108445819b65138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f219c07594db99253ba956cb47fc009139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cf650c69206a0f7dfc911d83c24dc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2eb59738446026aa22375b8ec92560141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9a2f3ca892d0f86608482e366a61b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806de2fa50e178d037f1fffa192a3613143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea10d1d4fca646126371d4078e6ed1b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4db2d55963a88ea8e7683869878fbd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314bbe331c2951db4a27d9c78ae2904146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf587b682dd066e384290422c7f4ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd8ea10a965e381f0538cf6ca5d095148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1c2b5685e79e4d66cce0eab4416ff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0552eb41a7fc6cbec5e018c04fb2dd1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128c76f7afd39aa8e4774cfa3082f16151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be91b2475aca3d95b406746ca4341a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8586f450b5ce1f753f84ad6a54022a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b263997aab4acd3460cdc3695f4ba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5a2ef0b0a708e76da5745643d8647155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989419bf5239335734884a0275fef5a7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301508363bee11b2a37844969179a83157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436dce4fc158998fd1470263b076ed0f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca3eda6ade5be084ca968374d388b6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba418ec6325764845186d3f5c21453e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f6d07bd38705e58d0de39c02e0348161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528101baff5740444c4cc85186492c9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490a749e131ea31bfa400b99f52dfd4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b5aa43e066da0086cc198d833a954164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52194533f3486f0b3873172e8d7640165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36e68cecf006b94a4b5e45b68dc153166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401ddaff7c6cd845a5e535896029247167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3dc87ec891141c6aece4658e44115168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeeedceec703d7d2be69b133c335ee0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692e7d4c6b9b3937bb9a54de868a6ee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99ca76e93afa9e8efcd85f9dd0e65f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d213d0fba8d0882478175024dd9f3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e42edff18767ce48f98b31573f9cb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107359c5bb5a9fb855a8b08fd2bf67e7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d585a19ec787a862876ee6d7f0d13f3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16f57ac5a7aba535fea17ef0268392176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad46e257bc5eb6ef27ba41958815992177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9b40beef2989df15b4b5cbf33648e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6548276ed20a289a6f349b6860143179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922b01a234ed6a32bd8443a5d7cd263180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825a376a03f701bc6f6eb887f843f6d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5d0bd581589e7ea8c0142d46a03c5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b294a2987b187e1bebd4ca8c778568b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a430e40485ecce65a364b7d9435d391184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02cc024d093863b8a7b45ed90c3862185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8baed0689f885c6b07efde3755f4b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eab0d7698e653997b7727ff0e0ca0b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891718d9ce398e76cb0cf31c9130b8ad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bcd3d93744f69807902a7c18782163189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be1cca3e9dfc4c8eeb8daaa06cc0f2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfabf16288ca0268a84d542fbf9874191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a78f84e04945d1473cac2a69d51212192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127b41a241389e69c8d97bdff7e1843193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010f92637546f37bf04338b7619e402194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5b5522a42db0418a3e14f708ec454195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d356de0f197e31bd73d56b5d81f390a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fdd08e4dd2215af68d23c39e9c2fc3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20ea9977f76c1600b6f5ae731ac20f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593dc9c236bb63f352869b997dbf0f6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c561728c2889f490845297cb1be1acf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74bcacbd2e39bb05d2a54c8988c696a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a150269471afbbd6e5c11990ad6abd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674dbc1c0f34b60d5482227187673bbd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5734705c49e5a2e2d41608941cb55204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001d0eb01b9a897be9fe4368a555ca7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310fa06d5f3e21cbde408e099d3cc709206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b34382f69aa09306f5418cfff96ac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0969be94a49ea5c27d20a4d43005675208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a199dc1f5548e1a167e661a9c1cca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb67d19084ef1331e7488a5c3808835210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4846742ab22211ea61f2a70ca4ff8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d34271a8da6ddf67d9b13e16eeac4f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed765fe7f410da856dc6ec2ee60b79213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0efd25de3aba8a0abbfe883d50837214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e81000274af24b8026ed72480d658215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe965cc2abd918a48fabe410176357d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c8f21132a203c18c632f809347a19217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8b9ed217cf2e4d451fee12e350653218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1542862c02395aeaa21d88dac3aceae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731bb43c143f7340aca9566c59959f5e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b30c911059d432aefa7ee1e05bf1f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e6e6f62016533a82e11a1cda545fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a444e90784479d4a09d021f499dfa4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961982f4e5242f0955ef272119922fab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f8310d67ac08e7c4fdb3bbc3c576a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e31afa158a8cd53f06f014b558efc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec61f6b8ee8fafbd4180a6a1a2c92d9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e911e28ecf25f546084623de1cfe57228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45087ebbddd9c697b458aa7030dff2e0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2732a5cdce322dbffb0e4c9d0130ae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27402474da70a47f48bbc01556a2f03231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35910b4240ee198dda9bc61433bb0c6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249ed1c8a350d938fbc562649ce4ccd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647d5aeaf194d2dd47cfcf58242fccf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3a2db4543f341deeb5ceff6da73cd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1a83854a02c643b1349f05d2496e1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf17dfab30ae11cb5be20ddf9b7088237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ebb2888bc7072b7d5e64c319def36238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00983a106fa77307b82371c756aabdb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd757626083e28b43398dedd03310a64240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e759a7d32cdec0d12cf9a5cb55324241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43aa082b72ef542437ee873a1535819242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97108f2a106c061b39392db6305502243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b40a473775b1cf9356453c8863b3c9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599849392668a30fadf4b9e8a562108245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8cb244819249bab47bb30094ee514246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d897490ce92efa63d1f2d1325c49b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e50eb3c635c494e79f3c25e16930d4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d801d0bf17542c08b4f5b80e4c243249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c39d4fd551826dadd3a5a66ccb285e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478453439572d44f998c6d9ce706b12d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064fc196fa5786fdf163b249996a0b1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37120d08fe7493bacd18259c727fbb6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9c929156dafe54a3cafe5dca70c6f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb922a40c6d59eb162a2072fa6ba8d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1373e5bfeaea67b8f49b2a349bb310b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea7ff246737f632940b13c22afc9e7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b582c31cb38ae4441dd1dbd625406bb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad558ae1d0f0f32d6edcb399914e6d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26bb0997463ca3cc6299fb32b7c288260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0dc03ced248cc99b9585a0028b2722261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b4d37be9e30765acd10e72f55e5d8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c898cfbdd5eb8bf660aed451de3aa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71053aabccc77beeac39bd73dd3a19264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af722719fdac98939e809ed57a08a1ca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99436837d7959ad992f20b3d65322ad4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1ecb685d67cb9d38c9f9eed73a15b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39826a495177bd978c17683afbd3aa3b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23003ece54d5e99793fe029f38552d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30741fead068687a89a6f77b5efbb6d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde91e51043f364eff13d58f0d5987d6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3901a4c1b964f9ae07631c8cc9d74c1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ed06b04f9a82f70626d5a10847a46273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0a780d35f76e735c505e6925eb1c8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a214dbd5b956f026a8d7587d0ceceec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27edd837fb6a40a505ad77018a74bf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1b704183afbf922a193434ba24636277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f081d52f92f7dcad109a1ce56228957278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcac89567cdad55d6c35607955b149279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff012ff3d754166bfdf7b0a5698287d1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae8c4920efafe74f09d10354f2edd2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c516cb83660f7c806dc3c5d28455792282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ca47466ecc88ee9007e3bb878eea1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab77f94677bfd98006206e3f5c6ebf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4d626ed7c638f13ae87b565c8793f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd37e33da6c40703aaff859606a587286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37f757fe80b1b7ee956d128ff8fe31287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840413652fb9b738c8b41818a9ff9ea8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1818f0afb1c2cd5f7a46a090182e2d7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828aed51ff283ee8533aa9c96264368290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef2e99e37290e441b7469200aab9de291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2baf074974ca300a3cc0cd469185d05292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8dab3297061ba57585cbb8c05779f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d97a40a756d15d0aee832c8059e242294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bad698678ec70c831b2aa93fe4acd9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f1b321451624518eb2a751c951bc5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e10aa620fcf65fa7f47d6cc917d40297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a006e8e0c0be8fa415da36a551656a0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d8dec801249553ebee6100144b233299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18043630ff5d7796eaadab383b18ca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e4937faf01901267ca3ed8cbf8ef5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928b0c757ce39a7a69d2ccc12f3ccd5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82dbf185ea323b986e326d24bcd274f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452743fbf84afdcb2d43946163a5558304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d93c12fffe82d3008748f5b6f8d611305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18feaa1d7710c4f5d2e3ca433c6984d6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e0dad3f36c9ee4edfba79ab614923307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22beed9e22caf7adc86a54d1d9f71d1c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851dcbc842068044128ab74c523407c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee4399d66b2988af9359bd3df78a20310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ebddf87afe96e1f4c006f4427a4df311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479529a16ef53a28757d619dbd63a215312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ce417aac0a7a405bbf296ba69a0dd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb125ac45008c133a9b78cabf867e22314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182687914e2f29f5c169ed64775c6d8c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b710f73798b466b75abb3c8a7ca09f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962ed986ed57d72bb4ae0d48c246337317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6404b496fb3f452d3f6407e8cc44588318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5767cb8b041bffcee29269657f20f61319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a21db16cac09b146871263a93fe52a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27449ad37a303e0255018a9e68714a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e89d34b63004dc665d08f5fab8e57322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651efe5e67dc02a18fb0918024253da323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4546b4124e049cad993e6527b2a8b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7bdf5c8f5f2011026f872e253d272325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae83959484c284cb94b8cb80e54ccbb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5bc27bd85e63cd6702559a55a3011327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4967eb6ec3091abcaff705c23c05b2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90253fef1cc4b44b3c02c3daac691d62329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d084955d514f20f6fa738a55d743a3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144db63d03e7574388c99f4c42312c12331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda89b2c62ce9a19278a7b3c334cf3b7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0570c9ad78fba0cba955bf1ceaa73333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec418f9572a9b6cb9dc48a25f99fdb6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ef838d18de8ac94c4776b704f35c8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb993c0a12de25aafe26b7bed4ab5d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718967dcc80a7cc208b503fa5ebcb82d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bd9cc9c0eb650811e388a23a5b5c5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd612de7eb0a25de50dc14a7b21b5eda339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4911b16bc39c6126ee883e1868669340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce83ee98aeb997f00222cc42bc65169341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0be25e96f7fd0f675d4256816e922342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776a71186112808bd9c6c1d77cfc279343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa204a81c46e6880292e22bb10d71e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba46a6051115e02b0a7e304400e8ce345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205277123ed6f50edee99b68f732af6a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d017da7688d06d40e261005d60deec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5cd365bf4efe2c8f39d553742ff4e1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277dca7b9a8ac89a3efed3677f8f270a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c8bf72fe7413837da9ee31d47dd1e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5186ad6dc0678506836f802a8a33ea9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2305e4005a79c44f84d9b9b3cd3d1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cac81326698575ab380c8ce12ef30e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd7a4fea7481172de8509fff6cbf47354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b0cc6e31b005878ce4588585ab3bc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954acaf062efa98c508ae218b31cdc51356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91f955c1860ace73869f0cf6d6f624357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a93e05e1ce52df9b01c8bb6c276fd0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39340c1315045affa24329735e6d19359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ba66a27075a8c7add4b0a7efc3e7e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788cd95afd5087012066017a066512e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64eee42c26c573aee5d6e7bf024d5db362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6904dc762460ac9c4128708c9def1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02cbff485bb4c1233140b4c34be183364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a1d2c8042cf1c74af3284d657ba2d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542d083b69a421aefc24e2a6f47d106366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f34bb4a1038eb0552d39a1208effd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b057c22db70d2244d625ef3f4593d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328005dfabf893ddc1ab57dd0aa74e2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dbd97922248d4227390a32fe5646c9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012abc00b7d10e32b6424dfae55b14c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edee6b31a02130e7693fac438c36fc5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59291273abb0f9968d54ccfb6fb7da51373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d3db1c636c37c74dd3015575268b7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f57a290a1c6cbc951fa0c718c5066e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f28e0d2deb6dcac428762f1558718376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f09038cd55a91fd2fc2571316234f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5192ed68305fd1c618476659ed411378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e0ab5c166b49d603590e4f16588b6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5224c5acdee92231c762da379edb7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4752dec2738c4b9946ba468fb64c484381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e485d0e89d51232204645da80529af382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6465299d0972865740892a0ffaf53383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75844b10f36605609bd158a947c54f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e2effdd78b6ca6a0c2ac731dd44d5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d7edd91fed090d8c0dfee46f994e3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770630442cd12b2122072a92c977df75387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158417d4f8d3b19d3c58e6d644ad2285388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d9b1d7ab5b3105fe7437acce75943389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be45ac00d27cb68baa33e4eec3de8d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f8be478711114fb03e21bc0597fd8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853393072fa5cf5c31316d4ef011e5ed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee527d28d82ae08543b3e234b70aa2a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddc8d6c40726190aaf994d552d0bca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3898584074985a4389705323cc3934395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786cf2884fbf0afca009a01856e013fe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d36f6b4580b0de077fb08f8114a66397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60d87c9b1190f20f9d2875f828652a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9244eb0204e7bbd9b01d150fc0bbd51399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0f62462d3bf9ed69c416b411cbe69400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d97859745b249ef9ed5653ec3237d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff96cce30592b4d56e99733306150eb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c5143f484da70abbbdf3b32f39b7f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729dd71c400f33dea817af7eb047f78404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61ab8e050a5a92ec0f754b62798e9a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f1eba2f90243b0903fc0fff869e43406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9cc9f24b34d025c5d914ddb5ea315c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deab158bc71887a6a2af915b9d0104c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe531639e32f50c1c2adab449087f3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76cef767dff9604d9b6a0ba62e0404f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776208fc7ec46fada1ff4b62aec55120411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b75217953872cd0fe7b26bea5feb19412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866c76b2549dc34cff3d186797e4f27413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ee137139a4dbc21d38b8e249b05fa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7441098fbeb791bb3eb52bfa04357fd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f26f17b2cfa6a1e6d6a3d1c31cb67d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541308aa56faa7b0e5b0fa8e31fdf6f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426ef6a98cdb2dca7be9be4144a5190418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800e2182b67e8a431a6ff34905a4aad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e513346f1e53ba4d5b0747a01af14f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1245ec0bbd56361495cf9d67d90de421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b1554d10a4e25adf2791c85f9358d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481e8f1818c15fdc9e60b20032e64d2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2730a2e338de0fdca6aa512a8c5d9d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553fc9511ce74d1b98d337c99ebeec6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101865c21720c9f52568213385c6489426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc228035e33e6b1f113498a38b808822427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280c569d91c2188d79587a10151887f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d6183418ca7658df8b1130f6948a8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62315abbb8aeb0af609cbc05b43b06e8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144c904ef4514b22dfb6200fae69b0d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b053e38a0eefedfd79c5b35aeb11b6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f6080398ec0e2bb974e3817fd857f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62b5e886f067e851ca80146d620c4e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d42059d881bb6e64f42d6f4d0228f6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e1cea61551102cf7d78c579bdfc15436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99932f6d0067a0d619e73a22374e83a9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec288740fbf24a63fa22153cfd7f38438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39874385ced7caa6728a3049491012439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17733dfbe7fe6a6284fabb4789bff931440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f70c5291e7d8b8881f625baef8820441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30832ffde1062bda96e10193aff21026442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884c82ed46ef1ef22cc778b6bc6e01d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68985d5ca98cc047ee19a353a12093444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f7c0d9cc0187a071ff3130b64a67e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebba7f324189f15d139790a16dfda27446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a87268a3fb9e3889676d8450abbf4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2377f204ab9284d089f6aa104cf52448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d91e9f1fed9b9ba20a104338311b4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398fbbff1519b6a2cd3cb8bc7d63b49450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6cf10c246c1edcf72e82c2d92a5a8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e82768f1e27acc928c4a7fea528e3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf702c746a231446abc3b49b021d8a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e45a9c0ccafba47ca8787e2f6cef2f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7eaade3de02d37376e49b547d8d455455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfa31e5f2eb9ecdafd5ae179a95676456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259b113b0b8bf001dec4dc67f6ab479457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f304b98b40d6af2a9ac121bfedabdbf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb8e702b3cb66ae83a6dea19dfb57a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95337b19b0e5ff634cb2c3dd84f4b8a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f83a1e274131a4661e799585dc9058461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82dc0d085c9c7be311c0e4b08823a1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290ab1e4f51f0ba734ae641d202bb33463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cab11dead5ee654cb7c66ae0754e12464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ac1d60bba84c9ce13d0079a89f301465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416e7245e1ac162cb44b2aec33b2b15466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf31a6b9dc9a3430b33a2a70e8e23e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d1ba48940ae2c5e7323b981add9b6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d85bef5e88509b240fc81c913c236469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1214aac2cf1a654691c52f2c714ea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16372c846de02723a8d69094df599482471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438915c9b5b672218774372aaaeb3659472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19b5dc355befab590cd52bed6e837e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67af4580c986e2a18b9300a7ff180ba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fc3155c25a0370597b46a60566330475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4677bf20337ed135da3d9af31249a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb40bd22e5a753e270a9c0b7471ffd8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f22589e0c33282645b071df9bd45d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f4e76b201fab5de3301ac305075b8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25bda079953b686c4caa529f75dbcd8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bf25396718ee72a01955a4e7b194c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d837fb2f3592f7393d8fdd3278150482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cdafe6e52c2a3435312b7e31383ba1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b058523f4721abe8c9160c8de42480484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066c43a8aea5cb3aa654eeed210f0c1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb83f4fcbcd3136da062d3003de6170486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a7bef82d44c24afb6fec9c5b82b94487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80f35c02772505adffa44d9daafc10488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a9e343b1674ffd164d7bd4edf2f2d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63bb9cb74709815d814796b216a8d20490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866169619b741892b11bf31a92f30d3f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89274216cbb2cc35ee25f5fdd8b52ce2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f4a5bbef714607e635d4699f7770f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce5301f08691a3233e902d5f2fed1e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede83330b9996ffa39f316ea1fb4eb7a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e2f67f2ff04f30dba4815bc7db72d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986d206ce67f10b5b7d2e9ed6629d73497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4642b386b504873961924d7cab9de75498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47140c4f1c7ef9cfee9df3a03122ada499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5d2f4274bf671891eb2359fd335b3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1ddd7311de5a0cce6a855cee0132d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4a9bcb881dbb58ef8ee80efe38e11502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7dff08dfbda3b786ebeda39777c65503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b475da24ae0b9c3a81e26fa251636504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7edd22891b97db6da88926ac3bb25d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f5a09f1db9cbf5e040b8dfc11cd96506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926167cf3cfdc59aed1633cac5fdf7c0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe90aeef73f57130965589c100e0420508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ece82caf71027c1ba67aae01ae294509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce062987011ffd8f41d75573faa854e4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180bf92badb97dd3bc7c455d26c2757511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917e2529f73dd216567ba16aa601323512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b4ab59b9c89590f748513f22af80d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208fd70f92a07f1acd359b1575f6ac1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d2ce8ef580e29fe65d0410a337436515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a712a43f59c88618e3e10e146bbff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb21d85be0174dd962bc81ca73dd21517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405f98152c99f4f93488048eb43b350518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29f48ead461004ea2b7a67f39e0f24519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf81f3c8e2a39f63a661fb836d0112520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c3e38e3814f4081de51073f4dd9c6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5049a156679ee3c2833e314f5fc5c3d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efe07bd1dad0178b6c96c73d6beca8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81df7401c1fdf78bab4c63feb3d8f05524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc504b881bc2c0b13dbd5dbfb242db525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7fc6c3592c6e87ed9ec42e0a1712c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693210a3551f6e448f3f3702a6a06d9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa1768d3518425f729201206ffb17a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce0b87ff1ba175c6bfe020eadd28fb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a008ae61eb0ed378c1d71eda2678179530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5829cc9e9c50c2ce46eb8e8508c303531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc3296020d2d98feb4345e710fb5ba532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933c57c7cb21e39af530ca7523513a2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3470157b9ac0becec6098e6c0008f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d11b4317d969a74b243e33c6e4c6a8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33ef59a846b09b3cca0302f5c1c463536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ec12225055beec3b5068caffd4d74537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a693a02236a4a8c87aceeff1b97a1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6399537cc8f678badc01ab815f23619539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca230d351b81de1928da4bf62e8ca95540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93690781e8eb50f01df809cd23441b2b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941637709eea71904f5204ab5d81619d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb062fe4e41b4bac0309d3d4d15e36543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95601a5d6018b527b33870962c3eb5b6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e57ffe0a49c47b741c25efd55ec6f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffe9e996b83acad201a3baa115891e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f34103274f4104ba4b2a9aeff49fdd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d81a408d5a9f192a4fabe86fe2efe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a36d94292b4b94b500d81cbd3dc6ae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232caf6e0ba43c94aa9eb11f6a42c38550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f822e96edd86152e5d587c2b582931551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68d7dfa53fde1bb0762c49bce455db552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434808b34e6d4c0d3874efc29354adc0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7f3c2f0741c94280520fc797444ed554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5a35dfa2f5ff1d73c04660a60e19c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549834512e9cb7115fd5b46b8ffc93e0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ef4ea86892572ebffe65ba73f4a72557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfebe0ffaa76dc9fefcfdc59c7652d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51e5006377ffcaf26c541b7447bfe0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7dca06fabd7e9c875a3615b2847e98560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f18761671f661cce9bdfc71c501218561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ec8a8fc303ffc48903a3bcebfa751562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190e32fb54ea61406dc2afe28af4adf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daed5f99ed3c4c4a01de25c6474f332564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71930e8b8d540167b658c1f01d2055565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5c7fe284fa1779253490d3a847fa2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80c5405567c01ad262760941cb1187567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a565a476c6085672c63eae78b33a9a4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5704f484aaa2265dea089fa27569b6b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6038787d3d979f66c89231fb24e387570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51c472eb4868177d1b8177dd5cb03b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef29a8ac482905dbde01065123e136d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa7b7f8547a32e52833ffa0c083453573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727b26319eabb912e7f6b119b635ec2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b3064f3853d9cde6fc51e839ab9d5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe732cac8fc72735c4b93086794a4a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdba159e789f40996b640e8ea0f97c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9802436c8341468be309995d9dac0b9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b56c69064322f67e10faa2fd72eac1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deca33bfe94782d56ffc9d8a0b77515580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15539f6b18839e0e9aebe110903cf5bb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29243349d485ff565c4c46c2788a231582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13932ec1e052c7336e063224524557583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d361bf1da68ce037f644d82087b39584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b6873fd84687bf55c349519277a8a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb68f4f321e86d6b5196d0386f959e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a7883e7f819a43333bf40b933a13d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ff20888681bd33b11494992399158588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2e3027fd38e21131ca57356435009589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086cf0b293a0bb580d417f1ed2737066590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe168fb338f7056edd4ee4104d7fe4ea591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084b577392b2efceab5e7ac203aae25592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6fd5e70273dab9aa3823e89f9d309593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc71cefd7d9a758efdfad4c31840457594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86332e90f503d30fa4adbade5cc622ee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b04c43f3a5d02d42b27e3446ec96b7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8977176a21ce056cc6d2079b400cf2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae315f8991d8ad997b0ecb67d7b77927598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f5ce078f92a8f6eda423207d1e106599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0272d48e36bc7d3f3b157c95a7c6c9a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe91f3f60537a3a8b8898f22afa6943601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c6960e088690d723467b059edf4c6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ff423fe33e7be0d4796553a7282d1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ad64bde15a343ce6c66a267ca312c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14667ee888ec6fd02e768ef804da643d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6590847849559978535af948bf63f0c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a995f8409072a87c9505e7886931f1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b6d2e72ba65e1c8ad5e3d5eccb495608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901fe7ba773af92d0ed40fdd4643645609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443779d2dfd773c46276b7cae726d42610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4bcd646e7f486bb1f87b98e4e3fec611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f48962f4d11cdb31c599ed9a2eac4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befd30a90f31dc150a3b95168bd1b3a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224edc6461aed56331dc650c340bc9c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae095e671b618593338684516bad74615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563757e7293074955d3d543f252ea401616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa15a99b22b5c11e80d9c2e5dfd0b5c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb9067d29b1eb3002fad14e410a9a0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24db793137224a5156d4bdab29b23e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5512b4ab11d67e5cd7c34a6201719e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118eb74ef23c21d305f6fc0a696fe64f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42468fba36a6bdb4f5604340d894ca8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d2ad8d7de4cbb4065f1579751badc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103cf907d742a0f4effe863c1c8b92f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c618be1da0f151b9dd323323bbe1c38625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9db58d4807048d2785d76c1e0466fd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa4d1d431fc6c5b6420b2401fd0987627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ed862b7f4c625686cdb063b1a8926628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efef1583992eb0db69c5fc050275be629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d58d64e3447368d5a4b8fb301ef2fb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e83c39b1fa58361b676b354958d360631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38b8b98a0c328150b186b69665c198632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab889df58c95458ddf4d00c549530f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50d46b3cf08394c3c41adc6a80c573634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e00c078633d8ec652e5ccf5764114e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a6166f24d49d3554b1a67230fea6d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0601e60daf0e709906fea066859fd2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513904516587c068c141081e98bd8c8f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f3d306f2e5ac63a15c747cc87d37f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481d07e9fc73a7fce3d1886662efb33640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e444da9b02eb7b4037477e8344b00641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b9e7d6bc8247273019a7538e85613642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe6964ab1bd18af44454b2ba4b28d1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54edc489dcb71dad286a94848532644e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ca0b73b071ffff5b76e32b164dcf8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335e56042f8b2e7b2cbace5f2ce6781646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722913b9506463a91f9ea0330f9fc29647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d38b2b29a4109c4300440c6ca44362648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f673fb97b67e0c75c746d866e2ff4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa255f54ea30775a82adbc3b07679802650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814db3739e4513248c186d08fc8e090a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe919eb6818bd4fe6c473b1da51035652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24716965835388c5a81473b5ede04c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef519478e4b00b8a00adea3a98d068654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268e6df4da78e3b400c280d02e2a8db655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40531841c29999cad8124985a82f8c54656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77147f719622a910492126350bfad021657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40ce2601e127863aaa18e576122c9e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd524b12016d2d6b85a3e8d31a48f93659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96ffabc34364d1a6c39d77039a811e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7c5a7d3c4e3e9c365a4bca86172b5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d577338aaa9bd100a180551c5ffa17c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1a3ec2b839c4a61434d5f57863f85663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388a99a49e0fdc2d194b82f775f2e4e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db0149516bb9fee80216da58d8b85f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a980c6887877aa7b2498446942565666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c8c9d6c7efcde5268b66bb8f425f6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b50896064380e30f2a8031e931859668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce617501814228dbcce3d32052eaca8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e56e7651a7fc5753f6c465bddf89b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8872da75da0f3e35333cafdd36b663671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be50b43e0761f86008ed125c21a910672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95502facc55a1dbefda2af27485695e9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03344c806079097e3b3537a640584774674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3201803d43ed8dd8ac1781a7a85d8ad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca9b2d5fc4a340891140e18e4866fc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e95359f2e3777c39c9d8a58ab6a2d3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0d3042b6859fcca513e7e9eb7fbc7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6714ebf397a01f3f54014700d14f9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8bffafa7205fc756e732b7e9932cd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfaf786d1daa9f46642577f3fce1ac8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221d5ccb3d29b4f035f403ee268ace8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30495d09eb36636d76a251e628a8578c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe32b8438304d554520562735b9717684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63677cff019619ea808c78a5d63ad404685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c891765fd227bb5652a02da47d3852686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07b1e0682f355831046916d07f07df687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2905d2a50febb53ee5e8d14d4599f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3852e6c5bbd4fc40d876aaf195c9de689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b004e4e1d1119110f51269a17f9f591690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286846879fbb38a25751aa0a99d9351e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329b06c3e9514224d0e4803b3aa7747692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a09bcd1143900f04d70e486be9a2a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60026359de04fd3ff930b732ab54ffd9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86109c7a208b19c7725812cd23e2364695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c45c35352e7c254ce7c3bc9a818340696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21349f3bdaa6e9980dde31916798d838697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cf2e95a4c563a40a5b52e758368f6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838d65d05ac36c41d598d1b639f77ee699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4951eac7173f1f101ab61f0639c061b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589af406a3aa0f535ac80ba06290687701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05eb4182098b7e2015ef72c4d9d634702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c3e2140fd4e8fdc89613898887c0a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750cb2d7ff3b1a7367ca58e004fc1f1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c271bffd3d17cd8fddb27eef0bef186705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75359e6ecaa9aa0f305184212dc6d559706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300de9dcefccf6011e22effa2ecff383707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35bc00accde7a87f3835bf165a41e5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb50a249c2c8530ab0bb8d6bf93ed7e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759268e6b9c7e7b7f08b261f591f5ea5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41913e3795641818ab01f28c3cb93e3f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa965a68a837846031248f54ff6536a9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80317ce3e813bcbeea30f913605215713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefd457db3156531ef51f5ce71e4160714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09dc63fc14b3b3a911f553418e9c3d3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a40e28f22f963644cce8bbd755dd46716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0c0597252bc7da4951fa2041fa288717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39835d2f886a913c714cef70263be7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c467de454b1bb611d359f397087203719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803698607cda13a542f8c80d186b800720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4c8e09e60dddc6c0784f4e36eb34e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b8c2e2c53080650ad5052179ed519722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b6b34362a52888696a64895eb80c8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb961e4fdecd2a72730cb94369dbca6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf18d3a3e984f7e2fdcda685e9a0e77725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca98dbd8773660cf27cfc6fa7ce3523726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09df813d81a4348d67188418b5d3b7d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679731a056012bd44c20363d93dd617b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060ecd9f39ac1c06e785e3a4d610845729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa060511f0fb4a90a713bf676ee0fc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6321277255c476787be97a91fe944731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89de053d9b375b516ea9fd3524b1b1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce723af49060c5d3cea04b3f0737bf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9662d224e09388b34a36ad14e928b0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45618a4dc18d23409868c8264ef32ded735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4d867aadef54ac7083aee829a1adf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9938c9191afd41a1a973762439a2e9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb9d33ba38a4c3470c249706fddb58738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302b085d86dfeb75cc952ea50bef5f4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20924bba41ef759d9db98ef40068122740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26990d9f4971dd0d1f486dfe8d99fc02741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4cda368ba595e7c9dc043fd4ff9518742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d6f7c81af905dee36c01863eae199743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6094,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6154,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13558 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25450,51 +25204,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25880,1610 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G219" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I219" s="0">
+        <v>13.29</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>6.13</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>4.75</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I227" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>5.73</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>19.79</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I235" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>20.65</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>19.11</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>11.31</v>
+        <v>25.22</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>23</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="E304" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G304" s="0"/>
+      <c r="I304" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J304" s="0" t="s">
         <v>902</v>
-      </c>
-[...13 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>438</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
-[...1 lines deleted...]
-      <c r="F335" s="0"/>
+        <v>988</v>
+      </c>
+      <c r="F335" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1026</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1027</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I348" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E349" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F349" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G349" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I349" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J349" s="0" t="s">
         <v>1032</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I350" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...649 lines deleted...]
-        <v>1176</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>