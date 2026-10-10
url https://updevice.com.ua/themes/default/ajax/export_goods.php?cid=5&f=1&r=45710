--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2230,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2116,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2689,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3007,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3272,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f6685e3e861b7cb244c3dc309f53e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47bc5c087995e39cd34a10790ea70db2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e57253074b76897f7e3d8d851b9cd43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0968a4d875042e5bf9f0ddcd5841004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c147f12ce06bd97adb7c3883213b19a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f86652942257b278f6cd5968bd0e76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac05ad18d9f179ae87e0ce9c7c30d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5750a44a3258ec22fd906917800bd0e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e298e04e4dc91a060d4ec523137abe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977dcc8c9ad558dadd1016f2f0cf02710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67c0a5af11397e1baa7cefd40eb54111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40996b5b8b52f17552b65eb40de5d4a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663027139bf1ef2f02ba59691659882c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640bd6bfba1a18902a6aed9c9cd7c98a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53308f323b95fe110c3928827576f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6184750ca20057f2ace8be407d22c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f1cb64c89004655a66145821c868e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239290fe84b5b81adcf861dd503da80418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e20c104ccce1eb382da22860265dea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214126df665823440694439452d8d5320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184052ae594b93a968b3d1670dcf7e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24456240f3f8b30268fd17ce4c08ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb3d8f94ef8b075d0c85ea01d1e2c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f40231043ff7259ddf465823844fb224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a3e3be4fdb7ec7e466b559ecdef4b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755a7c2a4dbeeeea322a55b39d91e2f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f3467f83246bf41ef4bf2ba7a882d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4948159c2eeca23d5813004443044c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf66d28e23bf306c223455bd632348d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a9b9f31e4158087e77e87d5fe56ff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fc2df6acd6f7c192a5bd5100b9b2831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f56946a645a4757300b35f9cab8cde32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ff488c1b147d4742a0d26dd449c8933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd269daea8c21bc63a10dbfcdec279034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2894bef98918d1a6917432c32f7a31135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279c4b9532807e8e97222b121dea53636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f28f0f794556d91f3a5eb511f98ec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016aa81b767b683244230088a71bcd3838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687999a0f6aabb36f43d27139fd546239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7ba389bc6d71b078b4a30b2856e4d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c54edf2c4488a8f8026b75580862941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1134f69a35f406e09671437048f77df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c026fa7b56ad7019e36ad4865e7bd343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5d54acdaa51ad79020903d23a2bd244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c98c9c8e43426c0413db83b2663e045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139cc2f31cc83d01447f380d3733010846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491a223a6df2013b86ff013e33df99647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4cd53b09ec22a1049d328449fe2b8e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90bee58d65c14630d2a4a5371e229c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9672e94e14f19dd556406e86ddc8fca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3dbd09572f3f65967a326845b7fb0f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911463ffc47adf679646d122ed5c8fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbbc20af4f4ae35aeaccf8921d5d3053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa92f253cdbd4fb29f9c047ca1d1f7d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a35fd632b38fc4552ff25e4a34d8a755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3beebf4683f0355e525b63bc49f9356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dab99f2cf717d8d95cc45f4dd8672c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc99ee93b925ac250cfba116cc349758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456e56a6812d3130944653913c1e66c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324394f14956376bcfcc5966517c340e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9867a16b7cd4becbadae32dd623dd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a586e9298bd3e622aec71af4c6f58f162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ddd970807ebf61b73aea06bc966d3463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9946ab0c77617b0ecfe37980736196964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2968b8b9124fb6c7cdc3949e5c9d265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb3f25bf37d8f37cd6a25c518f069466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56c62009dd1da81552a839e5c4344067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe1414fae47da13b70cdb2b7aa70f968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce23cbdf3879c53f400e312aa13c8d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407947923fbfb4d8a07380b7a76254570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615397bd9b13012029ad0592474f2a471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425daf15dbdca8ddbd8df83f521bf7e472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b3c3d5b502cde1fcc006d3be8bd6473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b88d7bdc23f225b1f0da1c0d03b56d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc440bc754f80698b185d1c7cc074d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c45d59a713376e22bff75f26bd25376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a207f308f8a5b5f584c4d6fbc09c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b22197bff61c8954f84a6f28c1c0878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a94f6241ca9b386ea3eeb3e260b3a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccaed56a4fe9972ed31b9ca04bb399c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1a420d6f7fd55ce5c97864e1e6ef581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0a473e45c8168ebb72a9f036e076082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206c22584ee061400bf1a0a6d923fdb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3571d68e153ec205c7bd21c19c4caa984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2665864459f38316641ae51db9bb27185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7731ea47236d5a8a681c09f0fd49ed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638076e9def4769a7700cafc32fd34db87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65882d1c2cf3500f5a91cf2f9e1d06988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b321c4efeaf5a2755d5c3732fc3d9b089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42763ff7a035a26d9daa07019cef662990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc007b4348ba34748967387ef2ab8b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd09a1bdc35a58a8f9ecae17046644692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563678d3257eb580c8848a373b4a53293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea09c29204408ddaf18d5c4e447bb3394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4bdac5becb64483991970f4478ade95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e31372870237cb2acbf90b5bcb764496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44adcfda707c672195749e09f9ec0beb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e7d20696c3b75a249713f97e2c0d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13167d21b90362ab9cc4fcb5cc06bba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9ae2a4a1b5730a765e877699e3f8f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff63d53c3cdf90feec72b783212c93101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fed68b847003524293737a78d626cd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00256caaf0dabb143a942c9cfb0e4b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fed40fd774c54bc5a537fdebe84e56104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63419384791bbbbba918ea7e58125b31105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be33cbfef40f9ef7e8df03d9273de2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64933b1070a7a6e001dc1b8337b79ff7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9988bf5f0e251d80a1973a7065a1f8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d7855914e9f753939f76fb2649c42109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4341cca8dd67f83072497774c5d6f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4ee07678ab6ff5c46fd6698f88fb9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e347012bd328c2cba22c049f474704e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0ce161fe916eca14d9c6f89e6ace5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11131642a20b13e171d955f6958332114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d2503a6f566542c28f14ad9698be6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dde22f32c7d46acb4ae76d924c4b40116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c296c7317bf55f5f6a28e5b0eed0ac0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484d1eb01bb146010c715e11179aa6c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a69d81fb07edb28949e97f202a5acf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54cd76e4fa5401c276ce036c247747120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f15eab17fc29048d97734235e05ca2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104add7127fd282a77393293fcdeee5e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95831c31d5298a6e57e6f7242ef5c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3830d4b1e0a31eca93940fa69548767124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b12305e2c3225fa5aa0b898946d5f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ab6b9a92810f29c3e570d66047e24126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb881cae4e0b59cef81e9271c3640d27127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d85e691079d1ed7452243e6adf983d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957805bb1b236da615fb41d6f7acf72b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336b05cd08b14b02c2a2dd8f66c7cf7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce620b4ed1d795137d8c7b51a5f6fc2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e31ae5491d22fbbb2d3e4eb208977132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c06f52c14898603038a982428bbd2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15cd14cdb2d921384e95491a4418b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb1fcb81aa778eec8e650faf6c4ce7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78ee648c7789d24383a63b3e5e7f72136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a3a87a4991b046cd4cadd2cec1394137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e9a5d371fb587d9f2ac56a3f07acb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338825397475d41c8c8fc0a769fefff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a607c9694d5a077ebafc1325c2bcf49140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd811c21a997228320455f7bd1066db141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc97cd95cfc8b5cc42266899875540142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201dd09d8e825be1731a4af6d7b84b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c1acd16431711af405fc98d0015d5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc709a0f38dba10d3e5bf7a6301271a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23294aaf1788f5bf282d10ba18776ab6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b06d000874c42812e8f756aaf2fd8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2b1f046f8caa12bfa5e551e93d410148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c06a29a464dbb5b5ef9c10621fece149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367faa12ca91e4c30a484287ec836de150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ea7262a345d05c52af6f3aa28813c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b323510e2f347c1a1e31bed7722e11152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b3400b412ace18379168a208046f5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f5f87c7310e88b6094a905f85e213154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d8ae4c5191d1818814c2aa7150242155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d99624d4ae5075084531d4afb3e7d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5ba2f92b2eb4d3066cd9e56aa11b9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baceb837ada86bb805832b3f80e3f8c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63f7a44f6770d92b0d6b6e1d04cfda159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c63c0e7be63db7daf2d8a3ac850641160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9fd8ede2c3b2e8b386e12ca6095bd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47655c5ea49148e50f8e54daa64291c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9abd9a92653a4e79b7da12d7e3de1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881356299d5f52cc421b7f48a1154f4d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8596983aa51d5fa081dcc96f1da9ab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a72783f52998e82f9b027c948a3e26166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7ee906bcddb7aa84d363d58c2f0e0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b590b5bfccde8a83f8d41c2be51456a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d0e1cd058203a1084098590cdff22169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5685625e404315c9a9b437b6cdcb659170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d538a5618cd94a9be958913b3c1aa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffd831a62fad5081fa49a9870db43a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a248ded60143aee1622e2dffc9aa0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1f4c0cf40eaeae5ac8c1a1141e505174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728165ea7ae9df3a82293de90755f09e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024c7858f4735ed13c326084b5e72ea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec945a002cbb86322299fe5e3cf1fc46177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc5e1cafac9abbadfc42e98dc1bdd2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a6029268bb6cd32e99b13827e71e0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f3b88c982639922f0a3f54faa414c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542423f49a2d7b691ede81f278a34ab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b7cfc0a412d7d2052f4d504e72aba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1908db8115197f6694aa081ac45cf3d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bcd60715985bb5f5f68497c60979f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1a93e8b161a2829b33e286d0036f3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d182e79ff0582b03ffb571125914c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f50660b0979b310c49051b82705a4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fd5ca00cd76e5857535e6f27486a6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11eb2f2f8b6e3bffe44268d5307c27b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912bbbc228d6364a51de38436129b54190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0da64043389e610c0f1640b5845830191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58209ad5599353d08da5775091606bc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d89b0ef9c861c5106d7e26cbaa22c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d6c724529c9702e3b9b6aa274cb6a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10763d8ab0ad0285a9a004fdc9bd89c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441e00f2990cd0617e11a1ba9686fc1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739922ff7679ef35d51abc36f4f5c532197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a72867fc3db153142d66fbde15749198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b799d60eec77f761db887e1170bb04d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee565e47fad07c3cd634a1b9ac6803200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be6319f91e911db638170c234860f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd55175bd1c9b059d733d4b1b9dc6f1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196e512da3e906483e4db4111bd120f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610b31edfb34bb86132c60c799796b0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda3b81f41d2f78856d9628263af021205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f22d4ecf55b89c6e6f110768cbc832206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b45559c5e3b926712bf8eb4424523d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe8c66c7be1b8482c5c0995092a3aa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171dbb9d5bfbdb3fbd085c0e442c3a81209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0f9abfab573c70c9d82952a976629210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11500a6770918a784516386d4294210b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200a0341b6816ae418c77b16cbe104a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d54e05a1e7154e7ae1192ca3acbdc4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523369fc3736c7cdd039f9dda25ec9b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410afbfcf3c1ac4ff62be18cc4a36ce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70fea4a540c4751e736467856a110b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d96ee64ad3bb3b35a873628e6ec87217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89f4d041e96c252cfe524a5e40e00b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313622b43ab5fc726e3a6d7983a8705b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b72eb3cfa24fa641097c76e63cbe50220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ef908669085e455d42e5b3e1a5523221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423d2a0186f3238c13097e05e5e1df0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4c9953bbf75ee339362a5fe9b6e9f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14736eba23792e8a88fc05951defd10b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fec8b95d328fe9b2e5715262ea0dbe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa12c8058da48bd8ec19ac238e54d9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0870c9b8e40461730c92f18af458f6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54323995b0c32a55abbdd5477424552a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8ed97961facc9db6c6111f1f440e0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67c396c2858807824d199c7155bb97230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ea2c817b4d5a61237e60d36ba0131231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbddcd63a5161324fb06f3bf26737ca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed48cfadddb27b8e5830eb49ed7c66233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da2d0e739c06c3a2179e50b331fa6d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04336971ce67e9b7873d275c505b0b55235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569af9279c5ccaa9987d3613aca6d668236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81771afe606ec1411b8dfb3fd0b62f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de4481b18b48d3313f652c66f14b66238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675056d1d9ffe13f5215f9481b8a6f6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18bf8812011530cc376d976560e8483240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b723898f12a6c9401f782d17ed7e0b6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b249b401334cff47d364a2fe0e6945242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae643edbb7b47c2fb8e0571290b5799243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6e268503708acc9bd7e4054493577244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633111c4e19b4951dab374228c74663245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9128e78a7b36888a969b94acc824cb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7b16de891f23ac098e6682a6773f8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83194a4c63427f629d70552afa086e0d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768794879512185f8ae2e82795f197e3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b703cd06870dfb57950c6789c84b2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6f37b03634e2f95f79613e4d0e099251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5be49550489c7e552f3e5abdfbb3e7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190cef8106ad589b647af5f3d12834e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1d0169726ca4adedf20f86d6ea2ac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598df75b3d49e688b19855b322f535e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62954061ae5eb2eca7cda97199e726dd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bb7aa78eadc176e1061e1e63fa04d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19778d6678dd329b4c15e307b112dda7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37147e6afacc6d3c771e02986664c3d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b99040882f931c1795440bae4a391260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7c174a6b9f16a318f2fb96178007b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da53aa454e34d05b9c2146bd16a142262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba534af146af4ca73862c44b3bbcb5be263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6701f5d512ec1d62b00bd90858e7cf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3819c79306a950b58e9b58c90e56fa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8480247489bbf0d8311df5b9e5463266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10cbc5c769ab405e9256c0f6fa171ec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be57e06b25a0df4968577c408376ad2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f464aee438aa96b2e5ca726913f76d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e73339060eb4365dada381900e663270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85afcb4bea3fb63b02f517d4e68ecd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b671f5694f880d004d2a20c922e1a9f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9a05a7de54a75c1e581a51fa16631273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969cf8edd500997d4664cbe6de79c98274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3de7550c6a6ea711a08a3c5031374275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6289d188bd36735057f26bff008b9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e759c4c8140eddd3e5f4a659f15832c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e47d8ad44f90afdf2cdcf8aab0b8d2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd88c8373e6b8698178e440ad1cc71279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9004553e78eacdbf9d412c321993e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f6b770c977fec33dc540641d5313c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7491cae1660ba66d33e424e32e9ffa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c763a0557a4658b77135aa9b7335f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7cdde7636798bf67816b96e034c9a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fdd769998b845448eef533a5397e6f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c09b42734ca4d1e2c8775276407bf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609bb77bc6d6befd78163dd618b65d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed883e6da0de297c24304ef5d4c5f6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d074cc28489a11563accfe9bdc14e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261be500cc6d7127618c8c2b0a64951290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e026026c0146b82e5a38f841cef40a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd21547e9de6e465fd55cb91f63e5a0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c156c6bd82f17b6b20348a33e532af293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f859ff7b81054ccbe65e34e801e6e57294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39df88a269ce2b1e071ba1bfaa3787295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9c034d804a0d8a85c4f88a68abb91296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ab762314f7066ab487402dae0d993297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2463a3e327d6d2bb763bcff5a8180a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0efffd5e4c270943598b67dd7ef64299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f66eeb08086386d5a44d9010fe9b8d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e47abef43eb6aea53e2777f9266ee6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41051f634ed698a4ff09e5e0f2e944302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344586bb7414851350b1270fa3725e7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5f3e4c62c2979c9b88a002e7d0904304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66da960f52ce6e826d7ce171e1141b3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcf2927208047a9c1f4c40befffd01306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aec7780998c54f05ad509e7a15ff0c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd385d340761f7407148e18a347fe0e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14696b9ef16efa0ea5dbe7a054956c51309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebfc40c8164b20882d167b7b254c1a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49043e606859b3ce4409ad80a5bc03eb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83227086e090d6882f1337f098260ef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ef03fab969791f8cb625a3103a153313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7f2b8c08f5b095ba1233b18d41024314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8f1e25183b724a66c0075cd2f335a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d5ef3b1c677de2a84b128dbc7023f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3c483b0ef858c563edd4d7148befd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e16e52cd792d1f8560d85599da39e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e92ef447f4fd7bd9ae3079be96cce2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304749b34730880b6ad2d2be4979ad9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb54bc101c3bb101db205f655e29d9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3556c345d31104abb073c693616d82322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6749c6dc38482e9ff2ff58f7a8f1e10323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180456b352aa374fbaaeb17ee965cef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de25b250703a549fd24716f56f7a030325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45292532dd75f83de48fd6c0c10089e5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb883fc359e888da485b1249608e653d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d8f6da6ae4eed0c606f758610c2e1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b665415b1220a5f72c3d824d0a911329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1508f1b0780594fedcbdc0355b46efd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ab81e65ef87de9f8aa2c6439b9aae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47a5e688a809c995510866a63f812c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73e1f2e67f9d19bc6ef2ed3bd66887333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e003e0e7b092e932c5159b3341081db334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84cbfc6e4425011233d1d7a282fa31335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d21253231ec3120d9f6d118e8c27ca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fc7ba610002b434183edfd121c99c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affcd32cf365de9c992bdc7bbf8b2e7a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f02018cc3dd57e39e63af44e02396339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3328ca8d502392950a63433bb6b087340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88671c283f096aa476eb9daf6d1d1865341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f654105fe2dc353598f24604d5bad0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371650b707c8243cbd33f28e59800182343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ef4a84e5f5e0bf9a6c2a6ee18e26c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349e43817012731c8b420e47ff5d294345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1149f4887cdd72954986768ff80f2c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36734fc03bbdd9a87a6260f5751531c0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34adeaf11416db313194ee1f7f0b1231348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f10984028c256f90359d3e028649e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b8d94bc56b1c33d51158f807bf5f1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb540b5e662bbf314b7c824a9a38f80351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e753832b3ae9f2c3813868be242e14e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8b0ccfa0d8f07080565cec4b3c848353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1b1fe32350cf5f8d5ab72131abd04354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74f5be936eed76e539f672ee53d3fa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68b12d39b0a35c882d542247aab04c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81617fbadf8bd8b01645422dd2dee190357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc7d2a3ed30ffe6aaaced73e9fa7c8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbb4b40c33453ecce64d18407c0b9a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefd797c02eab0f9911b073e70e7f33360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f46ac70eb9df1a3509dd0bd389549d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b681d1b6ff749e3487d397bb1893857362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ec9e5c4fd10c142ad4ee50d9f43c4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34b0de8b1aa6c097b7471fa976d97b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b8030a471a2da6ca0963e131516b2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1d548b70e96102cd6e0c3899c292f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ecdcbe4b1bcca2f282e46e41c9ca6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17172a99d703132346903cd9c17483a7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed5143c3068048c3705c9baa43a340369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c28717cfd3c16d597bb0be4568eba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9dc6508a3718510a6a802a7d23045371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469d93d382ff96e0171b4894de73a42372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db641d9f57b850b9dd0935e631fe0a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c9b2014d36c07dbf06f0172175ed5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56acf1c1486b1a82ac4d6b7614080d6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6c045fe346fe10da3b20130eda521376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b367b49cc0397d420796b00e98f23377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0da19902d4b31ca2df249e228907b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83e6a35f6a0706318e61971e0b8265379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c6d2a94c5750acc34354d83f15cba380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966e2eee4a9a1d3fd3b9321cd0be3c1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f758251d284c88d4e64670fd0dcb8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46012f995065d37036d6fbe6422b6ff383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae004e341c1a71617396ef6e26f5cbb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff0268a37dee1f75429577c804bf24385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8be09b7de5849b43a4b897d357a98386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362c7c041df6486f1ccff9a4d849d51387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59efe818fc99790297d6ab23611c9a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931679055a3d438f45bb938000bdee3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fd50f1f7f8cbe17d4f328aaf74738390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7262545faf3e0023bade0263b7c60391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7013b837536ac6858f4b777a39f879392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbce9db936971ab48e5fed21edfcfc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0b44f6a5cfac70c0d8f8748f97542394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3951e31cbca257459701258570375395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d81bf79f1a51f514111dd77325ec4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693bc2bbb8d324b76b155f9b1aea259397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc900bf4f1f5708c0918e038859bf1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84fba805201cb6a1ce464cb345d829399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890bf1864bfe05f9b0cbf5e0e9fdbee5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1369e2c813cdf2c48030c75fe6e18c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2e5c994d55093110032d46c9df54f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ea3c9d318ef3d4caa5a38ae851eea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46740adb5ba18b11e088c0b1a7d3a2ae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4faf5522191d36115a8b981cb88e5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe997425648e3139bb22618cae265db3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d763eee577cbd58fce85a2af95764df407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe0dfa36512a3719c40c914ece993f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f165f8ce87013f933c444c3c55504b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50becdfb26c4bd657be7d2f75a1031410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f1c47da5e9d823367add2c9fa8f30411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a30967eb94610cfb9ed7d04a585556412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff99a419c2b360e0bd6e99232107b4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9156338def7c4160a87b104d2e50cfe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9e8a892ca240003b27d9972b3ef00415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a8eacc5e566120c97875fe8e8cb45416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33583baf45ba40eab01aedb8387396417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb042acefff2ec9f3b80801f1c74f73418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab9846cc31cb65935833a87bcece48419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c28dcbbfef1270eff60f0ef6e1dc1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004dd2e21e95dfdf8cfa0e4973f16ec421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ebfd86c972f486cb8ce8282503c71422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9bd8332f8aff34a0fa8ce55ef6e9f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df880b51cca4c399dc1450503b93ae83424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef26c5c790b2c986f0914a74fce4b3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ebeec5bda1d678a72a7c89e4b1ecf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e6b128f9c187481b7476ad18cfded427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c936743196d40e7f875ef0df7b10a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb53bc059a9ff6d9e8c6d46c3d79e8a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c249195c8eb3287f049a54e0ddada1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176cad5717e5149580606730248db0d6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1f44e47169731266af9b4743992f8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caedf10f5f97264e03a65078a23c2c4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e186e5401badfd7fa65b5c7ca518d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df691c0ee9b02dc2af1122c8ec5754435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8c87e90fb3c8383430e81b9dc4828436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e033b5e582c1de2fcef2307436848c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65fd1008e5e6496a3719ed4cd2e326438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a24e4cd37652362b2dc95aeeacdc4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55567ffeb638a61112de64bf38b8c270440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e266c5da4529772f02226b6d05834441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa3e71ee79ead6572afa043ef65eb3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf53967665b56845d526b19f4e86c8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1459ca3228a408d02ab6a1a30348e8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b209133c8ca434e790671901b9818445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eaf2354df9b72afa21891608741a12446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d0a1768b7e7f78cb8ec64dccf4112447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55b5da008b024169d27af1423173b4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad09a9d3a0f077a73146cd4ec7e8557449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5f447211c45e81090ce5a58126a69450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ceae8b06aba16feadb705b32e197cd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0baca16be13d7bab0b15f50b72f66452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a176a8cf693c7be6d3de58490278d6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e146d6564af9e65a07862dfd4b07ae454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01821354a5d02e4e73f16f91578d7c02455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229ad770d1f8205f3298db992cf0a6a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2aad618dc0713e40760cd68060d92457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a106508013009a040e52773aa49e8d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fba95d17e8f836a8becb77be1d660459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697d899eff7cf07893e0af559c8ff65460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148a7a3fa5d7060fe6d3634ce3bcb4e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860d4b95a786c1975540c95b6f38633462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbe5dd32df9919a330cfe05ae69607463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a310b6856ae95d3445b07bfb139d4f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e6eeec083e7a506b84f2062fbf513465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25b3b21bf77afc568ef2ac99558768466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a254e7ac24a9c48494b89f3017b7c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1892cf226f8c5ffa2b816bafd2d6955468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da560c2342f07abfa734f457ea6e5b0a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833a9330e740048f2960157bce17f8e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0ba389b2614d7ae52a355a7e734fb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ac481c8a55519004010064776e4ff472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735df6b94b2a982dc01aa13f1fc1623473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93677b361ee1eed61998a9940e44c48a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2b1307a67a60da8ae8df143f07910475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b4b2c7511f1d5a88ec0fc52758dab476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94991a7ffbdf146b1528c5241bb66044477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897947d9426fb99e7edf8589932bdc9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb75237874981c04bc0d287f5af3f9f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e2476b7df0f5728d48bd3fe64f1c1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208e9bdb2a48964ddfb3b8ea65cbb6c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1bb03a299e12de0381a43bd8ff32cc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d91f088ba84c57e79227adff54410483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf7a62b63ca8ca0a4c2c2d78a2377f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6fe8edd7e7764d18e8e384e4113cf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b646fcf78cdb1f659857a0bfcdc6e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186b53f487938c52888cb4e2e8441d1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5436af794016271158313bb998927d1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7f2552023bdceee549e4f6f643d40489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49e28cedcb51951882df67475d32e2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b939f0ddfecb95691e49b9bee989aec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5f5d7b4bdfbd6fd0d204dabc0e275492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b01fcae28beccad8e986212e47792493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ea175ae8bbc34a672817e7dc4a9ee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c93af31dc276dd5c471252533783c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeac41a8ca6ed5010685947f71263d4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151513349f68908faf1c1e0b3f68f1cd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f24daf176f869997b1d1ceb34406cf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052cbd4cc2aa1938b052af71bf7cea0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e6704190fbbdb8e94f43d951d3eca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc976f4b69d06b6257779a11c38bd9ff501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff473affc41f0b42cd31c27df3fa40a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30193ac5fc5b36c35bf2dcfd4248a2e3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6c8f9e77f890614bf12bf204f15b1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3593494fea677cc95732762b47fdf4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed3d44e294ee83143867820cad7e7c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9825f5b4820c8f52d694d1f1ab4320507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09787e28cf6967799b19750d6831503b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8b46bdc28fefa961b59ae884d115d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafaebfe39002389218d1d827e66f1f0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891cd9086df1c3c0379bbf68bc693641511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f84822ba09b708cdb9c9bbf194a38f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6f6baa9dbd920b011adc6315892c6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7dbfe2ae90ddf6b96b8c36e8b4392514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23b26facffb9485dbe33eba1c4c7d1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd8116d785e02a7adf20462bc94b69516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa1cee4e7a22a8c680231f0eabe5ae517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce51e6cf7d9ed58e900ea079aabd89e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60b8e568fb15993d7ee24570e7467c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd75c5ade5567182ec681f8137a23c9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcaf16ea37f8a94516efd67e8457ae8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49678fb2382b0f247648e253828663b0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ab80b7fe153d00f05363e51ad93a6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd06f008ff2e58404ac4e5e938fb77524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394c604c098a0387555cfbd6986c439525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929efb54ff73829e9335d3e979f61f8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92aee0c0839f662615c78cd1eff887527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666844759f2757d9d855a30b3537f46528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf28e2aecbc328c208a03131e8edd9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a533b5a915e9c8d07737299728cbb0f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7be316341b8314a2cd1ca141f7a996531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddce3d1611342d210edb4a56c61868532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ba767d785564d7fe6825a6578558c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd046810410b1e8964168322391e2cb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d87195d67ee4ee04c1d1efbaddb20535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5318d6f0dedb38c0dd9fcce9dfc73536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8603448b7be5384725af7ce9293e1d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c18de4e88d1a8520bcec4d62e0ef6b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795e498027e69ffc1292bfa5ed51b3e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef7b4f9ae54531b36a28b693df98ee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fb0ab029d5661ef0386466e96988e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bda727a3d9ceebbd285fb5f8a9c9b4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357d2e5457209696d843ee2871652e5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c4bf76e22fd83fd6c56e7908e6084544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833343d5666147f15ba1df03efe68e04545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f70e14df92577699875d2d907745e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b193953ca1af4ca8d17911cec89e31d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b2a809f5b57823874ef171762bcae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831cbabdb08474d122ca7cb6d503d2b9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69f45293c31b9dd78421b42e150a31550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c724152f71644aa5e8157480ddd6d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be432919ec3564c506ca873d4ea300a1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15fa3799738d83f18df441b16d78156553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d84eaaa3290f2a013bae71744bdeb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ba6b5f22bb9678b697cc1642e8fe6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eababb93c7a483035bd9f698de82b9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575b17463d7ee9372f066c0d704f01f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33552da0eb21856d9477144bc698bba8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca7ec9a3921fb1500c1c2e6ce2de07559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c05f85867d1b44e23414529ab7cbb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5fd383e236e1c0b277d7b6f9e7712561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45516e22445ac9568311268204dbc50562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf88bba2cde978f2f1a87e23856457563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb957cfed87565aecc8b749a19a875b2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ebd22f5f48f69486ebec22c3672f9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30763bf6630bd3c19dcd4144a93da32d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8401ecdeeee3c0e3a9d6a8cbb8fac4e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7505d75a5979c8bb73827bcc63a527d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80440eacfbcdd936b16b54011f101031569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b9886baa7a1cfa7e8417355b55272570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29ec7e60155fa09c3323843bd44826571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39757ee9085289ca263dde20f73da0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8b95a5454bf9bc0a50ea9ddf99bbc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f04aeba9c00bf30282a31e478995d4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682908ed969e656eed2ad6bc899e1f7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21d86753523fed793527693c61086a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88393200bb761b067f0065e412352819577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598aedecedc68bc38ee70d7c0a70845578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f07e5f68cfee66d3e1691b427e6ec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bcd9ae71cf84cb6a9a3b5d607b6c48580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27b22e7f3707406906c836b68bd1be581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282c2d1f7440381c7136d15e5008104582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b81efe3d2ba4e06c5e9563a398197583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532a5ef0a1593fd2602c5636285496d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90a97f28a88084821923b4cec2a00d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe6be667434bc5eceadc5a991f8180586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2517036e84d15bd55ef5f817823e0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9ddfcb604916b9366aa364449587d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40361857c92fefb7a3715ea438d398589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b825726221d6fb05aec6dd1852e65c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ea182e5fc684b39bd16db0c8b1014591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc45ef62c1dec4b68c1ef70fcecf55e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811155bd3ddbb3b6d49a92f7530023b6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57153ac3e395b2c63f259038a06e1bf6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150791f6ec2889572d5a63e9fd4f7dc4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603a09b6703d0ba6fc2d193cf7c2e0f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67630ade8aee5e3ae4c7d31070057247597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99047ca3f1935a11c3bada661ac32f87598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5f9c35673e7756b595e8b8de85433599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415611a6703d0a5ff04a9793af3163d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c498985ad8ee5e796e38a89ad6a557601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a6b258c6bd87a26f4ae1d766ac6a6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc3662dc08e72d0ea3eb95127323b1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4d2339c1807464659c0298786a11d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351df6dce1e00cbaf866a2a0239b05b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd497823b94fabef473f8940719bac606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250d9f85d7572c68ce480226d39bdee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6584ba66177ba410e7567380b2edd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57cdaa2db1cf57cf3d50fe0fd31dabc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738e73eacf93a03da0f109d110c2414610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd2fff43b22d493393ffd9800d4d8b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7234105edb211acf0bca980eb14c1b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5462ba9ccb489a66707514529c6ef613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64167cc2f096648633c714e967dbcc0d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1695a05636d930aac632a8cd7b45a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403717a6070078ac3840830ddaafd6a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fd8c8b02752a6953e3f6836e5539a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383d02cefb8c9959c6a0551069e3ace618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242091b7957f331d094a1f663c7a673b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa6909f3cc9d02a14a0bc2657dbe24620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ee0bfd271b044c0bea363ba67a67d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dafb0a97cd11b8b516605eed5d935f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e18ad92b7895c7dea7f9343b952885623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0dfa640bfef612895f3091fdcafa85624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4233e42faa2bfd9816f990f5a38549c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d022687535f81357b9a8ac709abca5b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b2a40c66d01163553dfb11e15c165627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0886e21ff71a64b7130d121d384791628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad19355dcbcf19b1c6ad9188fd97e14629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a43f23a231fc02245ec071d8c3456630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c074aa2fb185751ab8b9b08a1c28cd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6609f6634b9bc2aab75b3c46d97e5a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671089ba849b382d0230a6a40ce1d50633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e16d6f008f5e3923fd70f8eb2cc7a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983d474d040375e12254c2f89b49dd8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d9dfe4547330badba84f5843d035b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312c0fcd3743764bcbb1a2f009fb68c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba85d4fd3f787baca4e952fae6ad09f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b8988ccbf5013ab13b576ec2bd407639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ced4e4096c8a99385f266c9e40dec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b882df55d52d37f3accb1c47366ac641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ade7f6e04598227dcf4902d0bf265642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc909e7d47435028e7079f0d626bfbd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aeddb71cdecf2f4d14d76da74521fb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df9afd5fde4047379eeb6fc93759ec645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff467fcf68fdc86472bae486f7eebe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadee974b4ad7f52e5003b727730fad647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecea80baa8abba4a9276200be1faf93648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b3bfca90e9b13bf9f5e0f224aba38649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885368836203428ec83fd913894e89e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d801bf138a17cb3aa3cbfd11d674521651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94315db786fe14b34f39ff3b5cac9d7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c463e4ca71f6f154f22ca13195356cf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1969167a1b2e546c457acda9d80b02654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442231dadc4e979139a7030ca72432c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf524ac698bbed6879083525c972a63656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb730c5b34dbc07c29640c9eae907e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721cfa213a7eda2d60ee3f96e78f28d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0870641d073f802d49db1dae1e45e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d0b684d64d9178b64570e13d6bc6c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b399f007231fd3e63dccb4254d03e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb9f8c084f2699e0077a59c13a19f7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a29b26d7290fdb5a412a060827835e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0d77f9ba4ab3ef5cbae8b7e597692664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f19510409a7c887d15c3f360d0e5a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109f63d0e31bd0cd2381f1dfa74e50b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60894d6b00d6cc6a2be777fe9b7e971a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f25c0ed4cd09cf6320590393de11ee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90a9c4324a132b3c8c61c4f6eaf385669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6211bf9f7d8dc9003ac71f652ddb44670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7546894afbc5568caf8491378d411671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eccd01b120d703f26a8ef69c761ab76672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a58938bfc42df548ac5c2f8d150ef6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8c9946e4067fe62734633e6e636c3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165f64bd5b8c0eb8cc4539449eeae9c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00d9c15934e647c5298480790a29ff676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae31b3e7d89a77df4169fe57d812b0b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72f42c395a8c38dfa0eb8999a2fe97678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd713ed3799f85d6dc657fb308337c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78b82ab1076d08719dad0d1335d8d1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256b4a389c2cd42cef22f9a2c0db8c3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21389b16c176d93364bf3ee33fa2090682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2652f4542cb7712f8db01fbe35fe57683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7c90a1e8ebd82569b6cb96f7cbaf1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af68ccdae9f820e30ac81591444fa4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5b9562e88efee9844a0e084eb6ead686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0c8b363944a4deb4e86d988b68f98687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf12c025e6873945378cc2c5c92818688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f20e89f3ff7e5ea840a747a25c013689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e8e0cf033c1f84682b3cdff0af133690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170e3d002aa8c6723c7b3f05ca6709d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68f92ac71bdd0876bd3d71a85e731e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9f52f2ac0ffd69f1a0d12c3cbfbb3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8093c694c19c5af850e85a54a141d9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc076fd3f83e14d0dee66046b412aa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc0f55703589b92331d8a8964bcd5d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5bab49b770a397b2ea5760eb85080697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30cc75cc65e9fc24c033018496b5e09698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2c13dcc2484b34c54f2cebbf10eb7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f736e77b981e2cbd76c47c1aedc87f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fddf110a00fa12647063c027fc4fc7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcc1a2084dce5fdf36da651edbb1b4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387f33031ebdc811564d60a202a4363703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ad462b6aa04d8bbab315405fda56f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26e612a58884c30e78ee33a7137b3e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866996f2f23b488ad0fd3a7841e9c562706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fae3777a9fcf7b5605a32a215a8978707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f59194a2646b021a62648d9b1fc75708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d0554ba50aa4ad7bdf3e0009a7832709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3dbc06a483656a692f99576b73b65710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62607fb04bdc1ceab80ea042873c675711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7a436f816c2bcbba277e34b24fd36712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877938c9fe8d38da917a6c04a3430c6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f659bb415b486ee703079cced80de37714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61341883a1df27536e32fa59c24af9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c556ceaed2f8df363dffc4344bcf8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26a63a9e127774b4aff7c1d5692b18717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e953c633a2652c686532468d5319f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49631c40142b5c0bf67ffab024432f78719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53714fa18308cb5b497c2b08f4adfa9d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d3e608a6e602d68ba67f07cfe5071721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e059ac5bcb2ed5f91bf279ffbeaa256722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d902d438545d559377c1a7c9abee95723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b925a9e4704c7033a69bf5a286cc2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b943be5aac0027b1a4c553eea0d8c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5f9695d0a31ac5336e9614c5f9f0f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799a144892120c0c54b0f1094f70411727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6eba3a41e3cfe92a2d03a0cfef2b2d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4aaa671fbf05bd5ee96c3920b23df8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac80fc4d6b5b47f035d88b3ddc29d8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad4ddd0d7cea06a8d45bda385a8f3f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d14342dd58778c87047db92acce5dc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ff945d18f65762abbfaf7340f8d1c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ec548069369a1d43b3f2183eb85be734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66612b365c5f04983690f27b9a9a8c32735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615bf6fca34da5f77aea241ca01fb19b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0a3cc64040fd2436327deb42fbe73737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d10f63303aec7a60974669cada50f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3dd39d425e6858e526e83725c2247d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82532cf1188d321a88d9844d3442bad6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e9f7f38bf07aa184173239280071a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a81a8a45a3027fa414916fc04f485e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9a434765df81b0eac555576d09a99743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff49fa120213573d41ff4fe7095f66e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461e5d8a53b8158d9965fa160857f3e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425830893ee05b802281cdbb5ce2abbc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f722f070794a76920a2ecd31e2748747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458dd981bc593f25c6064b52ddb8c11748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e92241326eb8599104089630dad9a4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627d81911cfb3a463562422ac10087c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f728c8d2633ea38d824def6263d94751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c78875ddd6a370064313df9139fd98752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8befc876c9ebd136cd1b7630aba032753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6eb106061d5060ee93a9598c2c8498754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00126058be8c3564e70ea72ca67decf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de62b958cb80c47d3b9ce7e1eebd7de756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7700cef46c174194336be8f771c02e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f2eae9e2d3c6f0c12b381081a4a81758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b21f75730898d7bfb757b888384ea759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac077f87e3f9eab0ff1bacc084278ec760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96283cb1b83fc894bf7533418a4abfc761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23504743e0f845cbb68533a26a961b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699a7634384d97e17165bc7e0726f20763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4942b21d64ae39e16c19eb7f39a4679764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04350297164fe2038b7d3ac9568443765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55157e303e237940ae5d09ed63debae2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bed19f240db806647b5d242c26ca39767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea1d17fe49faf90aac058d5b765ff8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca2eb7f2cb1356e20da7a1c60365a0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ded5833a0b675a12533b7abd46820770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef0acb5e78e3129f793e81569a10a0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02dbbd6a34062cdc190cf8187117ec772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1082846de6630f053c6ddb10b7372d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91541f7e70d9b103fe5a8be44e430d13774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fc85ffa42d5de7823e996fd886b77775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a5f5e166e9e65d422affd2ade96a9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e121416057b613e63c90e57f4a9bf777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a31615deb62456f08d0e723ff7252778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec596f4248c5f256d5ffc39f9ccf582f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fccb360a3c25174f8574af60a81fc780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453ff55723f27bbc0b39b46c56f56e4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a48a699ca0348d9b106a72cee75530782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34bcb7ce6b67acadc1283bf45df1c55783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcff8cb4eecae7748f7c102db60492784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d31dd22f618857b90568ae2ed7798a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967726d2292c9beaa2750065986282ee786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311f14ed501fa48faeef5c253fd10eb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8288374d3abac0c4b297134a7f3e2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee90a71ffe34b24211d5bee98252b10789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c17610c34d6633e69b0b83371a7d20790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbd8ed019deb56d6e2a19d00fc334f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5057cabd2413a73df83acf1cf1dda1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651bb22491a3e26de2d4a5f9fb3149f8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832fa6d520aeb7c162cd204ff8dfb62794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92244062115599ba5a417e3dcb3724795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e83b7e7832dddae46e7d7ef16133ca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d3c8aaa97e20e7ab94a8dd5a781902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eccc4b4decbd015c6e7e2aac4dff9c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a071354175c5375de6ef49742ceab34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed73baed0efe4fb1c3332a0e41aee885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f00b52c9381ca542ba9d0279e6c1506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df02a95048d6171037861a34a84e4e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352fd63a792264248eb7e31e95814d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04476500de3dbdbbcfb043d214b44cb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f56968256cf80eb201ae89aac148ed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439e030e233152a8e5df7a61329e30a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7160fd23eb5a78e94e7a49a2b021c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2a1238d4b0fd2f9407b6216eddd8b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d4ebde811cba87c0e5c4ccb6ad91f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f58c7778269dac1841a2fc92cf4e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21038554e75f63ecbc5faae060212ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590921bbc5937042a9db3a902ff4bd7217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106eaf38ca81630d734ecdf9a4cb114318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845df084f77b2ccded17007d3f2c3b7619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75207e24a711c0604209f2c7169fa1f620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9cd5c0a773f766f5d89ad97a9b1d3621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986de0cf4e1d25fd1bc3beb0b96f1f8022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdee43dce19d21c25b9f35e0c7377de23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21668f79a1169471897c06447a3f23b524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c6b0bbffe70db1fee2900a9f3110325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0c60b8bbf4ddb78ad238b06ee946526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d00f9b38fcd905694e4cd4e3ba8b9727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3abdc8d0742c9c4677c40f83594abd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379b1875b5422fed7e90d3ca3b50b0429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b03a8c7aff89e71edf723c4d3573530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d176379b12269761b7d08e0e765810631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3dc7be43ac5b371974cb889c4b07832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5011aa8c01fcf5e92a57d5a75a94533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8f025ee40e8eb9ab1e3006eb95d3e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02351890b65d358d5adaccf4367adb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95119cf9e057ad769b00bf790d2df136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b39b57d4a8450e938724ba0a41d93c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fce78ccd0b92d378a3c85a8251794c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07098d901ef04dd63157609daac6a0039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80c670e75900b78b3add3725a186ac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9ed7c30d13c0c406012bfbb299c1741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23cc3e87efd8a2c76c37739ded985c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a2e947aec3897115e64d0134cc7d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac371cb64282270792e2c02ef95ee10c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f9039b5de70e2a33cf8f8d6c8d60f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab31cf12ddadd226fd97cf6970824cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d596045fadf980c565506dd1eee633e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c66cf894a76ebb75b1f754f13087ed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b487544682531cf434db8742645cdd849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9cbba6128070a5e0e122fb51f2cac050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2732890d946eb11da8df39bb6eeaaa451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17059b328a0dd301a065e1cd8c150c852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08652eed9984d545d0912d98bf9bf9b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029c9ea9fae4b52287f55b9a05f5fea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf96361dead276b73d3ad6c1261dff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6ab4906c52ec7bd0934e2e45ded2656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c655b931370a9adb4a461d0f69ab157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788bf2a8011c3dc8433e788b98ba86e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb4ee845c2e4a524561c2c0b6707d559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cfae2dd700f98543065e406ed090b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60cf957c219a5636c42e87497aef71b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2829d4ec84d130257b7ede896c83d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8132fd058f789eb556815b379b14ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066128e25c3fd3737239c4b1e9da41964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90ad0ea16fc0ae7eb43cfa4178340c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d61840a10200d04cfae4f5268409866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6916e9fb6cb0fe21c8d092dc116d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d39f764847f70161b85dc3812ce29b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aecf5c06718a077eb88dbd6563a12569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0352bad9ab861b8fae4f48b1cd7b770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0ca6096d70c0e66cfc117ef921a6e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7be720bd826959b0e0c4ce3b54173772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e0ef4a93ad058708ce1530eec23a973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df9efd67764d65168e1a340c82634874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02335bf1f5d57753b8c7ad36a64c6cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535547c9e3ff4632f3879ab75fe7c3a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1ffb5142e693edc9945815fe8bd4f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb9272bbe0fb57fab506f35fe7e26478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d141a8bcae211398196b91ebfbb2679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521da9260e27ddf9f2069aeec670db380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014aa13e6bd77d97a51d6b7a35109fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b90041749128377d060bfa0a182ca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059cd09869cc98cc375235e0552fd7bd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a5d2afa9320a720fa679be512905284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170291d9fd92f0af47d3d2e04df5b3385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e107a69d20b79c2093b764420da99386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35eca39a6106c4ad549ddb69f2c644587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6590a9c787381d69a5a0c06e07d4988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06ee76c3228b0c82cfc20df010e85d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a517bf9a85efd04ffea5930bab97e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604531942bd1002c5e62912fb2568e6c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04688772cd45118a477037a1476a16292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719eab7c459e07ce091f9825d0e9f5393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358770ad077e4d92ce15ecb003a280d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdd6c9a273111c608a828d1164105095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7127fbd8096d2f98a572880138ff4b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57534f8d029455948bb59c4c89dcc3b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49bbda0f527ee907140496b5465a7b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d871de655ae2cc350d7c8661c5ea799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca997aadbe07f1eca85b3daf261b25bc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c276ed338eea02516f798baeedd40e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bed54d14a5bb8b82b5295e88515e7e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cded04302ab8e2f63d207f0a4646efc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a2f00a6cb4dae5964477094fc0f99104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8fe912948d369f7b2a2713acfbd12105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b81349a3af6a45eecd7fb3920817c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124f000c9a4a41df37afd8cf9a32a96107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e045af4b3325bb13b83df0fb31b9a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab04039c7cef621b4c9635ca0bef76e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47555f1721bfbf6afe01a115ec0e7802110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788edb8bc3bbbf9ff0a4c37d54272f7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492bddbbd5cc52f359b676421be9a1cd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8e26fa217d3d1933755e27f54374f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4853da32d0637ea27f85aa85f3d3d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac495f61a90cecbeda497bf4cf276f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482276faa64b2f0550082f5c8f8dc3aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc035fe66338655c663bef4e3e4ec19a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1951068fd2daabde03c538b0056dc2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2179b55f1444921ee5b203d929652c6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0808771070f3cf72c99e34828cb27120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbaebe58b4d8376c25e745ea2c492a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823bef43c0e1dffa1b33e49776d88da122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8de5e00d66eedddfc43dc0c702b151123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31505b61afe40fecb16973aeba95c4de124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e93a7ba0150bea7d043ec33f569f4d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b48d0f7698774c1b8f7bf41333bf5b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf30cd83bfb718d18953932c51693a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500dba365256b2936677ca2ae6d7f976128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaff7b1620428e915e17f4ca320c590129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0bda00be9cda52e113aab82861c5e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd2a24da2d77a5f4ad43e8a8f9a6e7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be215e61726bb217049c23e0e9bad79f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a843cde99da72ee2a1d7be30f94906133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2ad37c08a54b3bcece9e126f3ac5f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30158a478cea283b11b2caf4ba4d8c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b176b260ab4e586ed42a12bbd15d94136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec6d7fd18430531354c2b3c0adb88c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfbdf1f7a0381f0ca55aa005bf1a4d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ea29ce023ba0361028629199870d5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67c1e803e45edf00f4fd847f8b6029140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654380d1eb02ac81815e20699a31ecb3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d27578e907b8f4c9539846584d3939142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572e7c500135579e3adfd81571815af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07972186c5d68574323b54f6609a1771144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2067c5d2067a298e79c1f4d6aee0f2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb485de89a029e32d5f2be7301bf13e1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0626955e109b576c299aacd25ceaec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404384531e8967ac646c1d949db2004148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20fec7e9fbc4b18101e8fdca496462149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319216e042e81087142e5cd8b3efc7a6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e53f96681427188859dd211922fde151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5235b1dbc5baa07e2a105453fbc601c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238afbd8c712a754a8b96950a9fc29de153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1d3a878c7cb51541a9062a07bb66e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b251a44e556168a0e920d7d2983fc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74864cbe73166dbd5047b9fa7b0aaa5b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cea6bfa1e71d1a4b1e61c38518ac4a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e648be1da01a3476c6b81e2f6e3435158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86866941aaa294e306b29df876578baa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb5f789ca4182b6209e284bce63420160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02802a272401cb4d282ef97a252c120161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac6cf4eb1cde8d5a1609972a7d6868162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83868555b57183064c1d39607664d5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31308b7f642aec618491d31f27f5cf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1622e88ed30096d6d146b618195acf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e875c788a932d03aaea0a5d2c5ae347166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a0404b7fd73062d28738eb31427e7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e09f920ea1f458ac05c34d5069ee7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3db3ed2ee078e8eb9bdd00d3ebd1d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698cdedea59bbc1dad1ea390b1b8305f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05044172a21a6bc860aa3d69aef26e0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b49eb6ee10c4e903cc8818ed46db6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcd261e77158ccec9ccc486409fdc6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf235f3e7ddb78595d03a32c0ca978174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087af057109b244b0500f72d79f754d6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e5982750a9a9ba252384b6561ded3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d70e6c8e63fe81b577616b98f7ff2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368395dc547c371c8ba0eaad17ff981178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e734aa1fa83276981c66e13c37409e5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1748dbdada072c106886166169458180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1605ed08cddd5f0451e11007be02d5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbfba84d3cc855069ccf0a5acd910c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf770c6cd8e1901436360322c5d4c02183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc554d39eb372b2cbe822f8afc34c7db184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5c46516c4f59b3c30676a3f6daa93185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbea5d99830b5a09929104cba3d323186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28f7d57d5fad6a2a3210e8b9f27052187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4ccb0271d5fa66937eece8d832fff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6d2df5dc011e8d45452095200a1c9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ad71a70e7bc4378274b4dd995b6de190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21b20b9014b554ecbc36017bb40e6c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba1539b49067a84e32eb163c201353192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b79042f5d1ea38effca3dd62b552c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755136da9974111752f294f040ce9e46194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2facd84002d19f51363cf2df93ffc63c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff60d95b21ecc9232e15f2c5aec0816196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f046b81ec10ae5240603abd25489785197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af063ac08c68b2ce298e7098e776c9e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56922e91d7a7bba8d5dd4995eeadfc37199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe88a6354d88e4e2740f84045b5c558200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3bb180b8a28f5e2f3f3705c4133b27201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a2e557f10cfe582bb7214b8a4c89f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dddc421a5ac3bb3980fbc86fcbc027d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea714bad0fbb4d38bac13f11cae2e1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b178d4c1d21dc0794a2d0a033c5fd1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce56dfa60de64d78b9a780c24d09663206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0feef6a578c4fdc393fdd009061fb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf791a6215bb99cca04ae98adb0a70208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b811823c70fe7e5980d5e511e64f6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e42dde9c8875d4303f325ddaf1110210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6bf72c0049e97c8a4492c57badc7a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2bcbea7ec6f7ce7bd0d0507bf6ff1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7214121e543d12b2c0c32632cc31ad6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff9408f112fb46ce2798e5cf2a7bf2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3bcdff73641ac692a433774401ed14215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261798651b9269e933591ccf2f746cc3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f7227b05fd19ff6c40ffdc579cf33217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d4a23f1f57b2a5c2760608a63837b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9fbbbf65c5835ae58022d543ab7c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2479c9df75be6c5a7d25ca192ab6aa5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1f8399f07fff99096a0c44ec980f7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7543f179d5b855efff02fde58260150222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d07aacb37ffd6229cb6f8f06faf403223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebc3a4755ab3dca96b482ed71dbfca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8c293cc85a386c07db9ec156ca316225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b22ab15efe900d8f758c85e4a2288226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cbcb3a086046430d3e562ac98d1b7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7b0e03cccea55e64df7a5e7a62bf1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33575cc5d8335cc76c9b2b67a09830229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac7c150601b6e99b1248ace7a2fcb1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80ef860a9f7499352f26a46baa3f6c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41163bce1fb3c55966c5b93a85983b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7af8ec88f5cda8436c9666145480d4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5c2c573ede81e481059980d775a77234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903a4f34a38b40b2f0304986a106ce7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92cb9f7f9b1724023e4c31663ed5df6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252a7395bb084fd9e61f941b092b4ce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301d95f0096d0f5c3b68df80489f6dd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6cf11415a68dd026c661c18d3e88f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eab51320985e817df7ffc737ccd1db240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941aac0541cff98836787e66b1cdf65d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35acf26ee2466ece972b3ad08beb8fc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07d9da10208a0675fba375a892cded243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52e5e3eaf58484f853ebffacd8dfa2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f64285ab2f6776204599f6261d0865245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eae80f18a30696634cb59417dde9ec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd589ced0ce772bb2b902007deb184c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b68e8c931f000eb307054e8b7d4ff0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e95d22f555ec1aa56ef1958a9817c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac4a766df7350a490c7f3680cdb7bf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853667669c4928376ba99aca1d5d0e7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ca41a709c8e062f48d31b5b488740252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690b2045ec04a00fc978607053387e6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82421060cd0c173dbdb9616d52fe8223254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adeb06282e19bc3a0225610dd76b41f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514d028a98863b5ababe9f430ddbae2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf219d1b629e41302f73d8572e0ef54257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36fd9a15aa5026d6d105b5f88ba125258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4893eb864708e0e9c73ee52c458c4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df841002bd409630b2e96c5dcc97357260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54297d4cf357e9a6634bc2da5b5f007261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd99479004d9a1e3459ea96ddaafb1f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c5c0bd4a7361ba29e5fea4c957552263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38529622c8f9f24e89e2db46d182651d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795c3e2e2aeb41c58514f71a17afdc1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9534a5e1dedaab3bd88a5d91ad75e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d2084dc6d5c4c1b18b1b590113a65267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1f551e58e3f491fb40008411d6c9b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9770261292c205e46a4462f21a4342269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161862abb327a22df4f99c116ca171e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff89820b111c0445243fd4a852cb6c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb7ccfe951b230bea6097e4c0a953f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb95bb3047f3becc4dd59649da1a5b8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25847936d4d88afdfc7a0172c8ffea48274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555e3d6d7952777d367a16aa2a43388275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382f035f03585272e303d7f91b3ce44276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b31ba44c11e0d5b0330bc64568032277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4109dac97b782feaba7a74454da0571278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0a0ce243bb34614b6fa9c0df6f165279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6dd89e098cde7b3ccd9f92bbd75b6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1119234cec1a7b22f688170768fe9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e0fced79704d86df6306c3376ea4e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a200a908d8f0e66eed9b8f529c7b4f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8212f7ca372025e549ad66eaabddea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce18f4bd7744a8e0a55f96ce2b4b90285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ddc1edddc0d56aa26e7d2963db50a3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc369cc3ab17e72f3625b219779be2c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d66b2bf67501fdfb1dc3cd7ea3c6df288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea672c999bbee41cdfcf43004f0ca51289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43daf274b299b9cd20b44a153ab9490290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5919d43676d39bb6a2a156a894a1b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d09f010f5a5f404502d6d63653ba1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dcda54f57ba5bae96e0698ff217cac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56794d6d715a0221529cb12305f84e93294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a83d394b0f5d2ef33184dae5293879295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181920f906cb7519ab04d00b0cfb7999296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f821ac2144a5859100f8dedca833e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d106237e8ec60a2513fbcb433b1cfad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c65a74e697f8c448bacdfaba33642299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d55a6be611b852eab27b6412d8794300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b69632e6dbe035523a3eb8df8b5f6e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb35c50629c41bc4b1d23387bb11ab5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c24b3ac9cac4cf81e043dbbddcfcd6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70c30d3a0742ca70240a5a1eb8bc7a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3f7d52f3a8e1e042882b9759c9441305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ecd9f6ddda7b8f070ba772425de8c9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696e2b248ca69e3b6b9dc2c5bfff8d4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81dfb1c5e18111c256dbcf8d4560348308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be03ed223b4650c52e011137921e6c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b7c4239b11607c071ed4113e06d2c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f45ecb8d82715048ca8066d8ce42e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898035b66c8538b14c37964c8b6bbeb1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ae00cfb1797403de05edb4f53bb56313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d607a3c1105582588575a02dde8e4ab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a4cae1ed7e63c85f7bd5969b07715315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab0b08b6e17370bad72ae9ae02cd1e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612397b0c153b98a42247746fddc58f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7cdf2c31c033d95e78b5e9e2ad3575318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34139e61c8b705d755ba0b729524fbfb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d612a88c6f93e047e9cbe11a7a9a97320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff905d132b20674d859cc0d64f8fbf5c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e61054db178bd081fdbcf94c6937d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24745b022c612303485f5aef192ccb65323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160aeaea38475acc1ead22d32eb1a97324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec9d8d76d660bff53ec50bbbc755f6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eee6a49f51fd192142e8b4564b49f3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcddee46f71888509a663f2b3cbb90327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1efba3ea592a7734a8789bbca4989328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14d2d05b5e6705dbae1ae975dc7ca8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd61469753539d2780eb5f7db8a762330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c4c3e3806b86aea4093db7d80f5d9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f60028d176447c29e4ad8b536f45a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2a4d96a30cde5a00d2adca69d72b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e9c05c0eb775d7131429877b7b898334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562dd8b2c44ef7f4464792f14913303335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885cdc232906a1cbae8c56ad4b2ed8ee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c265b456b2803151d35336de521c889337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c8dbdbe6485b1357235a7612b6201338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547ae4f72ef8b62a636302e2bb3fa31339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96ca7deee292049ec72f998e4b580b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4440773e9cfcf95851d6495648b105a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa0cef68f610fbd0f8c5ff48f70676342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515db71cf0e21f3c837882202d695f14343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e75887d48279e6a6b749663e1dd700344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5e8e2fef4622f8483279b423fccdc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ae39c6732f7bbef12a33c2c5cdaee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbb1bde30c070be7eff2b837097591347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc2dc5ed8b43c92fa86aed8116781c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8896d1de47eb92cd05c666e32c6089f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5dbfb1371dd9681d3006e7f4d5bf9f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351276526b4bd453df796f67bb47f317351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91758fa34c35130e23b0f73c8bbc883d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebed87463b082b1198197d551b8051353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69461710d8ce7a77efd063142963c8a1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32a2372cd65baa620e3cf02bceb141355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b346767c511f60250fdac33ea1d6cf1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6c5b6c7bea66e4ef8476249c67c9b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c3aa2e21c1cf06754a4dfc5f1a04a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356ee8e9c993090449e98d2993a771f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507620cca764520c5a427fb2a972193e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9e2a74657d9ceee8d68bbd5f93288361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773014c4a2483e106656599a79489ac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051eb2ffdd7545729f2b17e1d51d510363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68787383d3b4fcbd5f84f5d34481891364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb9624585ccb4cf2fec1bbb1097723365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9291a133b41d3fdbded113bb0770a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cd937f99d964ae2ab09f2ce4de1fb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bf0d46e41e3e149d682e4024b0443368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859d5054ab0fe8ff6c643f9610e0ec5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6341650bb7b788b84a8febafc122721370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44681ec70161db73c91e49bb40f833371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832ebd2b43d007fb104c57fd94e4e08372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69944a86c42a4203767c781701fddafd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e3c0482a10fb9a4d4d9f29606f8cb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2cda1eb4ae9a31a33474328afadca7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328742cd0a6364ac22003484b07c5fd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4ccb95c6dac4d2b0234360857e3bf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3c8be071b7bd0c4abe88352f16975378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4520fc3110549343c24260a4a63776379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458a500e89ce27310597675badc16b7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bedb83fb3100e63154cbbee73ec02381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad457cb74d629bd46f684d37060d653382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d8524f99816026f4800366b95b41a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468fc27ffa68ce3978ab0022d6c5546d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d9a683e6874a832c94aedcbdc6795385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfcc894daa1133f0823ab8ff129d12386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883f282d9d094e2eb77e787be314c55387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f417d3c94e96b4758b7e5a5a89f3c2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed65c2f88cacd4e966493f04f20bada389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6d257affa499e92185f25b40eef22390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52b6abd6c8b256bb427fd3f53ec958391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d83fd44e3a0a04ebbe48b68f1d506392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211bd36a0a1f876d90f949f66b6b1c9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d4df50293c349acf8b3c1838501da394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d104ab36cb23f1be09de09355eeca5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c2b894db33b18091c4ad4cce207ca396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0bae1f39a2997f15dfc09a365b101397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca3061dfee99ca7bcd92dbf8816d47398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd15db25f846d1a138a972012187a82399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a7ad2658fc21b157c1efb06c31f1b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fc57aa2b683630ddce73e685de8cf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1102b2a53bf90acb87cd25671024986402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b0bded34a546d13fd7f78ddc8a7e7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912a36f653e7db14acc37015bde8cc2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20c923ecc5d161873caf7082357398405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d5afaffe1beb0741766c5efea7b01406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444e872da53c03b05609c50c43660b6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef50f34c8408d1df7076dd35e1e8b7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbba5b15a0395c3cc75d2eb3d6cba9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fb85de91181a7b45c678a28d1062b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6cdc1f55eb6899aa1263f66831555411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a020d210cc1ba7f17330029372fb0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b108b65624d1fa13dea434cf8ee2a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7dc3b073440ae1c8a1f1917ae64154414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d31be27ef393b480bff5f9bc6f827415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97090b97a9b2afaa976525abc37970b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac187d47f169f63594e72f8650ef56417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7cead9add37b89467ef9c0bb6ad2d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6bffc54faa9169e6199c0a1dc30eb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925ddf3ce4248f6b4432b3cc4bc08e1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26924d740d0a8758164556b718147ba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a13af753e906c083fe7aeafaab874e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22370be913d20dbdda6b724d78cf8384423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859f7506ae5297a926a7d26639a6caf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32735e196892af7761ecccd0fb7ecbe7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9e8cea8c0fdfad622f79738594e90426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f1dbb1300b0fbd54e73ab8ed358b3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66c95c47e5f3de7ed28ec0c9b1fb9b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978d60fae3168c0ca2a17edacc3e5da429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0332a43af942d8117c79bd4d8fee3f1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15bce6ad836fcee2e35cad93cdc2be431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813540ad24ee96e97152a5a62d7fb0f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14560236c2c5e3522c06e08d79062d32433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf83c410aa03cd71eabcb45863fe99d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255984f8d0e2ce25065015e7069b2de435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7566cdd7efc51d41fc33cd4063b91436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f7be78886cddc5045b7cdc30a88f4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b89b5b115ea5a5495a9b9758c15e6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71be27f3f57af746e7fc8f1f1ec3e1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e0661038cc9d12e19fc9b75a5fa0b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291cda1dca1a1f69059450735a804ce2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec171943a770449ddedfea7d2da59fda442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67127b271ca7d32f87d4e202b382eda443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54276f3821d30968f3a057a682bbdde444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ae4fac5210862f2a4b31df62184a7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ae9fabb35fb83b2a8ba2750937aa8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2e010e1ff14b7a52b6a8e27c36965447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e0ab8cc01c962e5fef3bdff13899d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ea7a29c986cea3a56e19eb81e1542449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b440418e88588c8a04e23beb257a888450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e27d74bfab7a62a353c8e650548de451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12907a1f325d22bec9451c019242a134452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cc41b9010a6db55962d284a027b1c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca643b698f8b06f799006b65d058696454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451384413e50b6d9f87b9179ec746874455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660ed9ea1aaba7a7e193f04d1d725ab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5014b8ff6f94ec4643dc18e752c99457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a96a10284b7b24e280f9936d33e86458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e4a2a2b726eb4633d213490e7fdb4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02c6536bcc9e76991a48adef1fb722460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873996979bc49aefc6557011261f159461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf97e3b629dc9c0f36d04faf0d1c9b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561791750f9bd212832ca476beac542463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85888cdf30ee4b7f0b6e611164580bd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46280bd96ed7ea182c2079f9ed3ba8c9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef53bc33615f335d970f2ce0b742ee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0543570db8244111fe0fda9b96c591467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94acbe0569df93606d93ca1c60917aea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930e595b20509740e1a6564331bc64f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313176de7a5c47646b852a368ae9ad1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf7f6d156df1329af9d87e5125a63e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2affadbfb808cc6f973efd2f4ae909d3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe72abcdbafe4d87f79f8a4ccea314f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a86c9a1c6f519d0eb8aba6bfe1492474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78740bfab5b2bee8a581e940376187d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc59880204781a94f9692326a03d99476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fa45255fa74526c973e079012e397477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa507ee75e31ad8d59b91ad0cff4d598478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288db5650df28af2027288edd440b177479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2226e36d79a3aa67c5eb428c8b5dc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953cf3741bf452089f45603c057add0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26db27ffda1613f5c270329bc9486c9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6821ebf0a78ac827db1f6520ea64cbc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2e48943532c0223484af0ac3f52a2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1d54bfd5a7d095871379ae21cdefb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1aaff601e6ad3483d6747b0300ec61486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb7399480f4d2a6633c4a69f080da8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510ff82180d01cb71498fedec551d09488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496589538be67ce26c3d0c90c8173b1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786a243fed6d3741fa6b127432ce425490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c341b64ef39cb25e201006cd068d8dd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686d9f30c784857c0631480d32b2574492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491e355c5e99dfc5b9e30e5e80d8395493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1124ce4994ca161fb12e5597896abf7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca80437263a6ccc106b4b9757516afc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc198e53619863f70cc5acf7d669f5e2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83935d6b4474fc1cccf8f328bd4a38497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73514ed819898638023c22985b764eda498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a6bd95cd2ef4135004e532e35d987499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466cbf4ca02c01c634eebc1b4c65286500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd15970c9bc19fcea4691a3599b8e50501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e95eb9319478d21fcd7a887b226e69502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab496dae151d9e82e094f04f50c6b9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ddfa5ade5ac6cb7bf93f9e80d2eb20504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a494f98a5aec0b1fe36a70647a6d02505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d20a43c6b767ab0235eaec095127d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c01bd3616a2914d5ccdd3ba026d4e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e024325d98c519dcc7feac52b5e9e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923f47b0c28af90b156d54820f57ad4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07c76baf28d0083c8d69e22d77b865510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c45cb4408e234714403e09b6fa2e0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fcb5d880164edc3222c271ed89bf3d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de654edf9c56c46dc69c1de0706a497513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396b023bea0e9fcd7a9b786a820af46514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cba299ec28af18177db5ba6691f8bc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea7a4fed0041d28de96705b215079d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae36707065924afc377c6d2ecf9c9c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541be22903da2c4cf8d20c4266d15dc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51c53fed853bbb709a940394fe70b2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c0491e6d41be0fc56021e7ea165a3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550cf4495db956f3e847cb1d9224039521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31e17381a4cc8dae285d687050cd3b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33189c92dc6e0d407e3fd5fe3a127499523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693dc204a4679c6a921bf42c680c6740524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31eee13e2819da9023c0aab3d8c521525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38854d30276404d853826fc50fc30ee8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc529b2b93c94dda6ea6392aff69a76527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba05ee3f209fe9ed6137f73182a8ea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188d1b5be0bed56868cdd11d26f23a0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdd591b1ce892f90dd8cd2fcb2f801530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178b633b763fdd9be82c6f463b5637a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611cf2baea18e3650d6dd7c9a4a9d762532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577afeb50c5a76eb9463c739b37fb54533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc74ca0138a5072d396d2793ba53241534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494137d0799e86eabb6495748d10fc5a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862fb81d1ca465b1931ed452650fd1f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb751b50e7ce1586c299630e798f9d9a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b824ac7c1416c6ad40b649787bcb2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc1a39fa42c759ed08c482bbe2b939539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023357abde188296a4c115b0c53e1f4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf352796db3be469bf77c1080effcaf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d599f90ec92cac089797605504c27542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a5ec636415b59d43bec230482f62b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afe3c7fa8adbaacf3e1cfc63619ab7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d82fa0124a069ddad34373c0dcbde545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5d6443f42799013db2dab8f0d0106546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0686211b61e4f728bbb68f0ef5c5f9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87d6e449d9bc24e50d3754b8cbfa61548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fa071570b0db946862bd06d487b3d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089cb74cf5f14158c5ee7eb8b252a379550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de833332168ac040b032995713709a1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b775d6bb88541dbcacb0326809416552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90c2a1f7ffd7b5affb4bdbd9f1c1ff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec962a67a2c27597690202ceb5d3bb2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30246426c4890ed8f7997c96d381b61555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9c57cd1c3e3c3de93502bdda03c20556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64845589bed24079f31f07a0cdb826557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1317143a3349e63c043a6401f141d90558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1b72697d72766d54d65a5b64b4d4e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6b97f193b6ec6127e93758116a69d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0ab1ed01db559e1db37d3065102d2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446abba34bdd5dacd16c8e265432183562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfee5669282d422376e4635e8e7320563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bcdda4b7c9e9a079a54c1a6e825279564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adabec3a52ce096081e94739fdda2fd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40b416540be6375f21e7f8204858da566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f3f81046a6037a1ed343929465a48567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abfe3cc535cb6002bb2be671c3dd90568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25085cf38ab0dc52453e12846becde8c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1b8bea9fe538129580dc042624fb8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7c29efbd20485945e1c1ada42685b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c6f331911d3ca180f9a1c8a6745b2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff954f071789b09733896bf830b76e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887453e1bb89b217a4d774903bf050b5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca95d7e1784fd2710d9137b3d8027dc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3592955be16c38a6086f691683a25d5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6d990975f7f76f866ffae366e4de2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d963421a2bf858da316cd7d05f3d5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549a9f940a1c8fc8803a55b327c0dc0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c56c29e2dfff05415ab1a2e825f505580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc679dab1e94f20a2cf6dc7546d1ef8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8777c91a17332fee46b53c045365a10582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d816ea399607142f8737c88fb2f11e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed72e33034c529f27940c95f7d1d93584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1f60faebe7e4bdd530d7c139b4d88585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44637fa3889c0ea9afd507d13fefa06c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201f6c9ae595d48811c717adb56a491587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42c63e07ea93adca4ec6dfc6b83fb6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7d3d9d66aceac8f79f16bc341964b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7895978b8c14c1b10da42417ee82d0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6749bf712d396531a2e5f4c324aea84591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adb5d138e67ea6d4a3efe14985caef592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14808c82afd64783ec304d4cd109735593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8db2bc2b625d5b66e912b44d438489594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02f4b70d9bdd927a366ad68ac597f3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87af76a0e6639914977f42231e43f68596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b521c1d0699b2fc13b4959a3b2677597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834aa68bdfc5e54b18b721be87d110ce598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4019fbeaafbc39555e60dd84c8f2f34599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee0becb1a82aa1c03f5261ce83f2d5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa9d70b25cfbd89e95fe5c9b0dcc9c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c44a13c13d77cca215e42191672e3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8d751fbb7f3b89ddd85c52a4d7dcc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e3a3bae20d11408d3571b968ba495604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c526523a31abf16be55c3f8a1badb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6d9d2c0fe973f26dbf144781a6afd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00b587da0dedf5d838cc090c8290bd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71509f3c2d43875f99bbb7a006a1aa41608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962faab65b0a9df8edac0effadbf986e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faed9442e8000ba87f4a7e879c07a7e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddeb4d317b00b5359e352e116833f9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ac16542ba5ae7c0d2e08c649b1a95612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb27661fc824f84d864c333a58b509613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c1166b89b54a44237acd99aab5e4c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54a3670b32aa93d684e24dced59852615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe04995c23d5b628df3aafb94f5de30616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67162005c67bc37feeb62e4d6222515617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5cadf6ff9194b322fa4cf58fda665a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e463bebfcee93a4263d584c540ed3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdc81f13e6ad9fca6dd16b2ff97259620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853f73f389a9f85c1793aad2e863794621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1306f21cbf4944e82c6c43c7ed135622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d09c69a0ff29f9dc4d17a3b2a693bf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0e477e44ba8c2b2ce0df8dad4f5d3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9861742e854f5d1cba34a21930d06625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f70832ba5994a8a7547ff01014795626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0efa8d20ae3e8a3bf5509468d1b784627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ca0cad078d6b49cf4604a1802d84a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77253b8b738be2836dd86731ef6ea8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b53e5f95008e264575361d7e3ea966630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a790b4430370b0d316e9457d117fe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1705e4aeef6f555db20b4a0bc2c9c78632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080c54be820008bdc59a11250bcdac1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5de3f388beef77af357e8401f30274634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c17bcf2a0b2757f7722d21a4e31a8b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09a4820f5eb3be485a22cc0de38393636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1722e100e9dcf0524caf09023e8f61637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82aab0414627ca64f44d490efc911bb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab5970aa319caa27e34d13476508dd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc421a52f2eff6f1035e45ca346d080b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e0b0eb15ae88c30e2ae82947ecfbb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65916905dd81296e121c9244af8e8ef642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039683971ad69686902651e39f485969643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd85260267843b2e4b14ad4f8036b9c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7bff97f27eb21fd5a3d64168a587c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703274cf52a9c7b689003247f892854646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26586c1c4bf45bdec1b6a513282e611e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034cc5f15baf8cccb272c45bac697cf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b320c78780fda61d4af4cf17e81f92c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0cb0945339a90f237f777d470cea24650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefedb5e308779306788cff6a8e8ce31651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e560f866bef1ad96b128d8dcb95b966652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf8a0389c3a532d989e69aa01eec53653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0930d2745a4d00ee726311cdf1d8a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f8baab68735b598f71d596f3ee5af655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6410119a78ab9c85aeebf2f3ebe67656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d8fede1c66cd38a612369575421d6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa4b5282f5bb64b088561e09f3fa95658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef32b535207a5b82b4e6d4d02fadc5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d984c330e44c213f134d74c8bb96e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4a2546ebd605b4d622aab3ed7bded661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90e5ee30f851620475be6200aa366a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ec908d0d01b1b231ed8efef91ce10663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea206f589db787c5fe445e4b9037a4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee16a30a5a72c96608ccae07ab8531665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b2e4098c2965c168a3f2bb8cd735d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c6b75fc0dbe0c8a148126dc5235a4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1ba92659e0d6a8b1772a6a7335d39668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194a7715404ce0aa3cedfa8b1d3b99f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c78f127b1e9876896585024ce05a9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4c650be460200fbd892294f35ef4e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c315ff25de61f640e09e82fbb361bca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d1829d536731072d4b1b031f54039673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dcc7e853d17c535b119beef0a60550674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5254862a3b30201cc560af4a1322395675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5bef371dff131765cbbb8b514c1e23676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245cd5402a696a1f4d771b70bfe339fc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac09d511eb0ee9cbd2a41b7628b740d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da6971192edc312f5014a1afc0afe2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7567ebab21403fbaa6042a99f8e39d4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d80d472d53f9d878b6d7e2bf7225c0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa75ac77abf1085da637f7a1a75cde682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e1bce2ce58e630ee4b82c13cd63fc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021702a71584f361e204a5b3b6e47ee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219cea985aa3504e95fbcfb470fdfd4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb4a05f7fb9e9d583e347bfb9cca19686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fc63534b6007b74c9d7a2ff376980687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef168cc77c2cb8292fad3e335bab064c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2009a11a5476245e3d3668d7dc6a8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5456db26ad319e4f78d3ae3a3830ef1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4426ebfd947c7c68a1868ede8707ad8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5df6abac10093b91710003ee3c5df692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e81ca30c6d097737b67e1f187b114693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b7bd82a0a8657b1399dc0828172b8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5e5ab55afc76c3fb87b70cdc2de76695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276df3da6a6058776e66ab48eb4efa1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d794d1e1eb0991a85db27cedd2387697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8c19754031ce89231ad4937eea16f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d1d7905521f73a9295c78853bf6fc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c11a9cba2b730e636796c69b019183700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db803f09be377fb2d38453758376d11c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929e93a12a1f8c280f6f4c134b4c7a9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e51c1740ca08d601e42a42f9e479c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362bf3c1133c9d957b54881119d5af0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1cb638f8d15667189e86f55c06694705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2342cfac71d24ed8aa0bee9423f61f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a115031d604cd79bdb44e7255d2c452707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dcb479989bcd556408274c38f3047d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f937f665796c905eed9a9d197708ec709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412915f092393966941fedb9bf64331710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ad48125bb10a8a3e4ed9d572911da711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438069d73f10f8311e44c3ad2ab4284712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b557b3088db1c73a25d77e146f61cc6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c9064597e71ea98ed0a8d8ae6e4f0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709eec8c26354075fb3a7a4a622626d5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c1d58b177e0b73db7ace0a495a488716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b80f513341224d5e569cf69633a73717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f3c00f8e63ad8246ca0af8e533b63718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc72fb76ef5f113d632eee662792d9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab10f0584c5df1e9618a08a85aba299720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211aab0cf153cddfd7ebdb8a786ed643721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935e2dd7ff590546330d9c4ec727035722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197b3422ecab7b911f1b1ff998b1f27723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d030a34859a3d03df47a374a1d9005724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730cc4c7e026753094e12c71039d412725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd551b98c8d181eb834f533439419c2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f56b45708fe0b707a9ade289be10f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b259b51408cd2cc939d88d6594b007728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6f791b27a98bbc2d4f890ca5eb659729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8b5e1cecc3573e4b2e2f5c2b660ee730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06cbc650cf274697a1f9f831e75b524731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fba7ac82a23b0502f96e9b7a0fd1ed732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b7543594c636822e72094ab09ae04733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd4cc9b06ed138e6bf1e4111b3bc03734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d54850ecbe3820a795603d742d063735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f31bfab673bd34b17ceef0c9c774d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b993a60b7906e038ac5bfe12e9e731737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2297afb3b950db71bfa86c91d1988738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418cb2b1fb858359e67d907fadbbff1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4edd8b68458193a8ebf4e844406d2d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa508ad113d8b6b34259a79080f3c27741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c7fc8883e47e7cd2940ec5d588304742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1881d5d7d68b37f9a92d8d5a7ec696f743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6094,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6154,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13558 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25450,51 +25204,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25880,1610 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G219" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I219" s="0">
+        <v>13.29</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>6.13</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>4.75</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I227" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>5.73</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>19.79</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I235" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>20.65</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>19.11</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>11.31</v>
+        <v>25.22</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>23</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="E304" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G304" s="0"/>
+      <c r="I304" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J304" s="0" t="s">
         <v>902</v>
-      </c>
-[...13 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>438</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
-[...1 lines deleted...]
-      <c r="F335" s="0"/>
+        <v>988</v>
+      </c>
+      <c r="F335" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1026</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1027</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I348" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E349" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F349" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G349" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I349" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J349" s="0" t="s">
         <v>1032</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I350" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...649 lines deleted...]
-        <v>1176</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>