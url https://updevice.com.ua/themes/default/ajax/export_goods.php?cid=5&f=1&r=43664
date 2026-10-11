--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2230,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2116,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2689,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3007,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3272,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eae434d2db394d79b27043cb8555251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b976a0c024f1849353d2611312bfb722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad83f8a29c29148ad50d62627740c1b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ebb2ae16109d70e971b6054d75e204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5eb87a3a2cbee7fa8a14ab1ae55745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37aded4915871e5f69db0f3d4562446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca08c927fecf52bbcec94a85ac4a5f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa96797151503624c2315733740f278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477572b566b7333cab2dcc4a00661f659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf352ccc84c27a51d928831439e92f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124e0e8cd2566331270f9b753cfe73d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f802a608c998d68bf197eb866230512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11a6da0597390063551459ac03951b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9108c2667205b622aad90c3e9c5ae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63463c7342aafab4690d5eeb7506112115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396d98919a0c67517ae584759633ea816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb33808971d9e2b97269e33273e96c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237bc663e7b61dd0dc1e214f0e0050018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5882933901f55d5795c7e813ca0b219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c911752657d0cb8693305daeeb18f020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a836778cfd84969109679cd983fccf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656fc74f94e7c39f4c667789978681322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e410d8d9e20e6542ac6c9106f3f50b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00155cdf016188f911bb8b8d480610c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355a4a248d65054c938c8cb7f4e835c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b27d6accee9b83369653fd1283a9826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac135a21290919bc01a0f11d5ff837327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafde4bf61086aed7458ca44efe821e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971998542c7b8e0bb2eb607f1d0128c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b858c812d7f1a2dfa2005c3ecff91a230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7bba4148278787cd0688c656136d6531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4cc3fa0898ffc650e632d205909c532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093419b8749ab8edad94367e9971b03933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4c089c011864371062e366ecff0af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec307984cfa1890b737b6d9dc0ea8935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4a727cf56805225bd6389353ce97136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae4b4ab1a83407136799bc6437292c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c149b655b7c502ecef876d834f24338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51229183aa9fe911bc37256c65b38439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd7f7378766706652c1cbf4457682b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d524fb9df89297b0bcc1ba811f89241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146ac93b3b3fe39bd490218e2cd2ad442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c239b5bd3f805be9fbcdc265944c843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c44aa7548e59844483b86e770a24744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b78dfc16e33a7706510432abc369445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898d1b784ce4411d52e2d48ca56403646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260f10642b7cb5e7f6849a277b385de47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81338562e8d802e971954dfa2860677848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fc7262bce8f0240c194ea2540275649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc41f79fef2f9ba26777fee5b668c5b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a001c4a123aae8a110977e602767bd651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838831df958797c123bfc9b098b1013252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86013a99e19ff1d2655d3f98f2d1b90753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6927fe11e82b227ad0d6b539e1ffb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aff42cb5b339ffd5197e1cd3f8fb9c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cab849fdefae7023ef0aa07dee5e3556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2567025f161e840f155bcb9cc97ab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b3ad34127712adb02b9e11b956f1d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d83eabc8088d631fce5c5602a73a659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff95987440de1134ae1b282b40acf060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd94102385f5f9386f4f07c94d3e3161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebd3da5892ca88835b18dd4a12f75a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db758b02403600a1efe69001188ff9563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac793c2d606353e23e7b94288fd99e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86630f75f2527c9bedfa3cb295247e7765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556dd717e39888c211309eb55c46ec166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89daf56477215fa3fef62032e467248d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12282880701fa637ee31239b77500a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d91cc255e478ad931e439e85247f469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63743cc79476e3cf349895f6a5fa71970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165f846b2662beb03e17bcbd0b724de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535bf5de211ef9f7aebea13e426c59b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bddb8f028bc1feff6e54f8b947db1673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602b960055f05e68c1c9430ba1563e474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1be6697284b29ee5b93ab8fa5b489e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c98e3a2411d713457bd098b50ff93476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7561facb8ef719dc6960242659e19677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147e483f2b1a6f52ef8bf3a7e2ac50f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3beac83325d5d6a4f37f73b2e4222c079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506781a402d3adb8fa698c35ddc46ae280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a8569b9ad9e1de2a59621d01f85a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28267d196db00cbde26a5db91d81f7e682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9053bbd289b59e5915fb32b02926d2e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d508c6bf8a363b38989c5c7aec8028384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b779e7b5260921817fb55b7f38e3c6e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f3313a4c86e43d8e7a6000bac08fa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9a7df00e0c9e6da8bfe0d81c3af9587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fdac37fdafb6e78881d6f64454e07988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53bc1f29713f604f1b17607a63499089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff2f938254981f468f5e41f6bd106790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615c9e6d9397439519c71140d510a9b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee11f7993e301a6761bb8e4d62153192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8737ac531c986c464fb5baf822c34693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62b54ff23ca0cdb774f3f906c01c8d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d700ad7a9753ab4aae11813f99c83995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bd0f65589004311ec2f36f1c4c91596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec42f81685fe84b0fc0c27ab4d7b8b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5880fa532303e50d9909b21ba2975aa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5705081fb1cfa4c5131d8fc72378fda99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad98ae2b079f17c68b46f3bf41e828100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc65860ccb23e1abf1c44391de4c9a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383a84bf4160a87f0caa0913f9a1db2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889263e0b06a8abf598e80eda8e0f0f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb3915807c0916c18e784714b97ce2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d394cd15190a58a8ac1034be59cefe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431bfc9a3d3518b8253954aa41f322d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86e706b7864e06566ca215a34e990b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d816257e40a393a8e064dfcd73fde108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d2be3fcd9c4b77711c8a01d8dcd10109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed554d9abc28d63e9dee6b899942ee7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd626074716c63b3b5cc1c1e5797351111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d878c63be580d3431a0103a4ec1abf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8a3ace5a28c2d66409a0aba4682fe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a7dbc778180e35925e5d630c42a05114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686d875891ae9051b3ff87b23af07c9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f86894f34be27fd8c4b901df14dfca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07118971a624a268c8ea5a04943594c6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb789b41280ddc898a552e356cd81385118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf46ffd6581c82fdabf857fbc423994119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64caaf577c7805622f8e3f85567ae3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676cb20d81e8923841b59cdbb520ab90121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58421af917850191e8abf17d87e62f74122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619fd8cdba88c7dc4e00ccf88557971123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681a20196d7f4ecda8704a4d1f42b42124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b296972eea2634bb4f5806d238f8f40125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297826ca6b3c292315b2e29a92fb935126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3361ccd838bff4bd70f03a24bc6aa38127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667b9f2303549b1dac8b1eb89a40bc0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c2eb6565c796e9f59d0b465db0963129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c5286dcd77c53927b9a603dbfe93f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc317611fb35744ce904fb0bb49b980131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b2a15d98dbec3e2ecfad7fb1dfaec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc7c6fd63c51b468756f6d095e3dda133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafaa66044a21ffd1d565f86be5ab2e0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95037c3d743f3e09c64648e5d0d35dc5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79aba4248049061fad4a260dffbcec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f91b9de458ea0059b032dc2e9231e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390eba3c55d2620a9900d1c64b89fb2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60f23593c33ae544dcaf71b3e371b8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f768e6ab33f4380936850b94f45edf4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8674423a2ca7142bef2c545a4ebfb61141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dbb05f2384d9b8ba60ec3fa2bfbe47142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911834437ce98c2b3c3f254a3b5d0a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec02076cd4918d337102e7b5da565a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf29801043fe2c72d3d92a20d1444d6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0efc1e575018bd6e36d5494f9e40f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766b2bc5cb5fbab3d76bf72995a62d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b67cf080833464797241b117bb3605148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16195e717cdea37688519d6e68af1962149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b533a49456d9b5dd08f7f4a3232ee9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb8cb2526e828e5dd84392a320fa43151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9590ad32218f4707d47e31fdc83d9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb88c23a4a7d74add7be34292e2951153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee2b1840b9004ed7eafc90f266ffb2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87111b1b1eb0ec8fd85fb0aff7ac5d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e54f00dedef1385a2edf531a8c78b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f6ff4e9d5b76c3957381779d0686a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154cc4f229275a474e8db628925fce8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b629a389a4704534cbec92fa366c5d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe12bec57c56573206d1922be3402b3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab36c38beb9408c5e74c696dec63ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd5a3d09c22844fb7203d9ab130672162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75204620ee97a6f10458db509272f305163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c14e29b2c41c2a57edd9e9a684d5c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37967a9f27790658910c063a01955a10165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2aa57b3447963216172b58e6d6042e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283ba0b426b941ae6c6f8d417499258167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0759117a8ab7c4b7e30dac01ae3428168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb52517f467c8e80fe1a43c9578efb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f6939e6d50c55e69d918a2e545aa0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7e9d6dc6624c069727572d44c9b4d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c623ec4d1cf41e229fd5b8dd9610f31172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59db2ae5d0c85825cdd73e667001a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab3dbd6f801a8cb98129b01736a287174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8117e6ba033c346494e6b92a3b9e7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bad08650b9095d14bc31269c7ded1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0146cf024d6af9cb4662b00d291df86177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993d5778d3b3ef8dbbe41212b423e52178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1d2dab85039a8c4a4023ad7b09da9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5447d99f5600c5673f15e3c41a6d0c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02341da83322b854d2f7930bf77fc5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc520e17a67b91ab309a59f9555efc6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e3bd0a3c1bd1898258be604830d11183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946af9199e93c5c5b2d5008ad17354c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897a17ddaacf3dcd315fb0b74ab0a5e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180bccf132876add4fb9c2adf74a05c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223779f8f7e40fa135c34cff6aac61ad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21707c13c2752722e8d73c661f86dcad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ba7124cca364dc9eb346642840242189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d76aa27b2aba9c62c1e0c0ca299f4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc401230c2c9f3a4f9bf7eb09abf182191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ae555ca04c5b56f161f10dc5099f7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2c72f73ca4df394391dd9aecaece8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12042ed1be05e1cdaef7d2a966dd654e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ceef1fde9a51406757d6512ce0f604195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ccae8cf6384566926f441d5a09d6a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6350205d963eb82089b004471c62a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a82f1639106e756e2e39362cec0228198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3c2cc9dbb3d017b79e675d64b30aa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576b1dfc1626df840e3c7420a33f8dd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fb447cbd4314ca1914582b0aea94d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f3f2bdf85eba04099aed6e3ec5a46202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f17e8b07bfdef7ab4e79b1c3d653e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20679b53bc5038a521d562755d316e17204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a53c6f8f666d5e64c4e91752860a8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36784812a1e05941dce21dd1fb43fffc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37f0cb8366cf35d0ec4b841f276316207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28d3e312099b9f0a13d21c26966699208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ad31a4b631f474c2891074e816f9b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba025ea048990262c607bc6ae39e4afe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034c7b30915852ff8497cceb3d05e86211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b160f434a8832b0b84c52596f52a317212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9e5e4d403afd0cbd9ea6bd68400b3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc8cf198012af125e2455529140056214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cce58a94555e79fb8c6866786f14fa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160d61dc94d2a5f9a38c14a235cd4f1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8fc45bfbb417fffbb8c84a08ed7f0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14872ce898e20b40b4f9dd39a151b41218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bb208c517e10411ad46d88b595b72219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5088c0c8cbd09bfd6b765f181ca52220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203938841d1403fc4f7cdd06bc4f78db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffb8991c2f3c60cc425e2350363107222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4dfad1b2af7d87e783c1e682042194223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc6cf7ab03a7acde25d82cb139a9b9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37e684c62263335b8bb002d18270dc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911525ac311350e0c662f1637ce32c9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94272268663a6f1486acdaa05053bc21227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad281bfb08a40c685a0c2d6c649dd422228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e923578d6cf31408ce8c71ea06f68e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99fba4b71c99a322d19268314f17f7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a16211ff377c2a1d9ac3b26338f34231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a717818577e3b908b17215e2787eef4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65645efd774b732d48279729dc9dff04233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ba3004c9f51bcf90df27443ce6d17234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c36ca6378ad045058edb893234810235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be9bb76047a87f7b35aa6008eb5bc6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f4c6d0204dcc9973c661eb9c65ce9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fefd01d5a72a077805a8e930e1286238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af62c713fe9bdb8e9c5a6cd653fea29239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856c0b5b66708d3d851e1e8f7c1acef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1873a993826178c10ce9b11172c85a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28e4e60075511764075c79b58bd240242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6df6c83be484db8776dbfe5f8730d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad548132792a2622ba4049d5f999471c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355107c181faebc86a41bb783233b6b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e46ba14402ebbbb53075fe37e4ce6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3fbdbdf760c4b017400f82496f313247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f6c2ac5714922bd2529505d707caa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b6cd9f8558006b21b09ede05985aa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088622bfa561e1cc3db1e86e5e1b687e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01e63c25eb3c7816dca1855328bce6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd6c35c89b65fade8799d003b4e900252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089be43bf430724a105cc88127a85623253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266f369f7d3db91ef3115c77d385259254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda060b8e8d6ffe0608a9f35f8493e43255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249857582c78b7951d27842c325859e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5a63001286b59b735f092c708c1e6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0818f1a58b028d5c7ba8437e882e94258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3b3bd8f6d7000c905f750f109decb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff8ab5d59a706ae4479ae40985f20f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eab196ee9a840fe378e0e84b3a94a5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f825c4ab15f437f49c88478659481262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734016f04644661c19a19d3b96ad767263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6da0bb2eb200075636134e8ca3038264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a196ee8ee0c337506481843577d64265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178c7647c907f6ee95932ab7b5c0f33266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0859758e8a0a89b40650215469d4d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ecf2926ae37b8181b23ffce277c9c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bb98cd140697f6198cb4c9abc78e0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50281311ef83c8adf4caa554b51a5c81270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce323949c46d7fce14f7b0872a546b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df60b09a0fdbeb21832969ccaad86d4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6cec49fab352a29b872f0628250c5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf391467024fab9fd23867d42a26854274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe509a1d628cc784327ca1451a3bb50275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e9457746f6d14483e6992ffcb74e6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f11d365fc36252cb00f9fd2a62a92277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1c485422d4e64bd17c27c7ada0290278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577774d7e0823d2151369964bc8325bb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1741c0e40662a3dc0f321940cd8c5e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac6dcee93e85b91d15b5e8f48f2b87281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1301017c517b2d8b36481ec9b5a804282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcd9d3e14be0468ff6e43cb640233b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef76140a302a37949fc41e702e7053284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4cc902d02a8fd161b49243df692c3d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ea2d1b3f2d4f0cab48de76cc10f07286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8362409f31c224482edd4ee89b8d9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546b92179bc76974e361e25fb99009e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad381d11192a226596ac208d000ddd85289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08caba12e2cc755b04bebd35415b9f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d74d7e962a3c80af90d13ee8151e9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf4fd432baa05a2200bb83a1c7ffcb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa49b4c40b541a10940841807bcbf2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1017346fdacbfe37406ebe3deea779294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5121e11718ac29f089ac3bed6cd7cc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52e6ad0fb4ee2fff6ee8deeeec9077296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02eebd37eea844a62efb021afd871ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30294833b2b15c4e93dc9a4e1a470bfb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3df6203dd58f2902c988ef79256b1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67eeaa8a946a5df16060c2cf8c54703300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78596534a0c5cd8df631ad381e721c17301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f806401cc661a1bf8ded4cd80a49a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3372b8ffdeef067c06bd5da30421b5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d1b36ae4d3eb3af90677c523e7434304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20f52a9d87ec6f5fff99d31726de76305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048029dbe8d511cae722efe9ba245a24306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed8410d28244ce41b1761677ea3aec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8132a66da6ede827d10a28893322b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adab6f1ab2ef31c415f98858c069c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe1f11f04bb0bc82e73aa35c590551310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2910149526be160daa22017f0878b34311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2373582876e875976bbc01010e42a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae25047be101d48c4ca02bdfb21bec313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954e2a087eeab595ff58c712431d168314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f9f6622c417e2c8dbefffd3ea807e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110ec7646ace994d06331ea0648fd09316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bcdb31c7e36c949970babfa4c44f8f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8806f0581a5dc436a0bc8c941c50c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6f92ec5d856b0cd483ea5451e08a1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610348fb9060221aa1da301c67cb9d48320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa07b9f636ebb290fbed06b6855bd5a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34721cb6ce469970aa8a08d9fc67c18322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa9a0b794a626720e86ea1d7aa5247323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16dbb44c8936139824cd8c119a38e3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8e8332292fe33ff220305f78a9658325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626231ab3d691ae9989c4e8df27883a0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4c7d84d942212bcaf37ae351935b1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311e2cc354ecb091b636affd8423fd8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f55e42dc173c380a776697e52d05c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709789a302151cb2fe41dcf40d195d7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43caa4d44302f6a48210043cd96586b6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29bb9ad0f61a0b40d5d69b860fdd89332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68af4a859e9b1ffd5f5a0bbc5b65c51333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d57db68e12772806becaa670c0180334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db47d4c0f43b71c9afcef387d28174f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22947399ff9356cf1c09f344d3f9bf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13590272ce997617270aee31252826c2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe50aa8a4028d2493d9e83ad9d338e9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7cfbe1fd9eec78e9ea74db54c8c547339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24573ff15be1fcaa08c5e57b6e03c7c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8395d2cdaeffbff833ac6b44147cb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ae08f6ed2f8238719899b1c206411342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28c5c04d822a17cf8c8ba0ab2cbf54343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718448f7f6023e0b387cf3bc06fe7c60344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b8e17730bced09ef7e8562951ba6d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852513575859dabd3ddabc92a532454346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a57c3153bfa681efb5d7a61aace063347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbe8d7437811c2344e6ddd76553d33348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f305b35d5e807a72f95aad00638ddf7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a148b694ebb4aeb22792aa271e587350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b11ff0705cedaad0f5007203308932351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8560fd5207d88d4eb51079da1974bad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de580e181269c93f72f334a24e9ab1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fc7e9aab3cae5240ba6b0fa71197a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935855f22f2b47c2877f4c1670253c5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c7551a7bde6e19b056965e7d35d96356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aeb3cc9e4a26be789c0bb43224e7fc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45de4ba0e07138a26d5a11c3dc00e5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f5665691cf996b727c14313cf2cb8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb67140e4220897be911dd1b0b1c16360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9941c0fd8e040597c892693eb14f1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fed41cf4924e5ad6354112617958f4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ad7faf0bf8b6459ebd66aa3dbad69363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6053992d96fc4d5d9b6224cef97934364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bb8fe90a73eeadd1d891ff99f4754365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512295f9177687b3427e46baa954c46366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ba8a4a2ed04a6836daf101b40479e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1923965485d5d068127f50782c7d201368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264745c5ac06729ba20d2dc5e012e08f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8e710597a03d77c322a539286fbca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4767d404690e7afecdae2eeafcd416371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881006cd13941b70ee9bfb0c858cb456372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647a73bc0bfd9f263e97db58bf39032373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9a3cc60676e99176016fcd2e5e724374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0064366190a7e81e3b36419cc172d63375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220376c882158bd3b071dc085b51cc3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1b44fb1e7f3750fb60192abd28acd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3990025e9b725bf5e557aaa5347663378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4269ee94de016818de49bfb224900b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d72e6c9d9a3c33dd39a3744552f81380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90f1ca1ff9135d80773fe17a227a5c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdd78b4cb1f5e6a2d8882f33fa3a92382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63aa12f5ab5f05e6b1690781638b1ad383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700999576f206f38ac1162ca493f5a8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a12a265e31760d2ffc845a93193d32385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bda001d9913ddde288862cdcfddb1b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713638e28363f1afa4f54c71f95572e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ccc19aa41070642bea508f82dfb4d9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8cc6b4c5052ae8053677d5c033412389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a6e7ab89d40e8b7b787bd2ba08a56390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c54f85d52a9397278de6f785bc2c9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96420fdc1c9c7e183203f3fc92ce6cc2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba62cb4586b7cc75fc96931a400df5e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4d3e000c16dffd11ab76f5ca95300394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd56f22c9d972cb0aef62ef970d93a8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d7864fb8fde8ee4a2a22bff1015cb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811c020ca5929153057e5b055f8e9ed397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae9ab8a66c12854680eca527c84e79398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6fe2545798ca4fa28daf0b900a111399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1391c46d0e938d42cf917f5b6d70f5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96494c54b40179cb58fcb3e07041b6ec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177d6752f2243d2c21a56a53f772b04402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdec0871a83eba581b5790fb4388303403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d997ef4d8585117d222d4e1af80df7c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e647c0498075fd404fdb6aa3bc20c9a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e37a9f2f692eafa4de2394429957f6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6350366a8f5862b1276a97fd877762407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47284e64c857385fb018a351455364f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6db5d83950f75212c6c5e04b0295c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e26be26c0784c1c3bdfc28e84e1862410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb0122f780b8d3418e1d30dad7444e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1d50921c953bfa9f47232482b865b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfb6f850cbbb88fcd8ef63b76d0d41413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629f3e252ac8623134be7f1d14004bc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7b3e615f7e5f496e8c65427ecfb1a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8923896bca70e1fb0b3dc4c51d3cc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99822e271f2fb94ebd126a74965d5172417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323240ba7b54f4b925f71e23be3c3939418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360699c02bf5e64143911d3f1fcbbedc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78659d6971fcf802dfee1939e0dca393420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234b8b8a2f330bcb399d70d1d3c58f2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d83913667ff50c8172d6b6c4c62b81422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792c16b4e4763f2ae7dc292eccde6e3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9189fef9de13cf1e7f871d1c65d6b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fee2c15672fb0c0ba66a13b3f235d2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78916c9b5fdf4e5b20b8e098fc2db1df426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163695dc01b256b7a2986041f570c45b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ebb0dab4823df17cb4e6fba6211d5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec46562b5d7f6bdb5df2d9daef6f48429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be84235d80643d9f97311477d8b4c4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee113179b8a6cf6814c5fbf1db4560431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1725e7e635808c9aa4050a379e5cc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881317e734f1785be0e8e866e1df95f9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301109ff17137d51fd956e59c902b21434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8459f34f70d883abf98fb7a628fb5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2b094b279dae14a109ae019b79926436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149333e678e9253181da91bc5abc36e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e580df498057b28eb302e0283a539438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b43052fafe85f5e37a9f0e41e25dc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b365541cfe3258ea6071905c4605c7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64898da8b644f869e8d6028744b42b07441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712d48f06ec94924a2fc5e7fb598e0c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5ad0b68c6c2d6c6f58160d2fecb0a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d61853963abee432651eea07503e0f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1714036782ee24f649cddfa099e167445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282763823303f75e3c0eabcd46b3a96446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df8131cc92b4efae4d065bf5aff410447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32206feac8fb243410a7889371b76110448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab337d4f42dcc75360f6861098d8a6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e680bce18559ebad77a5be42e38a440450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c714651cd7dbfbbd8ccd70720f08c27451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12029cf320b068edf30591baab1ef30452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9cbcaf39ccb8ca46a5efa1222a9fe7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428949459ffac59e3cfd5fb81f67a36454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcebadf6d87e9eff3fe1cfb7bd033d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafc0187612cbd4d3cfb50ce8434855456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b8dff3120f623294f2166b9bd04da457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1593d62bd1a5ae602634503638b06e7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136fe96f2018cd228cdf98cf787c098459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b5ea9a411bdf989c6381070509cf7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aaecda4c4e600139610869114e4dec461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c368e4e5949f99c0d4908d43f954c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6aa893c3cada1ee916d9ff22e3ee25463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78631ff622acaeba12aa40d76d5a0579464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19914040a28e91469d1e63cb6eb600e6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229afa693d517765007f6e590b41d65b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e265163864286067fe0999431284f83467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09674da59ecdcc52d7aa588c492ee999468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b6607845ffbe682ba91979a2f20db469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef275ab4f3dd542f36954ff8a98439470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c498a7301a7d7612c73edeedc94f0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0853f67a51a59682350e1f4b08e1631472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53583a2d520af13515441cfd50e207473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90236ae022ba890f9419ac536881d33b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18692db691b5ae125d8415b5cd295ca4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778a9cc5f6fb4ee38cd710f752143fe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c31b2521297dee1e0723638133c91477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada695c33c9cfd761b8a48bc6b5e78bb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6c2698a80ff7ad393b73161910836479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2147b72b90916fe2a48b86f7b9f46a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e4071ed2b501faa8174079b21ec77481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ba0b1a9039ef433e61786aa0e4561482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae453e7a4a9efbc3f1cdb7795662ef6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49eeafa7e47d5c0bec5f9789439bb4c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d24feef895b6f9bb5f89f638917d28485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad082a24bee29731318741bb04f999486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec0d1af5b2657f24d7b4423fbc6449487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff6b530380b35f1276b5729e813297488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bc4f2ca960230e109a1266d49546d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c1e784885fe5b90df19bb561e9d10490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2bd2f7c7c5de5caa1131d45a8ef357491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543bb8eced5ab39e8a19329a623dc4f7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ec5760872609106b35674dcc065f5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491c61c0e8fb9838e796c9d99cc3c1d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203f9152bd734fb77ffbd00edb45a55495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba72a02a364f15fa64489e5a2851757496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab77b54a2adfce2db9898548250f6c2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5c4a426c4d7fd8dc7e1d1fb314ddb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7103d4c407cdabf3c5c2feca8cde7db499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461420d2432094c91fbe30be7b7c30b9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdac210eb1fde761257e86957978b5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eba10db1e50960a2288883a436b972502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e30a3e1ac9dc2cab516eefcae72da503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9e0bd0055381ba6dd90ae7d806b93504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb7d2932af66bd3b8b68ed76263338505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd971cd1bc936e6baeed3b855c91961506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df2c9ae59a432fbcb5cce67c9ac4f5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9480e360d84e2432bd8a912cf28b5b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75728fdadd81dbd0080f40c3d742f890509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdedf2234bdb5b804621d8ec6a6291510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c8ed98e748c35e5d75602d177cce8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9190982d538e27be50ac8c098ad74512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f955de824c9b8b202fb63ff7d8ca8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62d409beff5c224561708dac26ad05514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4de57f5e731590100996c4b117933515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b594d6b4c37c5a25ec1f466a40848b2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8e5ae8cd15cebe53349f8c893a032517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935a8efd9c8db1935f51743c46000b2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156e02bebb832cb3485585b9c410722519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d144c133796b395e0bfdca9713f3a9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe86a73132d0846c3c1c2c9942179d9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af0a0d3ed6c5d1640b8429e058000c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34a1a6feb6291644dc92037fe4a250523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b21fcfd86d41fd3a3a9bf64a6f7b7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79877e5d47f51f1a42e1dd827e9b71b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c89c7af0e1b2e4a9ca15a4efdc60c4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5a26b8231ba4dbfbff41789ab2c0d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276644b4b46fde15863f8381671ab9d9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9ab52ea1928c4988673d0ed9c35bf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e93861869c52d4f62536631d19175530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf17d1ac70e484d7a11ded02dcb661d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1617a45586176f1844aa424b41b5c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b72977207146b504bade8bf9570630533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4018b8c03d6eefc1fdaafc01a991ff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb15c76abaa4bf77941fda1a9f8e3e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372f1d9a5f2c72b4d53910c6ab4e8ae536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fcab98d729e8392f468468c87effd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9113ce4325eb9b47b4de890aef58e39538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca1240baed5928d2a71572f870650f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8e7723d3f3458e9f321e2216134ab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24041b0d3ec52772d9952922d328d7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d14c85fd072e59fbcff4059ab970f4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf576b5df97fbf1da0510a9d847a50543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d908254fa6aaa013f5a6ca8dbf220e7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa7bd790096b54fdfe52cbce498fe4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b536e270ed8398c5858cc84fe64a029546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bee91fadef64e78dca55839241e279547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2585f8a4c228911916feb6dcf5eda7d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b48880bdf4b71582a3ca6d9d60e21549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe8822fb4b11a6881c38ab2552527c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fcc32e70b597a5fdaa7be8c8993c0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627299c8f9687778a59331f3eb56c648552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cafaf301f4afb4c6e3f7d94275005d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c697c6107db25f2e15061ff524075554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ccd199d756a5fecc28884e4ac3b4a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd30f73d3b944bccd8805d7ce308287556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b1d61aa2a37d50d037c1801a06b7b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52cafc58ed6ce9c4d4ed000dc672f6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080cee5f128299ae0a2f093fd2563a0f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7166ce13a91aaae4f3717dc0841ed77560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07625f63ef7a507aff260ebaa677df98561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e904b383cffa7b3dec955abd44feb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8de2c6f7ce2008d4ff73159d3900d9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e8c680766619a6e18779792d1a19f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a4ca62b05f4d96782b55a1dc2cbc9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41dd062d3fadaac5b4a868e9b8ccace566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0106a1ff3c223e656b1f79f00cf38567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8b423d61052376909130e65017637568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc27c0174774c26ac38b6e81e092fd9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bde9a29ae5106303ee4f5a812ec87a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4b7eeac2bcfe124201865801ed9e5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391bb9231fa54b0ef002c9c19a0a125572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573120e12e6fd163c4cc034e4fd80c7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566cb4777d747a7082636998cba13f63574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c076e6c0b1a8b88f53a6d076919b55575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe4026ea73938ddf864c4ca4a634d2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e340e319a35400ef3f94ff3e7ca38c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6658aa152bf412bf22289030371441578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd8c205dd2d90fd25ac959bc0e2d07579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04513291a114fdf56f930aad6fcc15a5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0720116f508468f58fffd2e1c22f1f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56532ac34562e9ffd4533f0e4c986f9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2b3acecf60046fab16849e7b80674583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d438862d5d06020a2bc6a3acdf902be584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff19104616d0f1580af8c60981fb39585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c1b8e55ea653cfcc3260dc55f4ce8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f8946d6bdbdc1d6644ad75309a9e8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fab76999a2668c60fdbfff1963e34b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83716c2b22e61141fdfcb35967f768ca589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4276f4a7e743ba7398e235a335f3ed590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4e5c9c2b25b8edfe98044f4266d6e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8fbb48f5d389ed4c11d112cfd4c084592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1255591e36bf05451704c87275ec3c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b10c8cd12d7df7042510739047d05d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2412f0e19af36e1834d1a144fe98ec595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4abd6054c80e71c07e073b49061a97596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631a52b818ae24b79add8bfdabd2fcb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d698ad2228f9884925fd0ebee101d51598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03702738fe95cbda409a6667603f5a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d4170759c58fc0e8c00a3032c4d76600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e94e67727c1972a63ce5312d5ba4de601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140031dc186890e64d1206461b4d895d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b54cefc152fe92a56dc66d8cc07923603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de7d359239ee42c30dfd0abe6d6c09604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c0f797f6abf2673a0c6058101be63605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94d713bff4bdbcc900a54390601db1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1eb59a42f13b3f75bb764b66b9785c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b7b976ec3ff5d1d0410e85b6d80db608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d77b7d5a2189d59286de3f4c166eb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb41191722de9c47b22eb5146c01a4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54ddc57606b556743e47733d952d5b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c7446c0df9fe56d5d96b22514a98e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba6daa3031a2a36c773e386851a02d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6180c9ba55a7adb2a39ac178cbbaf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7feff49fb2cbe5864914bc24eefa9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5bc556dd1cd02dfca6d8c555b5a1b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec63489d60dca753db31b925df92285617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71417d0a6a00a20ccef92f76563043a0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6300fd977fad5770d1836d920beee5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefa5856435dfc0d30c704fc80bdf21620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b107d8694c48f874291b465b73fc6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e601e54a87745194794f25d6ae7bc5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719272e0c2fc4cb9aac3a6a54c22012623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108072b9b2fba92261c617870333422624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e127aec4b3bb5d0f7b52f3e8e2c9aa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7e85f98cd1a826cf2600d4380623d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155015717288905d0312cd2b18b98471627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50838c83d475f7ec68ad0b3d8bd86dae628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1a658bd4937464600ff12eb046b80629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa96779e93eeabdeea14f4fcbaa9f6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b453f65b829c7221ab01562584ef6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f936ce08943f516a9703fdb497adca1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4d9a2530f07ed2c4ec1c88ccd72d3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380095adb36872aacdfd4326c6e1240b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f29436f1067bc12b33fc8b38274ae9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff49e0a19c45cacac47ce378d63fde636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054abdb0282c4dba9ba3f73834593d7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604aa4d8999d037636a72bc523741fda638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aeed8c2b344eca683fe48b84491785639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09793139b04bfeaad7fcecb6b348af640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3908c7012adecbd025a2f425be144b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bd1bc18362cd44fc4912d5c50c642642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05744d1bb8ac9c8def3f036c7a709b6a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe7ab9aff3a5b338ac17ed8dd4d8bc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2fe2b06a0da435c1e326c32f645a0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a22eb0a2c05cbba54440ddf5761152646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0560a5c12d6bf7e4ad27fc376effe85647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b35a8701576e6cb05101d472e3c2ea648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad271b8a71bd26e03732e5c9e141a034649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5bbbf7b7006224c273e5ac6b81cd3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9a61dceca9491844f3635abbd9a47651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421068a8bd7f410a482c1ae2c844eb8e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa4ff67b4f16be5c958eb8ef42d997653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f5b11c1e7615c74452cae29c09ef4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f044a85f978ed8d1354bb53f153f42655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95877bbf37894393740f0bd55e3748656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f3e2b9d9966c525b83963a79c6df3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c5c3cb09c5816658fb38ad4c1f760658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f17a5699ccf77a3653675ea05856e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274637c1ef89fcbaeab00038972641dd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a142223950cbbf2432e4810ce0ce0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bda3d0d0468e3b3461971f0e877153662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c234c16b57833e4677c13d4abcfd5e4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd979f06f284ab41206bd9e2d8914f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30301e30b990daf5b1b8def6f9427147665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4752424d0bfe75b64e26280c90a8e9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec1b790db6b1d559db0864b7d6105f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0101e06bf1a92c2117ff49829784a18668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884f73d5a9f1fda56b833456600be3b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115dcb8f053f3b8727ad22d796e4e837670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a798d8fe45ed3128d8b2d8b2ed508e2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a75e9ea25a0bdf1d2e41514f2483a5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f516bc1a94765f37ab4e1a492a9dece673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbb8a5eaf3456b73791bb8d282e349674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dcff98796da8f64e03de4ea3f1bac8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce895aca10ed84b6d0e94b12fde413af676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234412ff2e6bbee663006a6590f45168677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f897d5e43e5b9d446ea3d538ef6d7f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9eedfee928be6bc150bd0962108671679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb4cc735d36cdb8a9dd9a65880609f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37ed50f7c67daf69d06eab83d4cf04681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893a48cfeb33bb533d1b44e9311f9c1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f1a86fce1f665d3f8105201420036683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4f922d30894f872cac0514da7a908684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e457d73f71012928296615721c7e56e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfb5556a588bb114bd690bced12714686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879aff13a33cd9d7b5eec9e57a61cbe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461712e77688de386e805fa82ca4939688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea6fe9a93ecce418f915538cb6c62d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8d7a1f033630eae47ae7ce55fa57a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8cc8ab27a81fc20d5693247b88f39691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f126f373dbaa7ee6eaf182b973cd7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d334ea1256d9326372ca3d83318a8a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f03a98610f3dc0c684e8abc61454d0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f86c8216d79807922655ba85939391695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9973e030016c0be629c074d2879558696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6930231077975e7acb1476385ae23697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7f8d28baebf8ea3bc5420471ba6ee698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd491991f896b427966b50a33f3aed699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799372c95c55dc18cd9cc12106fcbac700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7b5e61f4999963905c5f0bb5c2844701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b65c1912211967dbbd3fb0e6692ffe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622b6566c616bf27dd2dbbdba903246703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49643c8bd14e45738dad47809934673704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91a8e9725128864c9a5be5b8294319705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166db679c264c5268269960437d43223706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989606453c5a1fae2cc88b3a0c712200707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4ff7f209e1f47b4e3a0440221bbf1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b31ab5ab1960a4b16d681d7426236709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa90826ce20bbec4a4a571d2d51a7c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170855196be913f774ddbe31cc26d5d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5daa2e52376f7513e9bd18905379f3a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006901fa44b9a031210359acdc46b2cc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bbda107a0d61c9a76132930d9e56d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca12aad63ded9704103dc4d8c12331715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce365b1f60c67f14c8a0b7851c2edf25716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4bc3f2f6db245c774a67622013494717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e34300ac334717eb3a7577af62300718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9506c6be3a9b6dfc33d092a154da1ad719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84b6ceb47218d25bb4070c1f9f3989720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1fe526c719341a178bf232b43f210721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3171400eaa9e252686e7f7cbe5443722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b04098b6c7414f146e68bcf5572b8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039db140f6c326361b61743c5e2b6412724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d531c5a51ddeb175855d4898e1b5f2d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c3d09917d5ba4ae0d897fb3fbf3e2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a062e3a4ab38371beec5c2b3b79938727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd6f253a5337c41053cf86c1867682728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ef74266012ab2d3117356da9e5d07729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8e15999bf31b897667c49aaff3bf2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f75bb6fe040e5ba4bfb7dc730fd6e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc519381a5a254ef83b9fed2e4bcac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf6e4e65ba1536aefea54cc13641af733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2659878fd8cbacbae96d73d1b1316734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e852a10b6a6b0ad5f6963cf8b31265735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95174162f21a73b65c90f88250b30759736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7e811f98302ccd81e99c4fb41003f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20beb8b09b4b2b745c139c612aadceeb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cf01fd5b90825f7843f7b27297ed4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038cbd492068b89687cad344fe900c2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625620f3d5cf23817a44f1172a5b232741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077031711e407e5aca202376ba4d6fc3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c48e8e26ff01b4a046db228005a788743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcef317aca56329f159485b42f48bb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640316765dfe09f4a38fb90ba088fe9b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a90187b8577f3094a3164342cd65e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30c15edb531dab5accf82cb64749b1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635640e1f4c66f52df057114dc913a66748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73c31ca4f68adda48ce4133ba48000749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16db46e987598e1f811d9e47366eefa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e5ea6266b22f6436d6243ea87e64e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf38a51ac064a82478317edbf5cede752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce3483e6cec2107e97a28b2638fb77753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c48d14d40eddada47ea0dc71b0aea754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f075f2cd23ad186a5ef3e1967f9e5cf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807818b862f6d71b3715e5aa3403702b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d6d6e25122a71afeb04ac7572828e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f36e2977c9414cabdd7bd22d03439758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea663de0b8d32b6a3ada3760eccea6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31824c84b9a9e3d6386389a1c7b117760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bb45dab921dfcc4332eb8193f869e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649213cec98fe1d0fd00eb9e84109ae762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a3101c5c9e98dd02f3fa0d2b1ae0f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466b1b078b9d2d69cb2d5a28fcf3930764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4b17cab146b3f92e16dce5ad6a18f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a797e8e08faf7cccc8ece9dfff1a85766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5665b82496d5b3052542df228092a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a250267e989ed0ba8d5f8435be90299768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbc201f2cf5eb1424599ffd3b1396a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87537bc87981b14112355102716ec877770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534b128f1cd7c7992fcc21fbaddab76771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b223e9ffd234db1fb5bc02b205e234772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1740b0929f5bcf8377a2d14fdf8930a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2911bcb877322361604ff79e538e3c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfffe11224c4110822e125aedc51ed8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be498a1535c898f5e7ca7bfa50d5025776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa197643fe4f6444df778cb1c6d9e1b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093f507aec2baee7b4f8f9d9f1373bb778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b56997dd21e5d2441e640b894cc7f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545daf184b47e14efde9543cc32e882780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cbad6aa7769cb89ae66823bc34632781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de552e88aa4c76c210d7489c0a136f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df802e857cd84ffc7ce3f66f6b272ff783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a68b62d38c9d9104bbd288c8365814784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fccdcab135db73180c94d2cf51507a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81da894b6523026d2782b5d7177e8e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f51aae66ccee7fc5d88c946c99348787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf22211aa34096b5d48d8dcc80bf497788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c95356e50e979a7aa05c798ba63a6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102958c393fee5878224a520814f464f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f63a5c5571536b003f8ac8df5c644791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87352d3fcc4d669d9240bc2f50bd4cb792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9658cf1366c4812cc2c77a4b1439c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e9a0198ee20141571abf1f61a09a1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bf0044bb2261623080d614119913d795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988935c297fa5f4ed3a35f9a35e0d9cd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87ccce3c7f0063c53169f123cf9d622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23993e1972d0ff3389f61113814ca4893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48588cc1e7caaa5282b7711d4d82384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142baae4edbc8ad05243f3383c326945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c5582c23ba25ecc9bf422f86f98636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c182c1a519da5ec4e7ef2f0fee9af237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3afe3e702cccd8e46919e7206013858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d545031a9f26251e04fc0c1f160d9409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfbe41f438bc25db58ffcbcf7b95fb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a288310690392614f53bc69f02b4011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c302e369e6112b758ab7b4962a58c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fc4eb24dbb51ab7d9eef84083773b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce3f5919b17c16c5c2f90aab2e128814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76566139c8ab2a5ba3a10fdf42e09d815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fb9dab566abbf4bdd235f101b371416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695717b7808a482339d25b5f5c29e09d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1faaf27dd9867cd7d20f43ccc2abf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a689796140fb7b96b5d3765886ac1819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823010616b5a61cb45be9cd1976fb17b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5752cf7c2fdf841a4a4e652f978c7421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bcfb8ff05c6d4c3bd4f00b17d4badc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d23e2506f507ccb684850d970108a423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5061bd66e771751ffd02327189ab7e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900e4de682fdff2651c9fb30777f9c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0b769a50e98545459cbcedba6169026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1ba94e2b341a8a9d47f95bce8fd6827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173635866e546720def4d866669a95628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc78ad3943f69d7f1e42cb38a3526429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3b012bc9bb566790725d3d03b8fa730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c75ce527cabe0de8d9ba2bd5cb97031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec4fe23ef7550ffc3cae802337a05032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f537fb9caeadd04aee465b6bb2b5b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4434caa6fed7d1a9c06cf72068b5cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7468ac423417f87e45fd13c48b7fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5e578ee360c6df3e5c50b062b5b4a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282d6bcc50d294d5f3b80129734a8d837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a63e5b0dbafe70fa3aa8d21eb97b5c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1ff53ffce99d3ce78e32512623c0e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32bb64eed220d9dc61f8de6307c98e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc1623156eed3f21a885ed8efe202541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67711551f047cf8601f9fbf0724e751842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edb56ca9448118f57e696a86774fb643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c8dac0ca22c4644fb258714d7c76244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5cc18468fede5daa473beaf3fdb1a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dace3c10b848cd8883b29addacd7c746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdfd9131908169811d5e7f9423ba00647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4a5bcb6020f5500777f44f5a7535048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e467ccc4d5906c1fdf1fb9712f438c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674da0c1961e89edffdb1785863abaa150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09276a9c9bd00fb4562e2531cd10eb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e93b2932065510d37f3e20c572b1cc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd71fa44c6c2cdf239f4e428725ec2b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b8513590a923de1967974348e574554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ec5fe08a7932f41066db7a7e681c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd1530bc5613060d706535714bf5ca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5019f2c8b4d79927778420c5331a7e457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9f0d31470009425538d106730c15d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a5c532e2b1b91552bb6430ff993a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbef7db30933ff7076a87e0b27761e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2dc08f2451f914d8784daca5f6a5ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1883bda542d438d29828dd424ca6be062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbf2e0b81d8a3f6870697b45204a2463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6e6179e6e342879cc8ed55700d48364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b68738a1bf5fc008a767d5d9144d8265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1354090e9249316273132499201dc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc9f2f4e948998b7de657707eb570667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff89a42735912e0b089688546f047a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f045148ee725a9988945e5cab8364569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aaadc4dd44aa306f6384afbe6c7d5c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae886dfca485f22bf04178ef80f947871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb43696ae785c9f3decc1fa17524a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d42f530ac06b8d48dd0240ce1caca573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc67927965ac57858d263b343b0d0174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f636cdbfb65cf548a7c5945f5d01875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb365619327f05fd33fbe83e04a320a676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5a643e063cc5649176ff42bf9579477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967a68bc402ee099069429cee7e605e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d983b45b13373f32c4116a4e6d9b4379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2080cbe93d7822e2da0c80b5e246680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab7c142d58540887db2e57241a331a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811dfcceaa17357f4a0253ee0c282f2582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691539779e754b2a6c222de2fc8f82af83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448e4266482fd3dd8f8a030fb83659a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbf6b0dc29fb0fb54eb9d5eae1b59385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928036615d26b7fd27cbf32f947319b086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d11581626b1ff0c2a0a6f0ffd01a787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00f357c9ace5d33233f6a5becd98f688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e81e392324f04accdc58fe6333d58589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc84fd87e2af273cb76c7d63fe0ade990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df19eee37c982bf297a76e3b4a9adeb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db7c9923452003ad51c35ec1c285f492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200c9fd12e2303335fce569e9c35b2493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d3993238ed76bf83a66c857fcee4594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a95c7b1a9a40c340f5382836a7dc795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d583bc093c0946ade475ce2d4d3cd6996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248ef7c2a5895397c752971fd30f7c897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9bfb98a36cc1ca681799edeee71dd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ad02f5b250da1ac0c925e3ef2466b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704b3ec47dcfa39405dea09cd7ec874100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a264c566cc3f23b12d3ca5f26dbad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa4d71604301ca5b57ffb659af6424102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e05cda0d0953c708b14424a7376ae8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0421a7ab0e9c617688958f83f6ab01d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be399d65dc51ca3452c6af5ca34d1d95105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491baeb917cf2323faec84221a9325ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5247027f58da40874dac17046c06fd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8166f2e85f55a0eda0731609b2bcd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0de90d480bf4646b9299546acfdb2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17ae2d3f0f0d9dcc738fba7fa8030d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa665e9449cc3de94d4db4cf74f603111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fcf8090b67d07c9532704c1223cf19112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00fe5cc5dd578d9bcac76c0d177a97113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723679c015c19994831dd16e0028f19114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13632ed875a6fb3166e81e50f3df5518115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5026c53e7093a47f0ebbca92c422d4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a28014965960cafc88abb72418d63117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8b76af6e6329691a0304b3ae0db62118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a078a88f728f1dcb1b7770f8b6edeed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f49ffa5036a30cf5295b15df6c7fe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba34fe34b382a23e030a686e64cd15121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27dfb12095e5fcf6b63968192076778122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429549522350224c2f8bf36bb8718112123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7628cf0efdea76d64d8454959a301124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560901257553fedccc13bbf5534f673125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0792a92d08101fd0e266149aa6593126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d6ac327fa5533f5e412aaeaa5c00a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787315da010e7553306093505aa9623128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc7cf948ac6eeaf0c1e3892a3a30d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e80cbf02ef7decab47165e0fb7e3d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370589d8b9a66bdc82356a5dfebecdb8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d136baf05ee5c377ddd0d77c2dc3f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b028d4e4c8a62b91ecaf6049b64874133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229df1feda8f45a1ed8bd71ac16f8482134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74bba415a9d46b327825f4b99c86bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d99afbcceb54717cd6111a6916b3e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab1f16f47d09b9d6d962e95e27dd86137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004b937b308c9ecf4bc68310abaa784138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ad0f8d5b61401426e344c5c274631139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb757115221b0183a8503e36e8e7fcde140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff056d0198ced3928933964e3ef21f18141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1591093d838f6c2e45f616383d7f05f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7465a83f7f72eefbad0005b3295605143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60d71f24eac8e7a137449dc6279342144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133d66e357cd1a02b12a09a96c52d79145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab014094b5a2acc3cd9ca02a1fba0167146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb86951a4d2b670aa13e6d2d74e5289147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5436a3cbd6f61e246bb241eafefee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e79dc9311755989cad21b952a6838e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f4ef8b732369e89bd7ad38184f095150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5ec2ddee9d815c80f58e7af094f34151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d44a7ab38f6de4bff2ad524b5426a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e79d6c3b7c80daffeb76d64f49456153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55ef8dc043a87deb21e19cbf989d10154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5299cf117098a21443a28655b23c98f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d7280f943a4ad1136b01529067eb7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca8345d3faec708f947373ebd7cb96157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd2fe102bdc5441811bdb1f54d7155158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566a85d92f00a4576829dc5bfa638ce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ba7f575cdccc487c1a062cd1b4758160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108e65eac42584dd84d9bf7c5d5e809161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff13abe33b10d303824731c56e20a5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdceecd25bb3564d1fabbf74e5b4f9ae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ba336ec9721252ef76baa287a62fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1230086899433a9620ee3caf8c4cfbc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035351ba90c9e13a97df37501eedb81166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b788a37ee33c334f266b22b39eea159167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11eb305531664f1808c1f50216ad77f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f627cc6721943ee08a80d13c9fec7c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96482038f4955675cbfe112946bf190e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8cd29a965f0dbe5ef6e0157716eca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4076135607df288377fcfb2d46505ee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc211ce2a76e435aee112fde791133173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269e72eeb984198221ebb509dd0d26b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6ee778ad97d0ec63c113352507a3f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e621cd65f48cfaf4accaed9901a101176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ab20865299f244413154a9ff80e6e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4f6fdc7949959d0adf44ffd75c20f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350f91ba42589dc950bddb31a1742a8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736688f5c81f7855cc5925632620cea180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c465b8110a3d54039c4f1058b1c6ab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a99c94e184e0a1827d2ac6db97a75c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec17db760b88477b03ddbc0f0ada4d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1dd282524bd22f3a9604325a7b0aff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971980faa16478d664b24bf7f4fd6475185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6342e4d5dfaf67b259cf1b1f3d38d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f41523463a292e2406f75bcd71618c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e20ce56df20c1dc44c4b4e82f8036e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2424b817060ba2cdf933bbb52098f2e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281baef15bb9c76c5f06361c4ea6627190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667c7dba4573905d948a7f38adfcc65191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ac50f0d770c59ad3c0a03bdb14e00192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00989986ce45e17f01e88bd7b2f9f095193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5a1f6fb0a91031288d0f58172aceb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bd4b7a38037ca672352e77120f36f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0e64773a71255ac26fd87ccf8c41c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba68a7d8446a7438a26ecff4cf8100e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0e803f69579321a424c81006b405d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdb76fc1f3e144cb68c918f6e978c0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6ce867b7b6b12c096ec5f4cb01282200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065709ff0b9e535971c19c528dd38ad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1639cc11339b104057c177b8a9c7f3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98623b46fa3935600320117252dc8aa7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c748b89a23948fc9bfbc099931588204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234a1f6e8ac9333181aee054423cc55205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a56b5877241fa9473e519d2a0c9f8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ce561746d80fd375209c6401f8833207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b96644c9f7581669cca697c33ce42208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3e1e211d399eb677fffdc3462aec8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468dbf58a958dbad49608e43853031e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57888254044859cf2adad766af31d06211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf075c4393f306bf71b567fd30a584d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea285e1cce3c4cff57eb40f2ecb67ee7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d055c48f8d35f7dcc02ee0fdc966d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45023caa7032c1d68666b3e6d896fdbb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67727bf07a21f47010a64fe684e22a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7c6e87028107d418ad1f11e742f73217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728dd8abe5170396bd43a74bffd90a84218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe26ce6993d3ed0f4515b7ea706d67c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85a7cee2111882f98f7de19274f7bf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f805d527d93a296803e2223c11df47e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e2337e74b9aaece395794ffcdaada222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9a79470af915e000574725908d947223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27353c1efe5fcb4380ec78d4bc14fd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75ce1bf314909b4571a84739a1dfb4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7e9424a1145bcecb2f766b7cde057226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4a0ff2f34160884b4291d785e04fa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e360497c21b5a3bb0a32da4679e57228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a01db409c93603d13066329b98606229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4631cbc53278b2f34118cc9b839c5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198578908e9885fa03ab75114b6f9794231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3c65823e589ef1bcef9148addb87f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020dbd9b1ff4e3af2f12376f1865ad35233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ca29d9a114eed25174eb83cd9c937234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c62fb3d7540b1c2a4a513ab595fa22235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9993bac46e81a516640d2434d621b9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556abd59a31cdb362bda532963875c66237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f693f748daf4db69a3548455f569ad7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37864674f0d4645ee540ec8aef275af8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0d77b440ffe91b390bed909c697d7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca02d15fa9241b3087b2acb2ae6fe62241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f89455d3d54fcab9f3c7384669000242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02beb09bca439f8518ba5b598ecaa8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d21275f751d12e42e771bfc2e4f28244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8577adde8a61f85afd8fbe84d3379245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d56ef55d02e92159be0e735439b1c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343d5cdf1410e8d1d9ce552d14c9b30247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416521f81eb1d0810b12b4911ab3f3e2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63f6327b351b97b8f7ec91a40ca0b4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cf96f1985c55c8f1447ba7a6c58cb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28160a63da01af3d660067b3c7bdd320251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0153aade8ae518f3529cb348857ec65252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc6ae05434832cd159297870ecd2cc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085def58071fc23d5762913c7d15922c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fa1010528c0bc3676784cea3ffed4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd336a69fd4e0e5d4c6a2e360bc1a96e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97b91336e27fe3cfdcceba4a1d97ed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777a16bac90350b2b7b8df3e6bfacc5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25d9f0af2dba4a1657458088eeb80f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2db33ebd655ef0058241073959bb4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2dcda686523020641fb779dbb04c82261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62922fd24fb868cc24a7ac2597b02c39262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e33af8b3a90c1298908500f4df177263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32903d36b65217f8a1af493def599c50264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354f6c34a7e6675ff11d73e6034e8e0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fd313d01ab4e2e2d69c56c510fcf2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044266c17f66028332b8e0ab373dc764267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b96f710917a60cf3d681986ad4eab6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cb7efcfd885a121380a24636d3e11269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537b0dbdb69654967663cc6f8fb8173270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a353842f4ed7f3c746313bb7bb010b5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd5876028bae9dcadea6df6fa0138c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c93690640169ec7b7213115806017273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7ae9a36637b9cc7e84e9176081fc9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c471cad8b4e81d8a5c531f64b62f938275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39d9251f084acbe3862493b96459c8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5502674dffc5b747def6a6f99195098277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdccfb2bc4aea8c03410b4e31c1dbc8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fa57c8b56292f5e8f57bbf2e3384c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6de827421d11b6dc990e69c97a38d0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52bbcdf5a8f8b45c18a88e46db6aa5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce064b1d54789ce0c875f2ce4857f0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95656a7ba9df21524e4c13a68b173d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8373f89d760039f6750e9e6440e348c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe948d08c5e19c332ff1def600e4d3e2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452c1a7ac5ecc5b8731d7e284be1391286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676a86b47985fbc33fbf95857019127287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd3f5d973baa0b4845b5ba8b366fa7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a460131850ef8c40acaf6696d59ef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c81fba13785a454db0175c9820c3a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75d79426c618f461f8388cf8ad80c2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0293fa1df462b3c72336919d37cc7db292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e427c5b2aa0f732cbc75c56792c44a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa49d012f60411670d00583115421e9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d3f59796cb9b7179f7c850f4f3acf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3842a4f25c96ff11845a8b25d3be0fd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a6ad19ae7aeaab6e8e40e86585d8b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df48998e8b51e2606ed74706a408979298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79526efcdf7b4a98875088363e45e109299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f649822cff00f2f674c053b52e6e4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398a83d93bbcf0df77252a5c662e784301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347381f4d36e3cddc57b463a1caca18302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adff423c1bef86796df4ff51f8fb46e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7ba0e46cd7ac5c7cbbf3e7b952b3b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7faf45ccf5b858077486c8b0226ab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392e5ef7543f6783dff8ba42900ef22306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1ff41fce9f9b3e97b1c205559da13307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6389a2d2636c279d526f55a42230b8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac129aae96cec68fd1652ab3bcfd116f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a550549b11d57d31d752607852745310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3becbf4562638d13cc809ba49aa94b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8120083f394ecd85eedfe63844929ba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55f9ff5c7d0a115f6c59669adde65b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fcbad671a1db720a1f78ce7dbd80e4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b15184c5f95ae6ebb4f9a16ea8f40315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c43e60baf6274f484f4ad219c0c63316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b70645fa29f4d7d5f05767f4b7bc5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490579673b647a7e8403fa4745afbf7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10010922807d6e2ec92bf23c3bbde413319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3114a7d877c4ca02b4e7784dadcfefe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa3330a85fd9d6bd55b33980244c2c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02692d370b6011aadaed39a257330a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4f9be8deeb821f1e91ccfb0b13dcf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea339848e81091ee0a73030b94911e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006f7db30b096fba6e272f6f0bc0771325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c93e6bef7ee8e69e909e25cc033bf9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa58224f38114a289cae7938a554f63327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1365284bfaf9c28ef0173c2068f0bb0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09a2fb044b929949963263ddbc92d9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbdfec74ccc63c46aad2b820faeeb2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8f29537773c6aea2cca7dc44a5d9a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b2cd7a239cf7a7e25ade434598c64332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279ebedc7f5e8a88cf1527928fdb67e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73d35418ddcd2fcf84e495e22eb01d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16df930319607e46ca67bc8bc67995335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413fe05409829c10373f15cb4fbf4e4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e281f8758c1fd9ee34af3fef3e3ed8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa484865733670054ff7effae451c462338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f503838e9e5103c72ee1ad566a5851339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4937d82a6ca73e49fef59d1b0e0a1b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53991b8f8588f7b39a15131169cc25341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace512899cdba03be078f1759ccfb1ad342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0c34e23ed6ffc803ef3b7f4536179343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd7fe07e9efa6805bd8394cf57ce39344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930fe60333596a4c85284ce4a053053345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e95d174f52194c32094cc635f73fda346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534735ef1ef73f64fe5c799687e8521347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0771aac018e067c60f90c6644b494348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040b787476d967b43edd70c6dc92d51349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571fdeb4e35902085711622e18abeda7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60085a59890088175e050ffc927fbd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4222ee55191fb47eb4392d5196fe5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0c96a456271ca974fc665f5a88f6e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6083e6adf4cf0d33aade951620c8753354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81833fa8f4c88574f16fac3471594901355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c2cbb74421874d87d884c0aefcc6a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120590ae87e4807f7da1336557a43c4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a3c62516693658bf2c6dd2793271c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd970f10ccb4deed9e252510865613359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25608f53dcf04a25ea52d100f20410360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563da188fcddb5add5d01a7d0282a44361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30068304ef09d9d7b5e8b63761c1da7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d38f5b3047fbee30592e3d7bd825a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89481b4df6cec56e99f29f2952e50ec3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397234aa264a8837043f2d03705540af365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1974a6f3001b3db36515231b8b88198366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8788f148688e5de00082bbcb47a353367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec386d50bdfa415881e27d3a54231197368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860fda35201635f180f50ffe711b234369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cb669a45f65020654a31c17f51bc3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9501e1e252c4bbe48287e306968ef86371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422fffacf70b5332dd57e061243612f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d8f02b0936c64b6a4da46235a659b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349760de8f61cb99e8fca01e7382982374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aeb121a6daa3a62d5852e30120f182375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756894e0047398569f7b497658af482b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76712c8741d5f243b267ec151c844a1b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee7006ffe60e01eeb0fde02e8f90df378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fc4ed720b009c922b406d61d14b90379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394c079a5bec1f42373a2a91c17d9a5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517399a47cf5455a28a7ce8c53e59375381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf046171a57301644811c85933b5d1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117bf9ad8bfba3f3de4536441bc2d70383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e3075f60c44f31af36e724a83eaf0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6cc5259b5e4c0b514bf57f062f705385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593821206428c0a0774a66a640394ab2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff306ef3d89a08861483b92bdc283734387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1edaf975aeadf88e7416b2e8aa5d3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587247e41581965d6cdf5d13bdb70982389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fc6aa9a4e36d06c558ae165b1970f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df642c805c76c5e844a33042fa507b1c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62144093427ff3d0569989bc6ad7b5c7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8b18b6d9193ed0a5e107006d701a0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdf31cac635da735343f91171c8bde394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78614a95bb6d23bc123938bddaf849c9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f72ed05f6c9f84f2c934c25b11317396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d45277499ab58f0481a2612eb4f0f9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f91a67f9c7ea552528e5e3c1d3bc0b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404b6509ffcd225b1dcbec50041a47b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add40db474d69b926d073b11588c8de3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7ebe25da666192e737efcb1a373e5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f3dc0a0d8b285659251a09da697b6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea696a0b74e1cbf68f6075a800654c7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6ccd5df837a64247afba41eb16d26404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c9e6f5054196294a311db07fa3513405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5941e163ade55dc4a3d5acc1db0fd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f9e34e6126d9a09cb6a9096249446407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61707220ffa2c155ea7ac426da0a4b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab195fe2d54f1a44f30b3e668590a0e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3bbfeceb062412759687f0772fd27410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11278175f999ad75e70af72a98b10335411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7ac0341b52b8d9106f1c729c5fe81412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977a0da11f6c455adda5dd2d26f8d98413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0f7f3b75757e25dd2d0a206bdd830414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa4d6ee6b59fa35c0de58d71f6b175415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481dbdc2c69cdd53c5367603283232c9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc67d9eefa1ad6ef3867fb496f7f97417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac4b8ed5943b2491c75b6aff578662418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54240383d6474d293944cd6af80d9339419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dca07a0d7df58dc549763d9254e295420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53642c8c4727b0482332328c0f3db258421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220dfcf45f13959ec856384a49f5eada422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794570ed8d72f375a6ec124c7dc5231423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871fe209c06ae75df0748fe3cee6bf1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1dcbded52ac939aebc87385c7c2d90425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8486a18e21711f1491ae542003be208426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce634ca1ad78248254efcf5b6ba765427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99ea2ed6a6c2f054f5a93301e0ae75428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47946ae7061088781a86a2eb8965d452429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070ab83896f28c31278545e1749c47b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9293bacef7e32a2e2f944b926e25be431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f54bf7cffcb70d149c9684541e1b25432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655426d0cf4935ed04a1bee12f8a1e58433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b94554dc1a81fc7f6e697c4b2c8d0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48465160ff58f817834d064c50831dd6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d80e0e7fdd0b7819e88ef755de303436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30659e81c005eb416e7bd2312b1a05df437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e134c7513b6ba4878451b730bb37b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf10925ac99d14bba57780e053c587439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b7344904ca20cb85ba9824e3708ed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9045319f79b15979cf045097b73ee0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73654aaab33b16b92f3ccfc4d471e26442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c1293599b8b1d8fa21437d9bcebfc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f7ad96cf8ad5990f7b02f6a0a779c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9c9662e0abfd6ec25479582cdb19d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90853aba01e8e4310f3d4fa362fd48446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564c9a7efb7e84739f809d602624bf6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff10f790adb3d6619eced90c333396d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bc3f496b2334cc72264ecc610b926449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e403660cbbe03a08b888d964da7b0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86a3c42760d9305b4ccfb26cae2f72451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbefa2efb19aceaad377453fc53798452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67273b94abf8f221e3de24ee20a75beb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7bfdeac5354ebb242a41e6d1aad09454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572c632c09597e3b726c8d18f9ffeb3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141aff7e1656e99d989543723381aca1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751be24c6314841981df511998317b4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de19aa7e1f97255f635624fd274a31458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c423de317045d5bb97bd9c2fd5f870459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca098217b2b3aa2804e389f8ddb5ece460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793aca5df1eb780aa3d4e695dd6f60b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733f594feb0a901cfa567a310eb02f2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ff09b01c980db2fed327db5334d92463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47822b38b3b0fd4eb5e267a584c1bfa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4ffcab6aa8564f095b2925c497bc2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233a451f7e5e4a5fe9bf440f2d78399466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae483dc5d61dcf3484f7d57f1c95a3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7198cb4039b68577e8275e2ee6b245468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7cbc5df9a80aa5e2f77d2a4ce8133469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433a7e1c08194e12096ac587ad11c7f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0f58f6f9794bc8230fefdb0302cad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9f26d0a7f8f6a45a0d4960872cb7b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d02d8fd70ef79a20d573021fa9777473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d088d0e8b08409d4078be411bb91969474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59965da3900bc757bfae73e2b66b22ba475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf8b943280f8542a841d35ab5b0834476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357d7048fa0b16abe92170ea2c7f8bb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017cf86c38a146811a2304294e3e941c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257a217949f7faa27bb220218e84f34479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74928348364396f4fb8f6958942134480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf441dc356b2e2b604e7d1fcd12cc7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcca491649e990ae6d1369ea2f70d6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5873f124d47b64d5700c9695aa239483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa260f73031ad449de570223e8bb0fb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61fe2657b390ed5fdffffd8848fbe6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3037d19e67d161dcebb2941b6244bd3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff1f19f4785fefb812c51cedfb3463487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979443d6dd96b65079d5cb94a118329488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6559c07c058c969324e594c359f56489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fbab06e2b8057c4949169a91d0d54490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9adca00f896995784b594b51811cdd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396943951a0734d3c1617c3e3fcae3a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3782e1cda3d0821b406cb7680d20a0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891fd4170cf2433572fcbccdd77eeab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd83d0a6691f6049c87ee81b6f7fc9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479c2e274e043f241c0c4ab6a098931496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e73a331a06c73878f542a07fd20778497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164f3d07040f5c69d6dc668c48ee534498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbad783a40847253aea428d38133755499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad166aaa44ae593291c23a837a6277500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cef1aa341c809bcfbe0b72e1b909d7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e159574e4f3e600b5aaffaefba2d06502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbbe96490a110b12d3bb8cf997e381503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8facd1670dfb6d421904a2cf2413f72f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445bc0163963065ea2fc86f5d2d16f01505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab50b5c3f7cdc5990cfdb38d1a3386506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba5ef57d04910f45afc0b93fea9aec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15250ed6c11a52c9fdbeabd7e618d2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e096a957abd1c2b08ced8fba10472c2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a75c193413ee5d14ed4ff2d486d555510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc24afaba6df857d2e7e8a7fea9a10f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbd9012b994365fecf0e8e946aeec1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdbc586dd0e88f34b2ce6321769ce8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d29171ca87fc27cb9eaa7d4c6bff5f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224ec7307afb26299bbfe5b3c5a6383515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912750feb3c9626f72d1d7bf847ef6b6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386a27ef504666315738bae992d9395517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e049982ca0e51e2be310ab65bc307d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f5fc7a1c9357497bbecd4c39149d2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021020fcc4f370d1a8dc5c79fb9a5a61520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f99a5c43c1ff2433f75dbabf95952521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d84c4ed53058e8df45d3b93887a01d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe274167d65068a3e4f77131d8bf3c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476868ce26c48806a83c0de13ec1a1e4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889c358046aa025ca790a34c375854e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e76abec77ccec63442aae17d35e50526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0eb4f04f772559138ac54fa58aed2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f507560dcd4ee4a37c2037bd1812d59528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec71e389063f44529efc0cf16e4df31529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f4da1d0ba1a9f7c31be249d627fcc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a00f3cec030ac5047f2556b226c708531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b58b71dd454278c41c8526424278c8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df3d5293035a524250833c4a15880c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908ad1c135211c3e416ab17b397a2f7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d31d9862575033000bee4d3d44f27535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504419525f6e0ae599844bfc178cc94536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726587ca90ecd673160e6a5fbaa9974537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f8a739009fb970375964d5464d5e2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d4bfc026cc80bd448b7b6874f90b8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461f6dcae6614c77cc401c1d47b5c7c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101df886124317f978c33c576de42d0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3a79c0c4e7070d9fbda8fc7511bf9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cd307f8263a7cfb337bb1e0eedecb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf10c7f46a1b43eac9f8e38b9bb257544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94298371e6597c327ef4931289633297545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669fcaa349f695c879669d0f00fc1153546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368a0e640066c223ec7ed13818a1448547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec48598862b1e9bba4d879ba0d7244548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a740a813f08d6b5ba39bb9fe33eca42549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f0f0f3ae22a5a60231d56f4bdfc74550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6df12790071a9b304f7b4357aec1d3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec2accbd346ba0621799b094267167552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae740b7e1afab09aa2cc9aee056a219553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9a720cb0c13fd8bf905afa332d1cc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba686618f7a73ba0001726deca327d8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a92c41091fee54b6d264344c3eb8dd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e16c7e97dcff0f7f5dc5d9439dabb3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5cd3c0d8d0ff4d6aa38137c39b06f3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af319b72f5335a9ba2ee74ab9816957559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee184ff58c8de9f03f1602f826bca3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f5db5584e4eae6972667d4504d433561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851baeb37b01bcbaf693c431530d787562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be750173c9676f44f9db86531b30ed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b30f0313308faa2c84893d9ce43c7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779783d1cd968117ee0e3bb0d5125365565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7163a153aff17942eaa6a567908479566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109df28690b241cb99d53fa1ee3c4c73567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbfcf77902c8562f41360ef3b5c30c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8f1431f873ed53ba7191ca863dcfc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f207f95d84fcaf6cd270ea6841d5d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc893298e14f2948f4c7dcd34c63a337571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4840e49ad89345d434a72350c9e68af572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc603dc173d2487e4ce7ba30dd55f77573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35caf3610fd468bf0f53514e842fa5f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e423ba63894605870a9c93405406b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011f3b4e82d385aec5143b2b260c4bc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269944d7ec3f2e37214954829a3c8fa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c28b72b45051728bacac428c54e6b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a2f37c67369dd1f4bfc4be556c725579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ed3eaef24bdfacd9ed427a8dbf699580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8fdd70d6efae7366fafb2a62c14b4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23b4ffeaa4fa5d3b4db39a5e2bd655582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905a5401d839f3d0103fe672c684e0c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f515af6041815bcb720736d7ccf39c3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73301e75d242acc1ba9a83c33e212a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50baed7fccded38d130e9671857eec4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa61192f6d126c201b271cb4890eacd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c776093b27929a5f88aa14ee1c54c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425655785eeb423941421c6d0c666ed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a33ec344320c26e04d586099e67e6b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb55d28d4b8cc151d1f7d419d67666e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6578544df25286ea56dd65e62f3e80e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19da68968831fd497f3ade01ee5ddb4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283322828382ad8b2ebfdfeea13636c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861caef8e107b0a2a459f51a361eb57f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac9e3cfaee716f1faa3c84bf39e490596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8665d000c276691378d7993e0323f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec7abdf28e12f190bbccd98b276e08598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81230bef34a890551da7dd17c8786342599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aebbbc4d2e67268b2647a7ee4b89b7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642109b0aec75816be666358ac09bd7b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44ead119341e00ac0c96d1deecd9f9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93b776d3aeaecc84b7e9703dd21dab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4773c1c27be6e58b51f4dffe159bf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a1efe81d8201fba5243b1261c0df7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e17dfc534c8663838b5ecbe2fbec71606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946430fe2ff93f26ecef41d6de2b38f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c0304e3096fc11869f1dfcff3a3ef608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616b5752e4afef6d75ab6a63491cbff609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ca5c468a2d528f3b3c296d39f4aa5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df738af0589a12c94d3373bc632f69611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8011a4bf9ebaa2984a79610a93e100612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877e133188196cb1a024aa2552b74e8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416f6e330cb7baac750778f3046141d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb85c66378838c5b4063b93f2d34a6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929fe6b47dbb90fe2423bf8b337c126616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad8e40d9f199d47fc9daf2555100e8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c400d934466c6c6d42dc3c9e692634a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a754756735879b658c36a685df9971d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38760445f3d4bde5d94e40d2d71c8b6e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96734f936d020f5ee26e5daa25ee2093621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854768d4eeeeed5f5348c849236205e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190700f5499c4892c386a38c86eac0f2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62f9ce4a81aed7fc0746aa7a3c0af9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1599dc8cab78475216aa071068f24f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabbe2e6a46ea6030666144f4eab92e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb457bfabcd3b4f41ccfd867b7e3b04627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fcea6dae8a2267e5873ee9c15e4382628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a38318136fa9ad8645729358542441629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f7ab240ce196a5d54bc519f2c0cbc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38579aeaa9a6f7a0e3aae3cde0858bbf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad19448ecf989ff362db4d4ca246cbb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265b4cff01f325a8105df4495475281633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f3dd9fd83142e1fd040b8273408f1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc61726f70f5b52e6bf658cb9663e22635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3cc8753b406d76d8c945d39d502e4d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8297919681fcae28c162e5fcdf143637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e33b68468dd9e5dc47b6407be40580638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dedae6d1ac33a634b983187c74c238639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef569bb97c8e9b1d9eaeffa122d36b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfad7d262a4025a2c667a313a336ec7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920eec2d7dd6dbb576347f189059b237642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93c87f0fa01ccb9c9a85e0458e78d0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b161ed034c1ccf904a1fcf37be2ce644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d521e7c56b68ad96fa6c570c2a07b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83168b37b6930ecb65d80fa50a40ace646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5048bc522b37e241e4d66984a3213647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28b584e3472cf8cbae927b2b032637648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d6409d4b7681679dc174be8ce668f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c28eb9b5f84b8ac2eb50d795783ebf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7c3dbf2a33911ebd8a6876b60ab70651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a2de2e5469e7f7d36e0308382241b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343681452a50d9b42c5c12497fc6c26653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd996c2313afd232723c68dac3709fb0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b6238aa73c6931fe6feecf5087d4d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ea3ef2173f3fb8af8529f9503cc96656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7a96657424639c22994b201b2ab86657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc87fc787b57655ff62495b0177d83658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bba88e8ff7cdcc2ac526622d8af83659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefaf3d9a214351ef9c060d163b2e75660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c217b515673adaed12e50c7052317661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea52d7741e0dfd13c010836f7f0a9d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4b74c7b7c3bc524dfde7b6732dd3c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcab433ba0de266ae055f4bff9ae2e1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58711d704a38a3cba8b45b0cc5e9ddbe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425d9af34b9b2a6e6026506a2f664f2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9e2cf74f56bb2d2a799e6821a3e54667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855c24bba08896fe23f599c33a96a3f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d2c7dbeae41f960316292b70d55d8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00e596604dda4f355b055d51151fb0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7a10228e4bf2033a8fd596a6c8471671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d1074046c2eb2b3ffd1a8248efbb8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a1e77923c13fe9795d712e4b5ba90673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35b49e423f9a84e8f9953124af2d41674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39392af9e515f56dadbf8967383f00675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f699b4aec276703605ceeb86bb6ea7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562db0a7f4a26d272205fdfa0d9fdd9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb8cadad0a34902f75b294c6a93849678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053bc9ef4841be3224138d990276134679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9f843739db1d09ce8f6a286281100680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377ff14d9f9988875037af9a68d329b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0be45f6c73a61694b10d890297518682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a14d7899b48ffd711b5c0c381e2d3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5efce160389927ef33eb2fc387ab9b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065db21fdc974991cee050bebf0315e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ea339431a47d59910961421026aae686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774971721e6f6611ffec09639e3f7f6f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de760c83392b428887e600675277e1a2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9bae65241658bdc4ff9aed1c2633dc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f8b39b72807a97a18bf18cd5e90c6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97dffa058178c610228d9ce298f91d7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c00dbb28d47de43c07d6154ca2c47692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7366df79ad60551a67ada03570966693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547e26d61c09098743b9bdca3640134694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bd60848226eefbff8e97a99e5c27c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bbbf643472b690ccf38c736fbe82f6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af27f017109eb6a5927c78dfc037362697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde84ef13769c9cb3d46e5cc6f8a7365698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935b79c02d54813c7589ac5ed7175ce699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f315b08673b1cbfefd994ce4ab9a5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013001bd1f991724a19079a230d70db701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06420dea10005b04a0f22d47151279702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0ddd3630a61f4ecf7848bf2c47057703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30bb596416244f21be0b3f154a93e0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411df710ba61fd200d002a37f61913d2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabaa06eefa1249b88fba98efd825bdf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f796dd2f5e027bc7123fd0a19013de707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b953ed4435570f16229e530985ef1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84083e91c38c7eb6b89a1aa3b686188f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84624cf0976c7d2018c688f3264a0fc7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe8eef207ef0e3c22be4b12c9bc0ac711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864975efa43572c29d9a6553b42b4935712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d4392becff58912fd15a0be21167f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8426aef952157404e385632fa3046e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732d2071641ef895ecf7f6076fbf0df715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d50682b63bd0a34f54a130aaad365716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28d2e35abfba23cf92b69f04928dfa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433eb9d380b899c25613e58ab9c13e8b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe9bf3e485ad576105e0bccb35f3da719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f3384a2cb586fbf3e2c0a11b5a1b9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07412dcbd8d0c45b1b1acde33ca40159721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234ed3f7eeeb84fd30d9ce181c7115b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f36f485676af8d4467daad9f3993f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e484adcfacd6449b45a9f2e0faaee724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9c7d5b81e74fc5140000e8be4c799725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf57f7cb7d7b048cbd781b5ca76781726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7431b38240bf33d9d5c37e19da0290b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4d3627393e8dab23f1525caf29842728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c20d500c642b873fa0a0e7b87880b7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188a48916995b06e7afa8740124efb5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8997a0ab4e09cabaa5b725007c69343731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d4db859118aa9292aa4e176ce8c3c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad269b1c69211877eadde67e5f797b2e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bdcddedfd745715a7cb4835fd6b479734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1cb79335d627a618db41c55285c3b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefbbb1a4047a32d7c0a3aaf1955744736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d2acc0b9455b4c12f8f5c7e0d76f7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df23c7a5c546718a1fde3b486b2dde5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618c0675e1429ecbdd9099025b9e72b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed2d3341f25ad8acd9fb2ed054adc9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b723cc7aa7928d3b1af604c738c549f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ed312f4a709acc0d433bc2d6430ee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bd26e399170e6e36607020424fffa743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6094,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6154,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13558 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25450,51 +25204,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25880,1610 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G219" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I219" s="0">
+        <v>13.29</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>6.13</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>4.75</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I227" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>5.73</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>19.79</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I235" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>20.65</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>19.11</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>11.31</v>
+        <v>25.22</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>23</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="E304" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G304" s="0"/>
+      <c r="I304" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J304" s="0" t="s">
         <v>902</v>
-      </c>
-[...13 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>438</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
-[...1 lines deleted...]
-      <c r="F335" s="0"/>
+        <v>988</v>
+      </c>
+      <c r="F335" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1026</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1027</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I348" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E349" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F349" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G349" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I349" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J349" s="0" t="s">
         <v>1032</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I350" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...649 lines deleted...]
-        <v>1176</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>